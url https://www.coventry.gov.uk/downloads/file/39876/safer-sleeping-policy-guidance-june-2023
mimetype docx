--- v0 (2025-12-13)
+++ v1 (2026-09-14)
@@ -1,4100 +1,11907 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="38218969" w14:textId="4CE3EFC3" w:rsidR="004E1979" w:rsidRPr="00AD6AD1" w:rsidRDefault="004E1979" w:rsidP="00AD6AD1">
-[...4 lines deleted...]
-          <w:rStyle w:val="fontstyle01"/>
+    <w:p w14:paraId="1933E3A7" w14:textId="24832DF7" w:rsidR="00563F39" w:rsidRDefault="00563F39" w:rsidP="00F35FB3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3780"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32F63535" wp14:editId="30468859">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>-277872</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>19095</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6451600" cy="8375650"/>
+                <wp:effectExtent l="19050" t="19050" r="25400" b="25400"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="217" name="Text Box 2">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A439B2D-63AE-44F8-AD30-914540103CBC}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6451600" cy="8375650"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="38100">
+                          <a:solidFill>
+                            <a:srgbClr val="0070C0"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="56F99116" w14:textId="15258F7E" w:rsidR="00715F72" w:rsidRPr="00AF2BDF" w:rsidRDefault="00287846" w:rsidP="00715F72">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="44"/>
+                                <w:szCs w:val="44"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="44"/>
+                                <w:szCs w:val="44"/>
+                              </w:rPr>
+                              <w:t>Model Sleep Policy</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="7E571AD7" w14:textId="77777777" w:rsidR="00AF2BDF" w:rsidRDefault="00AF2BDF" w:rsidP="00715F72">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="36"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="7F230425" w14:textId="3F1C940B" w:rsidR="00715F72" w:rsidRDefault="00715F72" w:rsidP="00715F72">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00AF2BDF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Notes for Ofsted Registered Group </w:t>
+                            </w:r>
+                            <w:r w:rsidR="005B17C4" w:rsidRPr="00AF2BDF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">and School based </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00AF2BDF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="32"/>
+                                <w:szCs w:val="32"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Providers </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="52621F12" w14:textId="77777777" w:rsidR="00AF2BDF" w:rsidRPr="005E4DBF" w:rsidRDefault="00AF2BDF" w:rsidP="00715F72">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="4480523B" w14:textId="0EDC47A9" w:rsidR="00715F72" w:rsidRPr="005E4DBF" w:rsidRDefault="00715F72" w:rsidP="00EE545A">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="33"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005E4DBF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>This policy has been developed to assist Ofsted registered Private Voluntary and Independent (PVI) settings</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00835E26" w:rsidRPr="005E4DBF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> (not school run provision)</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005E4DBF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> in developing their Child Protection and Safeguarding policy</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4D600B86" w14:textId="77777777" w:rsidR="00A20136" w:rsidRPr="005E4DBF" w:rsidRDefault="00A20136" w:rsidP="00EE545A">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="360" w:hanging="360"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="06B8A295" w14:textId="11EDF9DD" w:rsidR="007F0297" w:rsidRPr="005E4DBF" w:rsidRDefault="007F0297" w:rsidP="007F0297">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="33"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005E4DBF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>This is a model policy and should be personalised for your setting. Please adapt it to fit your settings individual context. Some sections are coloured in</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005E4DBF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="0070C0"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> blue </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005E4DBF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>to allow you to add your setting name</w:t>
+                            </w:r>
+                            <w:r w:rsidR="008B2617">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="79F6F45F" w14:textId="77777777" w:rsidR="00BF38AE" w:rsidRPr="005E4DBF" w:rsidRDefault="00BF38AE" w:rsidP="00EE545A">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="360" w:hanging="360"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="37DFFE48" w14:textId="03EB81A8" w:rsidR="00A20136" w:rsidRPr="005E4DBF" w:rsidRDefault="00A421A9" w:rsidP="00DC6D8D">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="41"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="360"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005E4DBF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>Prior to being adopted, each section should be reviewed to determine if it is appropriate for your setting. If more or less information is required, it is the responsibility of the setting to make those amendments.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="673EC847" w14:textId="77777777" w:rsidR="00715F72" w:rsidRPr="005E4DBF" w:rsidRDefault="00715F72" w:rsidP="00EE545A">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="360" w:hanging="360"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="59BAEAC8" w14:textId="77777777" w:rsidR="00563F39" w:rsidRPr="005E4DBF" w:rsidRDefault="00715F72" w:rsidP="00EE545A">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="33"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="7030A0"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005E4DBF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">This </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005E4DBF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">policy has been </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00563F39" w:rsidRPr="005E4DBF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>created</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005E4DBF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> to support your setting to meet the</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005E4DBF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00563F39" w:rsidRPr="005E4DBF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">following </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005E4DBF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>statutory guidance</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00563F39" w:rsidRPr="005E4DBF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">: </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2B784D2E" w14:textId="4073E757" w:rsidR="003B480B" w:rsidRDefault="00563F39" w:rsidP="006A0FED">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="42"/>
+                              </w:numPr>
+                              <w:ind w:left="1134" w:hanging="425"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005E4DBF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Early Years Foundation Stage </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00A51AC9">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Statutory Framework </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="005E4DBF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">For </w:t>
+                            </w:r>
+                            <w:r w:rsidR="007C7547" w:rsidRPr="005E4DBF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>Group and School based Providers</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5FF95E5E" w14:textId="42A07FFA" w:rsidR="00B12594" w:rsidRDefault="003B480B" w:rsidP="006A0FED">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="42"/>
+                              </w:numPr>
+                              <w:ind w:left="1134" w:hanging="425"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>Early Years F</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00603F0F">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">oundation Stage </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00CB1241">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>Statutory Framework for Childminders</w:t>
+                            </w:r>
+                            <w:r w:rsidR="007C7547" w:rsidRPr="005E4DBF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00563F39" w:rsidRPr="005E4DBF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3CB5F157" w14:textId="77777777" w:rsidR="006A0FED" w:rsidRPr="006A0FED" w:rsidRDefault="006A0FED" w:rsidP="006A0FED">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:ind w:left="1134"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="34992AB9" w14:textId="7320FE5A" w:rsidR="00A20136" w:rsidRPr="005E4DBF" w:rsidRDefault="00A25BEE" w:rsidP="00EE545A">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="10"/>
+                              </w:numPr>
+                              <w:ind w:left="360"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="005E4DBF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">This policy includes links to </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00581260" w:rsidRPr="005E4DBF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">related </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00380695">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>guidance and annexes</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00581260" w:rsidRPr="005E4DBF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> at the end</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00EE545A" w:rsidRPr="005E4DBF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00892CC7" w:rsidRPr="002D55FD">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">of this document, </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00EE545A" w:rsidRPr="005E4DBF">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>which can also be adopted by Coventry settings.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="52380730" w14:textId="77777777" w:rsidR="00563F39" w:rsidRPr="005E4DBF" w:rsidRDefault="00563F39" w:rsidP="00EE545A">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:ind w:left="360" w:hanging="360"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="73FB57C5" w14:textId="35D7987D" w:rsidR="00563F39" w:rsidRPr="007F0297" w:rsidRDefault="00563F39" w:rsidP="004820FB">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="33"/>
+                              </w:numPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007F0297">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">This model policy </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00052C08" w:rsidRPr="007F0297">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">was </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="007F0297">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">reviewed in </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00A20136" w:rsidRPr="007F0297">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>August</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="007F0297">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> 202</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00EF075C">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>6</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00052C08" w:rsidRPr="007F0297">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>, by Coventry Ear</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00406EC8" w:rsidRPr="007F0297">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>l</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00052C08" w:rsidRPr="007F0297">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>y Years</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00B302E0" w:rsidRPr="007F0297">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>: Quality, Improvements and Standards team</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00470306" w:rsidRPr="007F0297">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">, and </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00C66ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">aligns with </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00470306" w:rsidRPr="007F0297">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>the EYFS S</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00C66ABB">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t>tatutory Framework</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00A62F9A">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> (September 2026).</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00470306" w:rsidRPr="007F0297">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00B302E0" w:rsidRPr="007F0297">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="19AE8660" w14:textId="77777777" w:rsidR="00715F72" w:rsidRPr="00563F39" w:rsidRDefault="00715F72" w:rsidP="00715F72">
+                            <w:pPr>
+                              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="7680BE7C" w14:textId="77777777" w:rsidR="00715F72" w:rsidRPr="00563F39" w:rsidRDefault="00715F72" w:rsidP="00715F72">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="24"/>
+                                <w:szCs w:val="24"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="15AFFA23" w14:textId="57BDD8A4" w:rsidR="00715F72" w:rsidRDefault="00715F72"/>
+                          <w:p w14:paraId="089145EA" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                          <w:p w14:paraId="076F4946" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                          <w:p w14:paraId="5B998496" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                          <w:p w14:paraId="779C85EC" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                          <w:p w14:paraId="5A55D993" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                          <w:p w14:paraId="5B7C0668" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                          <w:p w14:paraId="0EEF29D6" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                          <w:p w14:paraId="05043118" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                          <w:p w14:paraId="70C29BB9" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                          <w:p w14:paraId="5E9B55AF" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                          <w:p w14:paraId="2AEA9DBA" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                          <w:p w14:paraId="0C3A6D53" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                          <w:p w14:paraId="3EA034D9" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                          <w:p w14:paraId="76384157" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                          <w:p w14:paraId="2A41A365" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                          <w:p w14:paraId="5AE461F7" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                          <w:p w14:paraId="3E1760E3" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="32F63535" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-21.9pt;margin-top:1.5pt;width:508pt;height:659.5pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDh3jPIFAIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N7azudWKs9pmm6rS&#10;9iJt+wEY4xgVMxRI7PTrd8BONt1KfajKA2IYOMw5c1jf9q0iR2GdBF3QbJJSIjSHSup9Qb9/271Z&#10;UeI80xVToEVBT8LR283rV+vO5GIKDahKWIIg2uWdKWjjvcmTxPFGtMxNwAiNyRpsyzyGdp9UlnWI&#10;3qpkmqaLpANbGQtcOIe790OSbiJ+XQvuv9S1E56ogmJtPs42zmWYk82a5XvLTCP5WAb7hypaJjU+&#10;eoG6Z56Rg5V/QLWSW3BQ+wmHNoG6llxEDsgmS1+weWyYEZELiuPMRSb3/2D55+Oj+WqJ799Bjw2M&#10;JJx5AP7DEQ3bhum9uLMWukawCh/OgmRJZ1w+Xg1Su9wFkLL7BBU2mR08RKC+tm1QBXkSRMcGnC6i&#10;i94TjpuL2TxbpJjimFvdLOeLeWxLwvLzdWOd/yCgJWFRUItdjfDs+OB8KIfl5yPhNQdKVjupVAzs&#10;vtwqS44MHbCLIzJ4cUxp0hX0ZpVhJX/HSNNluj1X+NtTrfToZSVb5JGGMbgrCPdeV9Fpnkk1rLFm&#10;pUclg3iDjL4vezwYFC2hOqGmFgbP4h/DRQP2FyUd+rWg7ueBWUGJ+qixL2+z2SwYPAaz+XKKgb3O&#10;lNcZpjlCFdRTMiy3Pn6KQF3DHfavllHZ50rGWtGHUfDxzwSjX8fx1PPP3jwBAAD//wMAUEsDBBQA&#10;BgAIAAAAIQClRUbT3QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcWgeH&#10;3xCnAkRvqFUDD+DESxIRryvbTcLbs5zgOJrRzDflZnGjmDDEwZOGq3UGAqn1dqBOw8f7dnUPIiZD&#10;1oyeUMM3RthU52elKayf6YBTnTrBJRQLo6FP6VhIGdsenYlrf0Ri79MHZxLL0EkbzMzlbpQqy26l&#10;MwPxQm+O+NJj+1WfnIbda/M8R9XdvIUwq+1+v0y1PWh9ebE8PYJIuKS/MPziMzpUzNT4E9koRg2r&#10;65zRk4acL7H/cKcUiIaDuVIZyKqU/y9UPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDh&#10;3jPIFAIAACEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQClRUbT3QAAAAoBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" strokecolor="#0070c0" strokeweight="3pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="56F99116" w14:textId="15258F7E" w:rsidR="00715F72" w:rsidRPr="00AF2BDF" w:rsidRDefault="00287846" w:rsidP="00715F72">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="44"/>
+                          <w:szCs w:val="44"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="44"/>
+                          <w:szCs w:val="44"/>
+                        </w:rPr>
+                        <w:t>Model Sleep Policy</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="7E571AD7" w14:textId="77777777" w:rsidR="00AF2BDF" w:rsidRDefault="00AF2BDF" w:rsidP="00715F72">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="36"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="7F230425" w14:textId="3F1C940B" w:rsidR="00715F72" w:rsidRDefault="00715F72" w:rsidP="00715F72">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00AF2BDF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Notes for Ofsted Registered Group </w:t>
+                      </w:r>
+                      <w:r w:rsidR="005B17C4" w:rsidRPr="00AF2BDF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">and School based </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00AF2BDF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="32"/>
+                          <w:szCs w:val="32"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Providers </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="52621F12" w14:textId="77777777" w:rsidR="00AF2BDF" w:rsidRPr="005E4DBF" w:rsidRDefault="00AF2BDF" w:rsidP="00715F72">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="4480523B" w14:textId="0EDC47A9" w:rsidR="00715F72" w:rsidRPr="005E4DBF" w:rsidRDefault="00715F72" w:rsidP="00EE545A">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="33"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005E4DBF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>This policy has been developed to assist Ofsted registered Private Voluntary and Independent (PVI) settings</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00835E26" w:rsidRPr="005E4DBF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> (not school run provision)</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005E4DBF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> in developing their Child Protection and Safeguarding policy</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4D600B86" w14:textId="77777777" w:rsidR="00A20136" w:rsidRPr="005E4DBF" w:rsidRDefault="00A20136" w:rsidP="00EE545A">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="360" w:hanging="360"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="06B8A295" w14:textId="11EDF9DD" w:rsidR="007F0297" w:rsidRPr="005E4DBF" w:rsidRDefault="007F0297" w:rsidP="007F0297">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="33"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005E4DBF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>This is a model policy and should be personalised for your setting. Please adapt it to fit your settings individual context. Some sections are coloured in</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005E4DBF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="0070C0"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> blue </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005E4DBF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>to allow you to add your setting name</w:t>
+                      </w:r>
+                      <w:r w:rsidR="008B2617">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="79F6F45F" w14:textId="77777777" w:rsidR="00BF38AE" w:rsidRPr="005E4DBF" w:rsidRDefault="00BF38AE" w:rsidP="00EE545A">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="360" w:hanging="360"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="37DFFE48" w14:textId="03EB81A8" w:rsidR="00A20136" w:rsidRPr="005E4DBF" w:rsidRDefault="00A421A9" w:rsidP="00DC6D8D">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="41"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="360"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005E4DBF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>Prior to being adopted, each section should be reviewed to determine if it is appropriate for your setting. If more or less information is required, it is the responsibility of the setting to make those amendments.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="673EC847" w14:textId="77777777" w:rsidR="00715F72" w:rsidRPr="005E4DBF" w:rsidRDefault="00715F72" w:rsidP="00EE545A">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="360" w:hanging="360"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="59BAEAC8" w14:textId="77777777" w:rsidR="00563F39" w:rsidRPr="005E4DBF" w:rsidRDefault="00715F72" w:rsidP="00EE545A">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="33"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="7030A0"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005E4DBF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">This </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005E4DBF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">policy has been </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00563F39" w:rsidRPr="005E4DBF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>created</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005E4DBF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> to support your setting to meet the</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005E4DBF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00563F39" w:rsidRPr="005E4DBF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">following </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005E4DBF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>statutory guidance</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00563F39" w:rsidRPr="005E4DBF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">: </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2B784D2E" w14:textId="4073E757" w:rsidR="003B480B" w:rsidRDefault="00563F39" w:rsidP="006A0FED">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="42"/>
+                        </w:numPr>
+                        <w:ind w:left="1134" w:hanging="425"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005E4DBF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Early Years Foundation Stage </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00A51AC9">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Statutory Framework </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="005E4DBF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">For </w:t>
+                      </w:r>
+                      <w:r w:rsidR="007C7547" w:rsidRPr="005E4DBF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>Group and School based Providers</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5FF95E5E" w14:textId="42A07FFA" w:rsidR="00B12594" w:rsidRDefault="003B480B" w:rsidP="006A0FED">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="42"/>
+                        </w:numPr>
+                        <w:ind w:left="1134" w:hanging="425"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>Early Years F</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00603F0F">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">oundation Stage </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00CB1241">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>Statutory Framework for Childminders</w:t>
+                      </w:r>
+                      <w:r w:rsidR="007C7547" w:rsidRPr="005E4DBF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00563F39" w:rsidRPr="005E4DBF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3CB5F157" w14:textId="77777777" w:rsidR="006A0FED" w:rsidRPr="006A0FED" w:rsidRDefault="006A0FED" w:rsidP="006A0FED">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:ind w:left="1134"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="34992AB9" w14:textId="7320FE5A" w:rsidR="00A20136" w:rsidRPr="005E4DBF" w:rsidRDefault="00A25BEE" w:rsidP="00EE545A">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="10"/>
+                        </w:numPr>
+                        <w:ind w:left="360"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="005E4DBF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">This policy includes links to </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00581260" w:rsidRPr="005E4DBF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">related </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00380695">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>guidance and annexes</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00581260" w:rsidRPr="005E4DBF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> at the end</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00EE545A" w:rsidRPr="005E4DBF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00892CC7" w:rsidRPr="002D55FD">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">of this document, </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00EE545A" w:rsidRPr="005E4DBF">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>which can also be adopted by Coventry settings.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="52380730" w14:textId="77777777" w:rsidR="00563F39" w:rsidRPr="005E4DBF" w:rsidRDefault="00563F39" w:rsidP="00EE545A">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:ind w:left="360" w:hanging="360"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="73FB57C5" w14:textId="35D7987D" w:rsidR="00563F39" w:rsidRPr="007F0297" w:rsidRDefault="00563F39" w:rsidP="004820FB">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="33"/>
+                        </w:numPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="007F0297">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">This model policy </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00052C08" w:rsidRPr="007F0297">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">was </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="007F0297">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">reviewed in </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00A20136" w:rsidRPr="007F0297">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>August</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="007F0297">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> 202</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00EF075C">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>6</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00052C08" w:rsidRPr="007F0297">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>, by Coventry Ear</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00406EC8" w:rsidRPr="007F0297">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>l</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00052C08" w:rsidRPr="007F0297">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>y Years</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00B302E0" w:rsidRPr="007F0297">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>: Quality, Improvements and Standards team</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00470306" w:rsidRPr="007F0297">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">, and </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00C66ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">aligns with </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00470306" w:rsidRPr="007F0297">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>the EYFS S</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00C66ABB">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t>tatutory Framework</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00A62F9A">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> (September 2026).</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00470306" w:rsidRPr="007F0297">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00B302E0" w:rsidRPr="007F0297">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="19AE8660" w14:textId="77777777" w:rsidR="00715F72" w:rsidRPr="00563F39" w:rsidRDefault="00715F72" w:rsidP="00715F72">
+                      <w:pPr>
+                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="7680BE7C" w14:textId="77777777" w:rsidR="00715F72" w:rsidRPr="00563F39" w:rsidRDefault="00715F72" w:rsidP="00715F72">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="24"/>
+                          <w:szCs w:val="24"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="15AFFA23" w14:textId="57BDD8A4" w:rsidR="00715F72" w:rsidRDefault="00715F72"/>
+                    <w:p w14:paraId="089145EA" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                    <w:p w14:paraId="076F4946" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                    <w:p w14:paraId="5B998496" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                    <w:p w14:paraId="779C85EC" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                    <w:p w14:paraId="5A55D993" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                    <w:p w14:paraId="5B7C0668" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                    <w:p w14:paraId="0EEF29D6" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                    <w:p w14:paraId="05043118" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                    <w:p w14:paraId="70C29BB9" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                    <w:p w14:paraId="5E9B55AF" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                    <w:p w14:paraId="2AEA9DBA" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                    <w:p w14:paraId="0C3A6D53" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                    <w:p w14:paraId="3EA034D9" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                    <w:p w14:paraId="76384157" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                    <w:p w14:paraId="2A41A365" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                    <w:p w14:paraId="5AE461F7" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                    <w:p w14:paraId="3E1760E3" w14:textId="77777777" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00F35FB3">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7551123D" w14:textId="46F83F82" w:rsidR="00934C38" w:rsidRDefault="00F35FB3">
+      <w:r w:rsidRPr="00172EAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6883EC8A" wp14:editId="57C29CE1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>center</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>19050</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6065520" cy="8375650"/>
+                <wp:effectExtent l="19050" t="19050" r="11430" b="25400"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="313357518" name="Text Box 2">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ECF9A1D1-DB22-4E45-B492-D4C7FE0319D2}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6065520" cy="8375650"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="38100">
+                          <a:solidFill>
+                            <a:srgbClr val="0070C0"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="0081FBE4" w14:textId="77777777" w:rsidR="00F227C9" w:rsidRDefault="00F227C9" w:rsidP="00F227C9">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="40"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="55E750F1" w14:textId="77777777" w:rsidR="00141846" w:rsidRDefault="00141846" w:rsidP="00F227C9">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="40"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="402A0119" w14:textId="44DDA52D" w:rsidR="00172EAF" w:rsidRPr="003A2169" w:rsidRDefault="003A2169" w:rsidP="00A10D08">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="96"/>
+                                <w:szCs w:val="96"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="003A2169">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="96"/>
+                                <w:szCs w:val="96"/>
+                              </w:rPr>
+                              <w:t>Safe S</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F35FB3" w:rsidRPr="003A2169">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="96"/>
+                                <w:szCs w:val="96"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">leep </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00172EAF" w:rsidRPr="003A2169">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="96"/>
+                                <w:szCs w:val="96"/>
+                              </w:rPr>
+                              <w:t>Policy</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="18BCC873" w14:textId="55C11B1C" w:rsidR="00172EAF" w:rsidRPr="006D01A7" w:rsidRDefault="00172EAF" w:rsidP="00A10D08">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="0070C0"/>
+                                <w:sz w:val="32"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="006D01A7">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="0070C0"/>
+                                <w:sz w:val="32"/>
+                              </w:rPr>
+                              <w:t>(Insert name of setting)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="01058958" w14:textId="77777777" w:rsidR="00172EAF" w:rsidRPr="006D01A7" w:rsidRDefault="00172EAF" w:rsidP="00A10D08">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="0070C0"/>
+                                <w:sz w:val="32"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="006D01A7">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:color w:val="0070C0"/>
+                                <w:sz w:val="32"/>
+                              </w:rPr>
+                              <w:t>(Insert logo if applicable)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="45D508BB" w14:textId="77777777" w:rsidR="00172EAF" w:rsidRDefault="00172EAF">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="40"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="363791F5" w14:textId="77777777" w:rsidR="00E43ABA" w:rsidRDefault="00E43ABA">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="40"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="1C620E7B" w14:textId="77777777" w:rsidR="00E43ABA" w:rsidRDefault="00E43ABA">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="40"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="37DA7F5D" w14:textId="77777777" w:rsidR="00E43ABA" w:rsidRDefault="00E43ABA">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="40"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="57C49648" w14:textId="77777777" w:rsidR="00E43ABA" w:rsidRDefault="00E43ABA">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="40"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="5B13E7FD" w14:textId="77777777" w:rsidR="00A84FD3" w:rsidRDefault="00A84FD3">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="40"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="6B2FC403" w14:textId="77777777" w:rsidR="00E43ABA" w:rsidRDefault="00E43ABA">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="40"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="55A79BE5" w14:textId="77777777" w:rsidR="00E43ABA" w:rsidRDefault="00E43ABA">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="40"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="1E721864" w14:textId="02FFCEB6" w:rsidR="00E43ABA" w:rsidRDefault="00E43ABA">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="40"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="40"/>
+                              </w:rPr>
+                              <w:t>Date of next review : [insert date]</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2EF3DC26" w14:textId="77777777" w:rsidR="00141846" w:rsidRDefault="00141846">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="40"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="2BA75D32" w14:textId="77777777" w:rsidR="00141846" w:rsidRPr="00172EAF" w:rsidRDefault="00141846">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+                                <w:sz w:val="40"/>
+                                <w:szCs w:val="40"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="6883EC8A" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:1.5pt;width:477.6pt;height:659.5pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDkzkAMGQIAACgEAAAOAAAAZHJzL2Uyb0RvYy54bWysk9uO2yAQhu8r9R0Q942dbE614qy22aaq&#10;tD1I2z4AxthGxQwFEjt9+h2wk0236k1VXyDwwM/MNz+b275V5Cisk6BzOp2klAjNoZS6zun3b/s3&#10;a0qcZ7pkCrTI6Uk4ert9/WrTmUzMoAFVCktQRLusMzltvDdZkjjeiJa5CRihMViBbZnHpa2T0rIO&#10;1VuVzNJ0mXRgS2OBC+fw7/0QpNuoX1WC+y9V5YQnKqeYm4+jjWMRxmS7YVltmWkkH9Ng/5BFy6TG&#10;Sy9S98wzcrDyD6lWcgsOKj/h0CZQVZKLWANWM01fVPPYMCNiLQjHmQsm9/9k+efjo/lqie/fQY8N&#10;jEU48wD8hyMadg3TtbizFrpGsBIvngZkSWdcNh4NqF3mgkjRfYISm8wOHqJQX9k2UME6CapjA04X&#10;6KL3hOPPZbpcLGYY4hhb36wWy0VsS8Ky83Fjnf8goCVhklOLXY3y7PjgfEiHZect4TYHSpZ7qVRc&#10;2LrYKUuODB2wj1+s4MU2pUmX05v1NE0HBH/VSNNVujtn+NtVrfToZSVbrCMN3+CuAO69LqPTPJNq&#10;mGPOSo8kA7wBo++LnshyxBzAFlCeEK2Fwbr41HDSgP1FSYe2zan7eWBWUKI+amzP2+l8HnweF/PF&#10;KoC115HiOsI0R6mcekqG6c7HtxHAabjDNlYyAn7OZEwZ7Ri5j08n+P16HXc9P/DtEwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAPgFEgTbAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1&#10;SNyog6ugEuJUgOgNUTXwAU68JBHxOrLdJPw9ywlOo9WMZt6W+9WNYsYQB08abjcZCKTW24E6DR/v&#10;h5sdiJgMWTN6Qg3fGGFfXV6UprB+oRPOdeoEl1AsjIY+pamQMrY9OhM3fkJi79MHZxKfoZM2mIXL&#10;3ShVlt1JZwbihd5M+Nxj+1WfnYa3l+ZpiarLX0NY1OF4XOfanrS+vlofH0AkXNNfGH7xGR0qZmr8&#10;mWwUowZ+JGnYsrB5n+cKRMOprVIZyKqU//mrHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQDkzkAMGQIAACgEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQD4BRIE2wAAAAcBAAAPAAAAAAAAAAAAAAAAAHMEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" strokecolor="#0070c0" strokeweight="3pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="0081FBE4" w14:textId="77777777" w:rsidR="00F227C9" w:rsidRDefault="00F227C9" w:rsidP="00F227C9">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="40"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="55E750F1" w14:textId="77777777" w:rsidR="00141846" w:rsidRDefault="00141846" w:rsidP="00F227C9">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="40"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="402A0119" w14:textId="44DDA52D" w:rsidR="00172EAF" w:rsidRPr="003A2169" w:rsidRDefault="003A2169" w:rsidP="00A10D08">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="96"/>
+                          <w:szCs w:val="96"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="003A2169">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="96"/>
+                          <w:szCs w:val="96"/>
+                        </w:rPr>
+                        <w:t>Safe S</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F35FB3" w:rsidRPr="003A2169">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="96"/>
+                          <w:szCs w:val="96"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">leep </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00172EAF" w:rsidRPr="003A2169">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="96"/>
+                          <w:szCs w:val="96"/>
+                        </w:rPr>
+                        <w:t>Policy</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="18BCC873" w14:textId="55C11B1C" w:rsidR="00172EAF" w:rsidRPr="006D01A7" w:rsidRDefault="00172EAF" w:rsidP="00A10D08">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="0070C0"/>
+                          <w:sz w:val="32"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="006D01A7">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="0070C0"/>
+                          <w:sz w:val="32"/>
+                        </w:rPr>
+                        <w:t>(Insert name of setting)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="01058958" w14:textId="77777777" w:rsidR="00172EAF" w:rsidRPr="006D01A7" w:rsidRDefault="00172EAF" w:rsidP="00A10D08">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="0070C0"/>
+                          <w:sz w:val="32"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="006D01A7">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:color w:val="0070C0"/>
+                          <w:sz w:val="32"/>
+                        </w:rPr>
+                        <w:t>(Insert logo if applicable)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="45D508BB" w14:textId="77777777" w:rsidR="00172EAF" w:rsidRDefault="00172EAF">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="40"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="363791F5" w14:textId="77777777" w:rsidR="00E43ABA" w:rsidRDefault="00E43ABA">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="40"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="1C620E7B" w14:textId="77777777" w:rsidR="00E43ABA" w:rsidRDefault="00E43ABA">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="40"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="37DA7F5D" w14:textId="77777777" w:rsidR="00E43ABA" w:rsidRDefault="00E43ABA">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="40"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="57C49648" w14:textId="77777777" w:rsidR="00E43ABA" w:rsidRDefault="00E43ABA">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="40"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="5B13E7FD" w14:textId="77777777" w:rsidR="00A84FD3" w:rsidRDefault="00A84FD3">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="40"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="6B2FC403" w14:textId="77777777" w:rsidR="00E43ABA" w:rsidRDefault="00E43ABA">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="40"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="55A79BE5" w14:textId="77777777" w:rsidR="00E43ABA" w:rsidRDefault="00E43ABA">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="40"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="1E721864" w14:textId="02FFCEB6" w:rsidR="00E43ABA" w:rsidRDefault="00E43ABA">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="40"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="40"/>
+                        </w:rPr>
+                        <w:t>Date of next review : [insert date]</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2EF3DC26" w14:textId="77777777" w:rsidR="00141846" w:rsidRDefault="00141846">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="40"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="2BA75D32" w14:textId="77777777" w:rsidR="00141846" w:rsidRPr="00172EAF" w:rsidRDefault="00141846">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+                          <w:sz w:val="40"/>
+                          <w:szCs w:val="40"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6045C4DC" w14:textId="649550B7" w:rsidR="00563F39" w:rsidRDefault="00563F39"/>
+    <w:p w14:paraId="5C914069" w14:textId="1E8C5CF5" w:rsidR="00AB16F9" w:rsidRDefault="0018186C" w:rsidP="00172EAF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B6248">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Policy </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA4413" w:rsidRPr="000B6248">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>review dates</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B6248">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A1DABD3" w14:textId="77777777" w:rsidR="005E4DBF" w:rsidRPr="000B6248" w:rsidRDefault="005E4DBF" w:rsidP="00172EAF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9858" w:type="dxa"/>
+        <w:tblInd w:w="-431" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="0070C0"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4930"/>
+        <w:gridCol w:w="4928"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FF711F" w:rsidRPr="0018186C" w14:paraId="0190CF92" w14:textId="77777777" w:rsidTr="002B08AE">
+        <w:trPr>
+          <w:trHeight w:val="1135"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4930" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E546F06" w14:textId="6D2B6D10" w:rsidR="00FF711F" w:rsidRPr="0018186C" w:rsidRDefault="004340F8" w:rsidP="00FF711F">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0018186C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Date p</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF711F" w:rsidRPr="0018186C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">olicy last reviewed: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4928" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2067A6E3" w14:textId="77777777" w:rsidR="00FF711F" w:rsidRDefault="00FF711F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="78341830" w14:textId="06F472D9" w:rsidR="0018186C" w:rsidRPr="0018186C" w:rsidRDefault="0018186C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FF711F" w:rsidRPr="0018186C" w14:paraId="493F5AA2" w14:textId="77777777" w:rsidTr="002B08AE">
+        <w:trPr>
+          <w:trHeight w:val="1153"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4930" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B77B755" w14:textId="20E03662" w:rsidR="00FF711F" w:rsidRPr="0018186C" w:rsidRDefault="00FF711F" w:rsidP="00FF711F">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0018186C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Reviewed by:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0018186C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4928" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E1FBF3F" w14:textId="77777777" w:rsidR="00FF711F" w:rsidRDefault="00FF711F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2AC10090" w14:textId="6AE6A9CC" w:rsidR="0018186C" w:rsidRPr="0018186C" w:rsidRDefault="0018186C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FF711F" w:rsidRPr="0018186C" w14:paraId="68D98635" w14:textId="77777777" w:rsidTr="002B08AE">
+        <w:trPr>
+          <w:trHeight w:val="1135"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4930" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D0090F7" w14:textId="59D64DAB" w:rsidR="00FF711F" w:rsidRPr="0018186C" w:rsidRDefault="00FF711F" w:rsidP="00FF711F">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0018186C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Shared with staff:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0018186C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4928" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76DA8502" w14:textId="77777777" w:rsidR="00FF711F" w:rsidRDefault="00FF711F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19C655E2" w14:textId="4230AD1E" w:rsidR="0018186C" w:rsidRPr="0018186C" w:rsidRDefault="0018186C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FF711F" w:rsidRPr="0018186C" w14:paraId="04062DB2" w14:textId="77777777" w:rsidTr="002B08AE">
+        <w:trPr>
+          <w:trHeight w:val="1153"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4930" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="570877DB" w14:textId="77777777" w:rsidR="00F30642" w:rsidRPr="0018186C" w:rsidRDefault="00FF711F" w:rsidP="00FF711F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0018186C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Frequency of review:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0018186C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BFE878D" w14:textId="1FDB151E" w:rsidR="000B6F8D" w:rsidRPr="0018186C" w:rsidRDefault="000B6F8D" w:rsidP="00FF711F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4928" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A5B1669" w14:textId="77777777" w:rsidR="002411EA" w:rsidRDefault="002411EA" w:rsidP="00FF711F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6EA3266E" w14:textId="606E3329" w:rsidR="0018186C" w:rsidRPr="0018186C" w:rsidRDefault="0018186C" w:rsidP="00FF711F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FF711F" w:rsidRPr="0018186C" w14:paraId="75DADB68" w14:textId="77777777" w:rsidTr="002B08AE">
+        <w:trPr>
+          <w:trHeight w:val="1391"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4930" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C13B025" w14:textId="3EC39BE6" w:rsidR="00F30642" w:rsidRPr="0018186C" w:rsidRDefault="00362B26" w:rsidP="00FF711F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0018186C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF711F" w:rsidRPr="0018186C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ext review</w:t>
+            </w:r>
+            <w:r w:rsidR="000B6F8D" w:rsidRPr="0018186C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> date due by</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF711F" w:rsidRPr="0018186C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4928" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D721C59" w14:textId="77777777" w:rsidR="00FF711F" w:rsidRDefault="00FF711F" w:rsidP="00FF711F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A597B46" w14:textId="7EAD8EDF" w:rsidR="0018186C" w:rsidRPr="0018186C" w:rsidRDefault="0018186C" w:rsidP="00FF711F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="68C42AE2" w14:textId="1B4764AA" w:rsidR="00563F39" w:rsidRPr="0018186C" w:rsidRDefault="00563F39">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EEEC6B8" w14:textId="77777777" w:rsidR="006541A0" w:rsidRDefault="006541A0" w:rsidP="006541A0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24F12AB1" w14:textId="77777777" w:rsidR="008A416F" w:rsidRDefault="008A416F" w:rsidP="006541A0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30F3F3AB" w14:textId="77777777" w:rsidR="008A416F" w:rsidRDefault="008A416F" w:rsidP="006541A0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0506EF8F" w14:textId="77777777" w:rsidR="008A416F" w:rsidRDefault="008A416F" w:rsidP="006541A0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BB4EF97" w14:textId="77777777" w:rsidR="008A416F" w:rsidRDefault="008A416F" w:rsidP="006541A0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37693532" w14:textId="77777777" w:rsidR="008A416F" w:rsidRDefault="008A416F" w:rsidP="006541A0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C411F86" w14:textId="77777777" w:rsidR="008A416F" w:rsidRDefault="008A416F" w:rsidP="006541A0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06C123A8" w14:textId="77777777" w:rsidR="00E57882" w:rsidRDefault="00E57882" w:rsidP="002B08AE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8340"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DE80AAC" w14:textId="77777777" w:rsidR="004371AD" w:rsidRDefault="004371AD" w:rsidP="002B08AE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8340"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18CC25D5" w14:textId="77777777" w:rsidR="00E57882" w:rsidRDefault="00E57882" w:rsidP="002B08AE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8340"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33A7D265" w14:textId="5F6C8686" w:rsidR="002B08AE" w:rsidRDefault="00A62F9A" w:rsidP="00A62F9A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4029"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D31C023" w14:textId="3E71ED42" w:rsidR="002E245C" w:rsidRPr="002B08AE" w:rsidRDefault="002E245C" w:rsidP="002B08AE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="8340"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="215E99" w:themeColor="text2" w:themeTint="BF"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F16606">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rStyle w:val="fontstyle01"/>
+        <w:t xml:space="preserve">Contents page </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47A96A95" w14:textId="537EB0F7" w:rsidR="000F0AFF" w:rsidRPr="00E94FDF" w:rsidRDefault="002E4D25" w:rsidP="00E94FDF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...108 lines deleted...]
-          <w:rStyle w:val="fontstyle01"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E94FDF">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rStyle w:val="fontstyle01"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Policy Statement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FC3C3F2" w14:textId="438E5D98" w:rsidR="002E4D25" w:rsidRPr="000F0AFF" w:rsidRDefault="001B4F05" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rStyle w:val="fontstyle01"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F0AFF">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Statutory Framework and non-statutory</w:t>
+      </w:r>
+      <w:r w:rsidR="002E4D25" w:rsidRPr="000F0AFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F0AFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Guidance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4441181F" w14:textId="77777777" w:rsidR="002E4D25" w:rsidRPr="002E4D25" w:rsidRDefault="002E4D25" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E4D25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aims of the Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08C64653" w14:textId="77777777" w:rsidR="000E3A9F" w:rsidRDefault="002E4D25" w:rsidP="000E3A9F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E4D25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Roles and Responsibilities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="145C51AD" w14:textId="6B7F2BF5" w:rsidR="002E4D25" w:rsidRPr="000E3A9F" w:rsidRDefault="002E4D25" w:rsidP="000E3A9F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E3A9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sleep Arrangements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="484F2DA2" w14:textId="0B02222E" w:rsidR="002E4D25" w:rsidRPr="002E4D25" w:rsidRDefault="002E4D25" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E4D25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sleep Environment</w:t>
+      </w:r>
+      <w:r w:rsidR="00836E3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Equipment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28476419" w14:textId="77777777" w:rsidR="002E4D25" w:rsidRDefault="002E4D25" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E4D25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Use of Comforters and Sleepwear</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="716D3C46" w14:textId="20DD0B03" w:rsidR="00F43F57" w:rsidRDefault="00F43F57" w:rsidP="00F43F57">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E4D25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Supervision and Monitoring</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B198539" w14:textId="6C8B194D" w:rsidR="00F43F57" w:rsidRPr="00F43F57" w:rsidRDefault="00F43F57" w:rsidP="00F43F57">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sleep checks and Recording</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18132AEE" w14:textId="1A95C172" w:rsidR="0042190F" w:rsidRDefault="0042190F" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sleeping While Travelling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A0CA6B9" w14:textId="2C34BE06" w:rsidR="00745302" w:rsidRPr="00745302" w:rsidRDefault="00745302" w:rsidP="00745302">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E4D25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Working with Parents and Carers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56D1551B" w14:textId="77777777" w:rsidR="002E4D25" w:rsidRPr="002E4D25" w:rsidRDefault="002E4D25" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E4D25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Medical Needs and Exceptional Circumstances</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37BAC85F" w14:textId="77777777" w:rsidR="002E4D25" w:rsidRPr="002E4D25" w:rsidRDefault="002E4D25" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E4D25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Staff Training</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13A5BD01" w14:textId="77777777" w:rsidR="002E4D25" w:rsidRPr="002E4D25" w:rsidRDefault="002E4D25" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E4D25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Risk Assessment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="585096B2" w14:textId="77777777" w:rsidR="002E4D25" w:rsidRPr="002E4D25" w:rsidRDefault="002E4D25" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E4D25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Concerns, Incidents and Reporting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26B20182" w14:textId="77777777" w:rsidR="002E4D25" w:rsidRPr="002E4D25" w:rsidRDefault="002E4D25" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E4D25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Monitoring and Review</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15F09FB6" w14:textId="77777777" w:rsidR="002E4D25" w:rsidRPr="002E4D25" w:rsidRDefault="002E4D25" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E4D25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Annex A - Sleep Check Record</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B2BC788" w14:textId="77777777" w:rsidR="002E4D25" w:rsidRPr="002E4D25" w:rsidRDefault="002E4D25" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E4D25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Annex B - Safe Sleep Risk Assessment Checklist</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69929202" w14:textId="77777777" w:rsidR="002E4D25" w:rsidRPr="002E4D25" w:rsidRDefault="002E4D25" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E4D25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Annex C - Parent Sleep Agreement Form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="639C76BD" w14:textId="6BF81772" w:rsidR="00D404D3" w:rsidRDefault="002E4D25" w:rsidP="00E94FDF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E4D25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Annex D - Staff Safer Sleep Declaration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F48187C" w14:textId="77777777" w:rsidR="00216698" w:rsidRDefault="00216698" w:rsidP="004B0144">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="fontstyle01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FBC9598" w14:textId="77777777" w:rsidR="00216698" w:rsidRDefault="00216698" w:rsidP="004B0144">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23C8AC0C" w14:textId="2BE01CC6" w:rsidR="004B0144" w:rsidRPr="00E94FDF" w:rsidRDefault="004B0144" w:rsidP="004B0144">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E94FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>1. Policy Statement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58C633DF" w14:textId="3F73E1C5" w:rsidR="00D965DF" w:rsidRDefault="00392AAE" w:rsidP="00D965DF">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk132203092"/>
+      <w:r w:rsidRPr="00E94FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The safety of sleeping children is our </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00216698">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>priority</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00216698">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00054D0C" w:rsidRPr="00216698">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>We</w:t>
+      </w:r>
+      <w:r w:rsidR="00B649B1" w:rsidRPr="00216698">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> understand the importance of providing</w:t>
+      </w:r>
+      <w:r w:rsidR="00D965DF" w:rsidRPr="00216698">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B10C0B" w:rsidRPr="00216698">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>babies and children with a safer sleep environment to reduce the risk of sudden infant death syndrome (SIDS) in babies up to 12 months of age, and sudden unexpected death in childhood (SUDC) in children aged over 12 months.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D965DF" w:rsidRPr="00216698">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65F0DADD" w14:textId="37732E5B" w:rsidR="00D965DF" w:rsidRDefault="00D965DF" w:rsidP="00D965DF">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E94FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sudden Infant Death Syndrome, (SIDS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E94FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t> is the sudden and unexplained death of an infant where no cause is found after detailed investigation including a postmortem.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E94FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E94FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sudden unexpected death in infancy (SUDI), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E94FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is grouped with sudden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E94FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...202 lines deleted...]
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">explainable </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E94FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mortality under Sudden Unexpected</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E94FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E94FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Infant Death (SUID). The cause of SIDS is not known; however, some factors are known to make SIDS more likely such as poor sleep practices. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E94FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sadly, around three babies a week still die from SIDS. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76A37A13" w14:textId="3B985E96" w:rsidR="00392AAE" w:rsidRDefault="004B0144" w:rsidP="00392AAE">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="fontstyle01"/>
-[...7 lines deleted...]
-          <w:rStyle w:val="fontstyle01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E94FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We </w:t>
+      </w:r>
+      <w:r w:rsidR="00D965DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">also </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E94FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>recognise that sleep and rest are essential for children's health, emotional wellbeing, growth, learning and development.</w:t>
+      </w:r>
+      <w:r w:rsidR="00280774">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DBD9566" w14:textId="061B499A" w:rsidR="00C5654A" w:rsidRPr="00216698" w:rsidRDefault="004B0144" w:rsidP="00216698">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E94FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Our setting is committed to providing a safe, comfortable and nurturing sleep environment for all children. We will ensure that all sleep arrangements are planned in partnership with parents and carers and are undertaken in accordance with the requirements of the Early Years Foundation Stage (EYFS) Statutory Framework and current safer sleep guidance.</w:t>
+      </w:r>
+      <w:r w:rsidR="009C662F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E94FDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All staff understand their responsibilities to promote safer sleep practices and to monitor children appropriately while resting or sleeping. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59401A69" w14:textId="77777777" w:rsidR="00D404D3" w:rsidRPr="00DF7125" w:rsidRDefault="00D404D3" w:rsidP="00B22AFE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...7 lines deleted...]
-          <w:rStyle w:val="fontstyle01"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BD0E145" w14:textId="3053FF9D" w:rsidR="00C5654A" w:rsidRPr="00DF7125" w:rsidRDefault="001B4F05" w:rsidP="00C5654A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...7 lines deleted...]
-          <w:rStyle w:val="fontstyle01"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF7125">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...14 lines deleted...]
-    <w:p w14:paraId="6B694C7A" w14:textId="5301F79C" w:rsidR="00F70FC9" w:rsidRPr="00885C43" w:rsidRDefault="31708AFC" w:rsidP="00AD6AD1">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Statutory Framework &amp; non-statutory guidance </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="174AF64C" w14:textId="77777777" w:rsidR="00DF7125" w:rsidRDefault="00DF7125" w:rsidP="00DF7125">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C52E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>This policy should be read in conjunction with the following statutory and non-statutory guidance:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CF717E7" w14:textId="77777777" w:rsidR="00DF7125" w:rsidRPr="00C32BBA" w:rsidRDefault="00DF7125" w:rsidP="00DF7125">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...19 lines deleted...]
-    <w:p w14:paraId="73381A55" w14:textId="35BB422B" w:rsidR="00F70FC9" w:rsidRPr="00885C43" w:rsidRDefault="31708AFC" w:rsidP="00AD6AD1">
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00C32BBA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>EYFS statutory framework for childminders</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="39BADF37" w14:textId="72C10CF0" w:rsidR="00DF7125" w:rsidRPr="00C32BBA" w:rsidRDefault="00DF7125" w:rsidP="00DF7125">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="2919810D" w14:textId="5C8294B6" w:rsidR="00885C43" w:rsidRPr="00885C43" w:rsidRDefault="00F70FC9" w:rsidP="00AD6AD1">
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00C32BBA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>EYFS statutory framework for group and school-based providers</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="05658846" w14:textId="77777777" w:rsidR="00280774" w:rsidRPr="00280774" w:rsidRDefault="00C5654A" w:rsidP="00280774">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...190 lines deleted...]
-    <w:p w14:paraId="273EE7C5" w14:textId="7A120775" w:rsidR="00885C43" w:rsidRPr="00885C43" w:rsidRDefault="00896BED" w:rsidP="00AD6AD1">
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C32BBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Guidance developed in collaboration with The Lullaby Trust</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF7125" w:rsidRPr="00C32BBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00DF7125" w:rsidRPr="00C32BBA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Safer sleep overview | The Lullaby Trust</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="611C4363" w14:textId="1B3CC530" w:rsidR="00C5654A" w:rsidRPr="00280774" w:rsidRDefault="00C5654A" w:rsidP="00280774">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00280774">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Local Safeguarding Partnership procedures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="038E790E" w14:textId="77777777" w:rsidR="00F061F9" w:rsidRPr="00C32BBA" w:rsidRDefault="00F061F9" w:rsidP="00F061F9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00C32BBA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Help for early years providers : Safer sleep</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5F7E82DD" w14:textId="63FA951A" w:rsidR="00C5654A" w:rsidRPr="00A1376F" w:rsidRDefault="00F061F9" w:rsidP="00C5654A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00C32BBA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="auto"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Baby safer sleep advice - Best Start in Life - NHS</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="02583C45" w14:textId="77777777" w:rsidR="00D404D3" w:rsidRPr="00B04F88" w:rsidRDefault="00D404D3" w:rsidP="00B22AFE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="fontstyle01"/>
-[...33 lines deleted...]
-    <w:p w14:paraId="3BD176A5" w14:textId="5A81EF11" w:rsidR="00885C43" w:rsidRPr="00885C43" w:rsidRDefault="003119FE" w:rsidP="00AD6AD1">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2519F83A" w14:textId="77777777" w:rsidR="00705D63" w:rsidRPr="00D50B35" w:rsidRDefault="00705D63" w:rsidP="00D50B35">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D50B35">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>3. Aims of the Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70548A08" w14:textId="77777777" w:rsidR="00705D63" w:rsidRPr="00705D63" w:rsidRDefault="00705D63" w:rsidP="00705D63">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00705D63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>We aim to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76404140" w14:textId="12A84BB3" w:rsidR="00705D63" w:rsidRPr="00705D63" w:rsidRDefault="00705D63" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00705D63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Promote safe sleeping practices</w:t>
+      </w:r>
+      <w:r w:rsidR="007F54D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in line with Statutory Guidance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A142744" w14:textId="77777777" w:rsidR="00705D63" w:rsidRPr="00705D63" w:rsidRDefault="00705D63" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00705D63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Reduce risks associated with Sudden Infant Death Syndrome (SIDS).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12332EA7" w14:textId="77777777" w:rsidR="00705D63" w:rsidRPr="00705D63" w:rsidRDefault="00705D63" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00705D63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Reduce risks of sleep-related accidents and injuries.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50917311" w14:textId="77777777" w:rsidR="00705D63" w:rsidRPr="00705D63" w:rsidRDefault="00705D63" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00705D63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Respect children's individual sleep needs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76F82811" w14:textId="77777777" w:rsidR="00705D63" w:rsidRPr="00705D63" w:rsidRDefault="00705D63" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00705D63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Work in partnership with parents and carers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29260CAA" w14:textId="77777777" w:rsidR="00705D63" w:rsidRPr="00705D63" w:rsidRDefault="00705D63" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00705D63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ensure staff are trained and confident in safer sleep procedures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33C08C3B" w14:textId="77777777" w:rsidR="00705D63" w:rsidRDefault="00705D63" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00705D63">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Maintain records demonstrating effective monitoring of sleeping children.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39A423B4" w14:textId="77777777" w:rsidR="0029554F" w:rsidRDefault="0029554F" w:rsidP="0029554F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18004372" w14:textId="1D43CAE3" w:rsidR="0029554F" w:rsidRPr="00F061F9" w:rsidRDefault="000F0AFF" w:rsidP="0029554F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="0029554F" w:rsidRPr="0029554F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>. Roles and Responsibilities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D28340B" w14:textId="77777777" w:rsidR="0029554F" w:rsidRPr="0029554F" w:rsidRDefault="0029554F" w:rsidP="0029554F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029554F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The manager will:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A617CB6" w14:textId="77777777" w:rsidR="0029554F" w:rsidRPr="0029554F" w:rsidRDefault="0029554F" w:rsidP="00DC6D8D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="fontstyle01"/>
-[...53 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029554F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ensure this policy is implemented and reviewed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38FA2F7B" w14:textId="77777777" w:rsidR="0029554F" w:rsidRPr="0029554F" w:rsidRDefault="0029554F" w:rsidP="00DC6D8D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="fontstyle01"/>
-[...21 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029554F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ensure risk assessments remain current.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70FC4198" w14:textId="77777777" w:rsidR="0029554F" w:rsidRPr="0029554F" w:rsidRDefault="0029554F" w:rsidP="00DC6D8D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="fontstyle21"/>
-[...89 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029554F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ensure staff receive appropriate safer sleep training.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="186D621A" w14:textId="39027B74" w:rsidR="0029554F" w:rsidRPr="0029554F" w:rsidRDefault="0029554F" w:rsidP="00DC6D8D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="fontstyle01"/>
-[...52 lines deleted...]
-          <w:rStyle w:val="fontstyle01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029554F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Investigate and record any slee</w:t>
+      </w:r>
+      <w:r w:rsidR="007F54D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">p </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029554F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>related incidents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74E94F0F" w14:textId="77777777" w:rsidR="0029554F" w:rsidRPr="0029554F" w:rsidRDefault="0029554F" w:rsidP="0029554F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029554F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Staff must:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="358ADB6D" w14:textId="0A4CAF9B" w:rsidR="0029554F" w:rsidRPr="0029554F" w:rsidRDefault="00F061F9" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029554F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Always follow safer sleep procedures</w:t>
+      </w:r>
+      <w:r w:rsidR="0029554F" w:rsidRPr="0029554F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B10AA82" w14:textId="77777777" w:rsidR="0029554F" w:rsidRPr="0029554F" w:rsidRDefault="0029554F" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029554F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Carry out and record sleep checks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="396A02C3" w14:textId="77777777" w:rsidR="0029554F" w:rsidRPr="0029554F" w:rsidRDefault="0029554F" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029554F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Report concerns immediately.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32F8BBE5" w14:textId="77777777" w:rsidR="0029554F" w:rsidRPr="0029554F" w:rsidRDefault="0029554F" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029554F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Maintain a safe sleep environment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="039E030F" w14:textId="31B14068" w:rsidR="00C52A23" w:rsidRPr="007F54D1" w:rsidRDefault="0029554F" w:rsidP="00026181">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029554F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Follow individual care plans where applicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6236D6FA" w14:textId="346CD25D" w:rsidR="00C52A23" w:rsidRPr="00F061F9" w:rsidRDefault="00C52A23" w:rsidP="00C52A23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="278D085D" w14:textId="2E1F2CAA" w:rsidR="00710980" w:rsidRDefault="00C52A23" w:rsidP="00C52A23">
+      <w:pPr>
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...63 lines deleted...]
-          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F061F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>5. Sleep Arrangements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A41B992" w14:textId="08971854" w:rsidR="00C52A23" w:rsidRPr="00710980" w:rsidRDefault="00C52A23" w:rsidP="00C52A23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C52A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Information regarding a child's sleep routine will be gathered during registration and updated regularly with parents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0678F653" w14:textId="77777777" w:rsidR="00C52A23" w:rsidRPr="00C52A23" w:rsidRDefault="00C52A23" w:rsidP="00C52A23">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C52A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>This information will include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="698E9149" w14:textId="1FE3645F" w:rsidR="00C52A23" w:rsidRDefault="00C52A23" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C52A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Usual sleep times</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D689422" w14:textId="663BD190" w:rsidR="00C52A23" w:rsidRPr="00C52A23" w:rsidRDefault="00C52A23" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C52A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Preferred comfort measures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5007A46F" w14:textId="73C973B7" w:rsidR="00C52A23" w:rsidRPr="00C52A23" w:rsidRDefault="00C52A23" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C52A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Medical needs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="503C061F" w14:textId="126921A1" w:rsidR="00C52A23" w:rsidRPr="00C52A23" w:rsidRDefault="00C52A23" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C52A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cultural or family preferences</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29C3BE43" w14:textId="77777777" w:rsidR="00C52A23" w:rsidRPr="00C52A23" w:rsidRDefault="00C52A23" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C52A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Any professional advice relating to sleep.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2315A558" w14:textId="605672D4" w:rsidR="004311FF" w:rsidRDefault="00C52A23" w:rsidP="00026181">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C52A23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Children's routines will be respected wherever possible whilst remaining consistent with safer sleep requirements and safeguarding responsibilities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0198CC27" w14:textId="77777777" w:rsidR="004311FF" w:rsidRPr="004311FF" w:rsidRDefault="004311FF" w:rsidP="004311FF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004311FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>For all children under two years:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DDCADC9" w14:textId="77777777" w:rsidR="004311FF" w:rsidRPr="004311FF" w:rsidRDefault="004311FF" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004311FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Children will be placed on their backs to sleep.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7603EC02" w14:textId="77777777" w:rsidR="004311FF" w:rsidRPr="004311FF" w:rsidRDefault="004311FF" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004311FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Children will sleep in their own separate sleep space.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F81F4ED" w14:textId="3C914F53" w:rsidR="004311FF" w:rsidRPr="004311FF" w:rsidRDefault="00A475E1" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00F47101">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hildren will lie on a</w:t>
+      </w:r>
+      <w:r w:rsidR="004311FF" w:rsidRPr="004311FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> flat</w:t>
+      </w:r>
+      <w:r w:rsidR="00A026EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidR="004311FF" w:rsidRPr="004311FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> firm</w:t>
+      </w:r>
+      <w:r w:rsidR="00F47101">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mattress</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7786A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C4DDA40" w14:textId="28E09F2E" w:rsidR="00885C43" w:rsidRPr="00885C43" w:rsidRDefault="000E48DA" w:rsidP="00AD6AD1">
+    <w:p w14:paraId="079DE6AB" w14:textId="77777777" w:rsidR="004311FF" w:rsidRPr="004311FF" w:rsidRDefault="004311FF" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004311FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sleep spaces will be free from hazards and obstructions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23E0DDC3" w14:textId="2A4AC1B6" w:rsidR="00DB138E" w:rsidRPr="005E7737" w:rsidRDefault="004311FF" w:rsidP="004311FF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004311FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staff will follow individual medical advice only </w:t>
+      </w:r>
+      <w:r w:rsidR="007A447F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">if </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004311FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">supported by written evidence from a health professional. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E43B21C" w14:textId="0E5D144F" w:rsidR="004311FF" w:rsidRPr="004311FF" w:rsidRDefault="004311FF" w:rsidP="004311FF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004311FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Babies aged 12 months and under</w:t>
+      </w:r>
+      <w:r w:rsidR="00C259F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1614BB7C" w14:textId="77777777" w:rsidR="004311FF" w:rsidRPr="004311FF" w:rsidRDefault="004311FF" w:rsidP="004311FF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004311FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Babies aged 12 months and under will only be placed to sleep in:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34693952" w14:textId="7A1BE87D" w:rsidR="004311FF" w:rsidRPr="004311FF" w:rsidRDefault="004311FF" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004311FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>A cot</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43C8DE3F" w14:textId="1BB2E9D7" w:rsidR="004311FF" w:rsidRPr="004311FF" w:rsidRDefault="004311FF" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004311FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A travel cot</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C030077" w14:textId="39C19C45" w:rsidR="004311FF" w:rsidRPr="004311FF" w:rsidRDefault="004311FF" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004311FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A Moses basket</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A358615" w14:textId="1311FEE8" w:rsidR="004311FF" w:rsidRPr="004311FF" w:rsidRDefault="004311FF" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004311FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A carrycot meeting </w:t>
+      </w:r>
+      <w:r w:rsidR="001B4F05">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004311FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">safety </w:t>
+      </w:r>
+      <w:r w:rsidR="001B4F05" w:rsidRPr="004311FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>requirement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004311FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="024DCB27" w14:textId="04A84B20" w:rsidR="004311FF" w:rsidRPr="004311FF" w:rsidRDefault="004311FF" w:rsidP="004311FF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004311FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Children under six months</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB138E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46A0D299" w14:textId="4D77461C" w:rsidR="005B042B" w:rsidRDefault="004311FF" w:rsidP="00026181">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004311FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Children under six months of age will always sleep in a room where an adult is present throughout the sleep period</w:t>
+      </w:r>
+      <w:r w:rsidR="00F32CD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5938A799" w14:textId="5A18CEEF" w:rsidR="005B042B" w:rsidRPr="004311FF" w:rsidRDefault="00182BAC" w:rsidP="005B042B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7786A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="005B042B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hildren </w:t>
+      </w:r>
+      <w:r w:rsidR="005B042B" w:rsidRPr="004311FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will </w:t>
+      </w:r>
+      <w:r w:rsidR="005B042B" w:rsidRPr="0061657C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r w:rsidR="005B042B" w:rsidRPr="004311FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sleep in</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7786A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or on</w:t>
+      </w:r>
+      <w:r w:rsidR="005B042B" w:rsidRPr="004311FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D82847A" w14:textId="0B99BECD" w:rsidR="005B042B" w:rsidRPr="004311FF" w:rsidRDefault="005B042B" w:rsidP="005B042B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004311FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bouncers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43212BBD" w14:textId="243982A9" w:rsidR="005B042B" w:rsidRPr="004311FF" w:rsidRDefault="005B042B" w:rsidP="005B042B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004311FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bean bags</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A97CF65" w14:textId="4D564C1C" w:rsidR="005B042B" w:rsidRPr="004311FF" w:rsidRDefault="005B042B" w:rsidP="005B042B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004311FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sofas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CFC3872" w14:textId="02B2A94A" w:rsidR="005B042B" w:rsidRPr="004311FF" w:rsidRDefault="005B042B" w:rsidP="005B042B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004311FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cushioned seating</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="530E56B0" w14:textId="1B152A91" w:rsidR="005B042B" w:rsidRPr="004311FF" w:rsidRDefault="005B042B" w:rsidP="005B042B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004311FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Car seats for routine sleep</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68207FA4" w14:textId="63BC94A7" w:rsidR="005B042B" w:rsidRDefault="00DB138E" w:rsidP="005B042B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004311FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Highchairs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FEBD665" w14:textId="160EB660" w:rsidR="00352B33" w:rsidRPr="004311FF" w:rsidRDefault="00352B33" w:rsidP="005B042B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pushchairs for routine sleep</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2165CB65" w14:textId="77777777" w:rsidR="005B042B" w:rsidRPr="004C5132" w:rsidRDefault="005B042B" w:rsidP="00026181">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A6B3BD2" w14:textId="4D0A11E7" w:rsidR="008E6B3F" w:rsidRPr="001A2A76" w:rsidRDefault="00267A72" w:rsidP="008E6B3F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="008E6B3F" w:rsidRPr="001A2A76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>. Sleep Environment</w:t>
+      </w:r>
+      <w:r w:rsidR="004C5132">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00836E3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Equipment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EE2D4C2" w14:textId="77777777" w:rsidR="008E6B3F" w:rsidRPr="008E6B3F" w:rsidRDefault="008E6B3F" w:rsidP="008E6B3F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6B3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The sleep environment will:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F08FEC7" w14:textId="77777777" w:rsidR="008E6B3F" w:rsidRPr="008E6B3F" w:rsidRDefault="008E6B3F" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6B3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Be clean, safe and well maintained.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5722EC23" w14:textId="77777777" w:rsidR="008E6B3F" w:rsidRPr="008E6B3F" w:rsidRDefault="008E6B3F" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6B3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Have appropriate ventilation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71C9DE5E" w14:textId="77777777" w:rsidR="008E6B3F" w:rsidRPr="008E6B3F" w:rsidRDefault="008E6B3F" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6B3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Be regularly checked for hazards.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6864AC50" w14:textId="77777777" w:rsidR="008E6B3F" w:rsidRDefault="008E6B3F" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6B3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Be maintained at a comfortable temperature.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FE5712B" w14:textId="497CEB3E" w:rsidR="00546FC6" w:rsidRPr="008E6B3F" w:rsidRDefault="00546FC6" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Meet British safety standards as specified in Annex B.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7933761D" w14:textId="77777777" w:rsidR="008E6B3F" w:rsidRPr="008E6B3F" w:rsidRDefault="008E6B3F" w:rsidP="008E6B3F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6B3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>For babies aged 12 months and under, the recommended room temperature is:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46473CCE" w14:textId="29159DD5" w:rsidR="008E6B3F" w:rsidRPr="008E6B3F" w:rsidRDefault="008E6B3F" w:rsidP="008E6B3F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6B3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>16°C to 20°C.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E6B3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35F497DC" w14:textId="77777777" w:rsidR="008E6B3F" w:rsidRPr="008E6B3F" w:rsidRDefault="008E6B3F" w:rsidP="008E6B3F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6B3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sleep spaces will contain only:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0372916B" w14:textId="77777777" w:rsidR="008E6B3F" w:rsidRPr="008E6B3F" w:rsidRDefault="008E6B3F" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6B3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A firm, flat, waterproof mattress.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D4155B7" w14:textId="77777777" w:rsidR="008E6B3F" w:rsidRPr="008E6B3F" w:rsidRDefault="008E6B3F" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6B3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Lightweight bedding securely tucked below shoulder height.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E822EE3" w14:textId="77777777" w:rsidR="008E6B3F" w:rsidRPr="008E6B3F" w:rsidRDefault="008E6B3F" w:rsidP="008E6B3F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6B3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Alternatively:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="534D9966" w14:textId="07B79682" w:rsidR="008E6B3F" w:rsidRPr="008E6B3F" w:rsidRDefault="008E6B3F" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6B3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">An appropriately fitted baby sleep bag may be used following manufacturer guidance. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6302BD36" w14:textId="77777777" w:rsidR="008E6B3F" w:rsidRPr="008E6B3F" w:rsidRDefault="008E6B3F" w:rsidP="008E6B3F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6B3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The following items are prohibited in cots:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B21B4AE" w14:textId="1D381566" w:rsidR="008E6B3F" w:rsidRPr="008E6B3F" w:rsidRDefault="008E6B3F" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6B3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pillows</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="571D5EE9" w14:textId="3EEEB0C9" w:rsidR="008E6B3F" w:rsidRPr="008E6B3F" w:rsidRDefault="008E6B3F" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6B3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cot bumpers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CCEF979" w14:textId="6600EA81" w:rsidR="008E6B3F" w:rsidRPr="008E6B3F" w:rsidRDefault="008E6B3F" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6B3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Toys</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B454EDA" w14:textId="4C314EC0" w:rsidR="008E6B3F" w:rsidRPr="008E6B3F" w:rsidRDefault="008E6B3F" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6B3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cushions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CEEEE5E" w14:textId="1AA6E735" w:rsidR="008E6B3F" w:rsidRPr="008E6B3F" w:rsidRDefault="008E6B3F" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6B3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Loose blankets</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="353B5894" w14:textId="10008C5C" w:rsidR="008E6B3F" w:rsidRPr="008E6B3F" w:rsidRDefault="008E6B3F" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6B3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wedges</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40C1E3BB" w14:textId="0015706E" w:rsidR="008E6B3F" w:rsidRPr="008E6B3F" w:rsidRDefault="008E6B3F" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6B3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Positioners</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="694A5F16" w14:textId="5186D89E" w:rsidR="008E6B3F" w:rsidRPr="008E6B3F" w:rsidRDefault="008E6B3F" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6B3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Straps</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="773A85EF" w14:textId="3D310921" w:rsidR="0052271D" w:rsidRDefault="008E6B3F" w:rsidP="0052271D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E6B3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Any other unnecessary items</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BCF2EDB" w14:textId="77777777" w:rsidR="005E7737" w:rsidRDefault="005E7737" w:rsidP="005E7737">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A98AEF6" w14:textId="5D0C974E" w:rsidR="0052271D" w:rsidRPr="00BF28FA" w:rsidRDefault="0052271D" w:rsidP="0052271D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF28FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>. Use of Comforters and Sleepwear</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E7CDE98" w14:textId="77777777" w:rsidR="0052271D" w:rsidRPr="0016666D" w:rsidRDefault="0052271D" w:rsidP="0052271D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="24"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...91 lines deleted...]
-    <w:p w14:paraId="6EDD88A4" w14:textId="0686B6EC" w:rsidR="00885C43" w:rsidRPr="00885C43" w:rsidRDefault="00971027" w:rsidP="00AD6AD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0016666D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Children may use approved comfort items where suitable and safe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57745525" w14:textId="77777777" w:rsidR="0052271D" w:rsidRDefault="0052271D" w:rsidP="0052271D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="24"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...73 lines deleted...]
-    <w:p w14:paraId="3CD9FB24" w14:textId="77777777" w:rsidR="00885C43" w:rsidRPr="00885C43" w:rsidRDefault="00A70637" w:rsidP="00AD6AD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0016666D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comforters must not cover children’s face whilst sleeping and staff will remove them safely if they </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>change position</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0016666D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> during sleeping.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24F343CF" w14:textId="77777777" w:rsidR="0052271D" w:rsidRPr="0016666D" w:rsidRDefault="0052271D" w:rsidP="0052271D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="24"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...57 lines deleted...]
-    <w:p w14:paraId="50BFF7E6" w14:textId="377C767A" w:rsidR="00A70637" w:rsidRPr="00885C43" w:rsidRDefault="00A70637" w:rsidP="00AD6AD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0016666D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Children will be dressed appropriately to avoid overheating or becoming too cold. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="237D2E19" w14:textId="77777777" w:rsidR="0052271D" w:rsidRPr="0016666D" w:rsidRDefault="0052271D" w:rsidP="0052271D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="24"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0016666D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Staff will remove any clothing that is identified as a risk including hoods, straps, and neckwear.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="145E3D04" w14:textId="77777777" w:rsidR="0052271D" w:rsidRPr="0016666D" w:rsidRDefault="0052271D" w:rsidP="0052271D">
+      <w:pPr>
         <w:ind w:left="360"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rStyle w:val="fontstyle01"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0016666D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>For babies under 12 months:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55E846CB" w14:textId="590F0A64" w:rsidR="008E6B3F" w:rsidRDefault="0052271D" w:rsidP="00026181">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED0741">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Comforters and soft toys will not be left in cots during sleep.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="126443F6" w14:textId="77777777" w:rsidR="005E7737" w:rsidRPr="005E7737" w:rsidRDefault="005E7737" w:rsidP="009C662F">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DED0144" w14:textId="1F0490EA" w:rsidR="00462978" w:rsidRPr="00710980" w:rsidRDefault="0052271D" w:rsidP="00026181">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00462978" w:rsidRPr="00462978">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>. Supervision and Monitoring</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BD1B275" w14:textId="4E089442" w:rsidR="00462978" w:rsidRPr="00462978" w:rsidRDefault="00462978" w:rsidP="00462978">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00462978">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sleeping children will be </w:t>
+      </w:r>
+      <w:r w:rsidR="006142F5" w:rsidRPr="00462978">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>always supervised</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00462978">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26B7FA70" w14:textId="77777777" w:rsidR="00462978" w:rsidRPr="00462978" w:rsidRDefault="00462978" w:rsidP="00462978">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00462978">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Staff will ensure children are:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B0F5C8C" w14:textId="77777777" w:rsidR="00462978" w:rsidRPr="00462978" w:rsidRDefault="00462978" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00462978">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Within sight or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00462978">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hearing at all times</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00462978">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="175E5A1A" w14:textId="77777777" w:rsidR="00462978" w:rsidRPr="00462978" w:rsidRDefault="00462978" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00462978">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Frequently checked.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19B35903" w14:textId="77777777" w:rsidR="00462978" w:rsidRPr="00462978" w:rsidRDefault="00462978" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00462978">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Repositioned only where necessary for safety.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="106A7919" w14:textId="77777777" w:rsidR="00462978" w:rsidRPr="00462978" w:rsidRDefault="00462978" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00462978">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Promptly responded to if distressed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FB45F9D" w14:textId="6F0107E3" w:rsidR="00462978" w:rsidRDefault="000863FA" w:rsidP="00462978">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Baby monitors are only to be used for children ove</w:t>
+      </w:r>
+      <w:r w:rsidR="00463457">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r 6 months. </w:t>
+      </w:r>
+      <w:r w:rsidR="00462978" w:rsidRPr="00462978">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Where baby monitors are used, these will supplement, not replace</w:t>
+      </w:r>
+      <w:r w:rsidR="00565C01">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="0046029C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00462978" w:rsidRPr="00462978">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>direct observation and physical checks by staff</w:t>
+      </w:r>
+      <w:r w:rsidR="0061657C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B657883" w14:textId="33F42FC7" w:rsidR="00026C03" w:rsidRPr="005E7737" w:rsidRDefault="00026C03" w:rsidP="00462978">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED0741">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dummy use will follow parental wishes and safer sleep guidance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75B0DF24" w14:textId="77777777" w:rsidR="00A7786A" w:rsidRDefault="00A7786A" w:rsidP="00ED0741">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C541EB5" w14:textId="04C787C9" w:rsidR="00ED0741" w:rsidRPr="001A2A76" w:rsidRDefault="00ED0741" w:rsidP="00ED0741">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001A2A76">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>9. Sleep Checks and Recording</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="022AE96A" w14:textId="77777777" w:rsidR="00ED0741" w:rsidRPr="00ED0741" w:rsidRDefault="00ED0741" w:rsidP="00ED0741">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED0741">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sleep checks will be completed at intervals determined through risk assessment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43492AF3" w14:textId="77777777" w:rsidR="00ED0741" w:rsidRPr="00ED0741" w:rsidRDefault="00ED0741" w:rsidP="00ED0741">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED0741">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Checks will include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="690182E5" w14:textId="245C3177" w:rsidR="00ED0741" w:rsidRPr="00ED0741" w:rsidRDefault="00ED0741" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED0741">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Breathing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A077B22" w14:textId="67AE4A10" w:rsidR="00ED0741" w:rsidRPr="00ED0741" w:rsidRDefault="00ED0741" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED0741">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Skin colour</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C0BAF6E" w14:textId="45E7C646" w:rsidR="00ED0741" w:rsidRPr="00ED0741" w:rsidRDefault="00ED0741" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED0741">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Temperature and comfort</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3755CDFA" w14:textId="7FE25A0C" w:rsidR="00ED0741" w:rsidRPr="00ED0741" w:rsidRDefault="00ED0741" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED0741">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sleeping position</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71CBC071" w14:textId="29A58AED" w:rsidR="00ED0741" w:rsidRPr="00ED0741" w:rsidRDefault="00ED0741" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED0741">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>General wellbeing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30A299FA" w14:textId="77777777" w:rsidR="00ED0741" w:rsidRPr="00ED0741" w:rsidRDefault="00ED0741" w:rsidP="00ED0741">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED0741">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Records will include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68F9C716" w14:textId="4ECF76A5" w:rsidR="00ED0741" w:rsidRPr="00ED0741" w:rsidRDefault="00ED0741" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED0741">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Time asleep</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51578AD5" w14:textId="08077BE6" w:rsidR="00ED0741" w:rsidRPr="00ED0741" w:rsidRDefault="00ED0741" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED0741">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Monitoring checks</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2675E02D" w14:textId="2228E5DF" w:rsidR="00ED0741" w:rsidRPr="00ED0741" w:rsidRDefault="00ED0741" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED0741">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Time awake</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1325ED2D" w14:textId="16076226" w:rsidR="00ED0741" w:rsidRPr="00ED0741" w:rsidRDefault="00ED0741" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED0741">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Observations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31088E1F" w14:textId="344CFFE2" w:rsidR="00ED0741" w:rsidRDefault="00ED0741" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED0741">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Staff initials</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F9180EC" w14:textId="331A3F2E" w:rsidR="002B2AE4" w:rsidRPr="00ED0741" w:rsidRDefault="002B2AE4" w:rsidP="002B2AE4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All checks will be recorded on the document in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00726D66">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...132 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Annex A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. These checks will be monitored by the manager to ensure </w:t>
+      </w:r>
+      <w:r w:rsidR="00726D66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>consistency.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6412D0FA" w14:textId="405E9463" w:rsidR="00C90E96" w:rsidRDefault="00ED0741" w:rsidP="009D5014">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED0741">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Parents will be informed of their child's sleep patterns at the end of each session or </w:t>
+      </w:r>
+      <w:r w:rsidR="0046029C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">throughout the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED0741">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>day</w:t>
+      </w:r>
+      <w:r w:rsidR="0046029C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> via </w:t>
+      </w:r>
+      <w:r w:rsidR="0046029C" w:rsidRPr="0046029C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[insert setting communication app]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0046029C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="765424E6" w14:textId="77777777" w:rsidR="009C662F" w:rsidRPr="009D5014" w:rsidRDefault="009C662F" w:rsidP="009D5014">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65A12C85" w14:textId="60A89ABD" w:rsidR="0042190F" w:rsidRPr="00207E2C" w:rsidRDefault="0042190F" w:rsidP="0042190F">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rStyle w:val="fontstyle01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...4 lines deleted...]
-      <w:r w:rsidR="0069537A" w:rsidRPr="00885C43">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207E2C">
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...5 lines deleted...]
-    <w:p w14:paraId="1109363F" w14:textId="77777777" w:rsidR="00885C43" w:rsidRPr="00885C43" w:rsidRDefault="0069537A" w:rsidP="00AD6AD1">
+          <w:color w:val="auto"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00027D57">
+        <w:rPr>
+          <w:rStyle w:val="fontstyle01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00207E2C">
+        <w:rPr>
+          <w:rStyle w:val="fontstyle01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>. Sleeping when Travelling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7335DF0D" w14:textId="77777777" w:rsidR="0042190F" w:rsidRPr="00207E2C" w:rsidRDefault="0042190F" w:rsidP="0042190F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="21"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:left="340" w:hanging="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:i/>
-[...20 lines deleted...]
-    <w:p w14:paraId="5688E55A" w14:textId="77777777" w:rsidR="00885C43" w:rsidRPr="00885C43" w:rsidRDefault="0069537A" w:rsidP="00AD6AD1">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207E2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Babies under 12 months who fall asleep while travelling must be transferred to a cot when back at the setting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74BAF5C6" w14:textId="77777777" w:rsidR="0042190F" w:rsidRPr="00207E2C" w:rsidRDefault="0042190F" w:rsidP="0042190F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="21"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:left="340" w:hanging="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:i/>
-[...52 lines deleted...]
-    <w:p w14:paraId="12370E6F" w14:textId="77777777" w:rsidR="00885C43" w:rsidRPr="00885C43" w:rsidRDefault="0069537A" w:rsidP="00AD6AD1">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207E2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Removing hats and extra clothing promptly to prevent overheating.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4373971A" w14:textId="77777777" w:rsidR="0042190F" w:rsidRPr="00207E2C" w:rsidRDefault="0042190F" w:rsidP="0042190F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="13"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:left="340" w:hanging="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:i/>
-[...60 lines deleted...]
-    <w:p w14:paraId="3FD2E24D" w14:textId="7D71DBAE" w:rsidR="00707960" w:rsidRPr="00EC5D21" w:rsidRDefault="00707960" w:rsidP="00AD6AD1">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207E2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Children over 12 months should, where possible, be moved to their own sleep space on return from travelling. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4478A91F" w14:textId="77777777" w:rsidR="0042190F" w:rsidRPr="00207E2C" w:rsidRDefault="0042190F" w:rsidP="0042190F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="13"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:left="340" w:hanging="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="fontstyle01"/>
-[...174 lines deleted...]
-    <w:p w14:paraId="3786AFE2" w14:textId="333DAE24" w:rsidR="00885C43" w:rsidRDefault="00D01460" w:rsidP="00AD6AD1">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207E2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prams, pushchairs and car seats must not be used as main sleep spaces.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E8D8853" w14:textId="339AE104" w:rsidR="009D5014" w:rsidRDefault="0042190F" w:rsidP="009D5014">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="13"/>
         </w:numPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:ind w:left="340" w:hanging="340"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:i/>
-[...44 lines deleted...]
-    <w:p w14:paraId="40BA69D4" w14:textId="3C8438E0" w:rsidR="00885C43" w:rsidRPr="00885C43" w:rsidRDefault="0069537A" w:rsidP="00AD6AD1">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207E2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If a child falls asleep in a car seat, they will be transferred as soon as possible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5073F1D7" w14:textId="77777777" w:rsidR="00745302" w:rsidRPr="00777571" w:rsidRDefault="00745302" w:rsidP="00745302">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="fontstyle01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00885C43">
+        <w:rPr>
+          <w:rStyle w:val="fontstyle01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Where a child </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="fontstyle01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aged 12 months and over </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00885C43">
+        <w:rPr>
+          <w:rStyle w:val="fontstyle01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">does fall asleep in a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="fontstyle01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>pushchair</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00885C43">
+        <w:rPr>
+          <w:rStyle w:val="fontstyle01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and cannot be moved to a safe sleep space, perhaps when </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00777571">
+        <w:rPr>
+          <w:rStyle w:val="fontstyle01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">attending a group or on an outing, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="fontstyle01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>this will be individually risk assessed and we will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00777571">
+        <w:rPr>
+          <w:rStyle w:val="fontstyle01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="fontstyle01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00777571">
+        <w:rPr>
+          <w:rStyle w:val="fontstyle01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>nsure:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B11AFCF" w14:textId="7681BB8A" w:rsidR="00745302" w:rsidRPr="002C35F8" w:rsidRDefault="00745302" w:rsidP="00745302">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="29"/>
         </w:numPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...74 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:rStyle w:val="fontstyle01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C35F8">
+        <w:rPr>
+          <w:rStyle w:val="fontstyle01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="fontstyle01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>pushchair</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C35F8">
+        <w:rPr>
+          <w:rStyle w:val="fontstyle01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is placed next to/backs onto a wall to reduce the risk of tipping over.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40923E7D" w14:textId="2F3F5710" w:rsidR="00745302" w:rsidRPr="002C35F8" w:rsidRDefault="00745302" w:rsidP="00745302">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="fontstyle01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C35F8">
+        <w:rPr>
+          <w:rStyle w:val="fontstyle21"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The child can be seen and </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00885C43">
-[...5 lines deleted...]
-        <w:t>flat</w:t>
+      <w:r w:rsidRPr="002C35F8">
+        <w:rPr>
+          <w:rStyle w:val="fontstyle21"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>heard at all times</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00885C43">
-[...35 lines deleted...]
-          <w:iCs/>
+      <w:r w:rsidRPr="002C35F8">
+        <w:rPr>
+          <w:rStyle w:val="fontstyle21"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EB1F2CC" w14:textId="77777777" w:rsidR="00885C43" w:rsidRDefault="00D01460" w:rsidP="00AD6AD1">
+    <w:p w14:paraId="45741448" w14:textId="77777777" w:rsidR="00745302" w:rsidRPr="002C35F8" w:rsidRDefault="00745302" w:rsidP="00745302">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="fontstyle01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C35F8">
+        <w:rPr>
+          <w:rStyle w:val="fontstyle01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Children playing nearby </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002C35F8">
+        <w:rPr>
+          <w:rStyle w:val="fontstyle01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>are not able to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002C35F8">
+        <w:rPr>
+          <w:rStyle w:val="fontstyle01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> climb onto or into the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="fontstyle01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>pushchair</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C35F8">
+        <w:rPr>
+          <w:rStyle w:val="fontstyle01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shopping basket.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="684D8C25" w14:textId="20E667F6" w:rsidR="00745302" w:rsidRPr="009C662F" w:rsidRDefault="00745302" w:rsidP="00745302">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C35F8">
+        <w:rPr>
+          <w:rStyle w:val="fontstyle01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002C35F8">
+        <w:rPr>
+          <w:rStyle w:val="fontstyle01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>period of time</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002C35F8">
+        <w:rPr>
+          <w:rStyle w:val="fontstyle01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the child sleeps in a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="fontstyle01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>pushchair</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C35F8">
+        <w:rPr>
+          <w:rStyle w:val="fontstyle01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is kept to a minimum and they are transferred to a safe sleeping position as soon as possible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0206639A" w14:textId="59F20332" w:rsidR="00745302" w:rsidRPr="00BF28FA" w:rsidRDefault="00745302" w:rsidP="00745302">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF28FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00027D57">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF28FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>. Working with Parents and Carers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A27BD99" w14:textId="77777777" w:rsidR="00745302" w:rsidRPr="009D5014" w:rsidRDefault="00745302" w:rsidP="00745302">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D5014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>We will:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71A16854" w14:textId="77777777" w:rsidR="00745302" w:rsidRPr="009D5014" w:rsidRDefault="00745302" w:rsidP="00745302">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...57 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D5014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Discuss safe sleep arrangements during induction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="582C55E0" w14:textId="77777777" w:rsidR="00745302" w:rsidRPr="009D5014" w:rsidRDefault="00745302" w:rsidP="00745302">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...73 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D5014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Share this policy with families.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37E759DA" w14:textId="77777777" w:rsidR="00745302" w:rsidRPr="009D5014" w:rsidRDefault="00745302" w:rsidP="00745302">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...33 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D5014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Obtain information regarding sleep routines.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="416ED41E" w14:textId="77777777" w:rsidR="00745302" w:rsidRPr="009D5014" w:rsidRDefault="00745302" w:rsidP="00745302">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...81 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D5014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Inform parents of sleep records.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53CC4728" w14:textId="77777777" w:rsidR="00745302" w:rsidRPr="009D5014" w:rsidRDefault="00745302" w:rsidP="00745302">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D5014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Encourage consistent safe sleep practices.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ED2B594" w14:textId="77777777" w:rsidR="00745302" w:rsidRDefault="00745302" w:rsidP="00745302">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D5014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Where a parental request conflicts with safer sleep guidance, the setting will discuss concerns and may be unable to accommodate the request if it compromises safety or statutory requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EFB917A" w14:textId="19A2B9A3" w:rsidR="00960166" w:rsidRPr="00960166" w:rsidRDefault="00745302" w:rsidP="00D30899">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2787"/>
+        </w:tabs>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:i/>
-[...114 lines deleted...]
-          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Parent Waivers</w:t>
+      </w:r>
+      <w:r w:rsidR="00D30899">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for any changes to sleep arrangements will not be considered. </w:t>
+      </w:r>
+      <w:r w:rsidR="00960166">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If</w:t>
+      </w:r>
+      <w:r w:rsidR="00960166" w:rsidRPr="00960166">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a parent asks for a sleep position, bedding arrangement, sleep pod, car seat</w:t>
+      </w:r>
+      <w:r w:rsidR="00960166">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00960166" w:rsidRPr="00960166">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sleeping arrangement, or other measure that conflicts with safer sleep guidance, </w:t>
+      </w:r>
+      <w:r w:rsidR="00960166">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>we will</w:t>
+      </w:r>
+      <w:r w:rsidR="00960166" w:rsidRPr="00960166">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="343707DC" w14:textId="4B03DDCE" w:rsidR="001F6F6A" w:rsidRPr="00885C43" w:rsidRDefault="002E6678" w:rsidP="00AD6AD1">
-[...95 lines deleted...]
-    <w:p w14:paraId="11077BC3" w14:textId="439EE37C" w:rsidR="001F6F6A" w:rsidRPr="00885C43" w:rsidRDefault="001F6F6A" w:rsidP="00AD6AD1">
+    <w:p w14:paraId="5408C591" w14:textId="77777777" w:rsidR="00960166" w:rsidRPr="006E1429" w:rsidRDefault="00960166" w:rsidP="006E1429">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="fontstyle01"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="05960BBC" w14:textId="4189DA0C" w:rsidR="001F6F6A" w:rsidRPr="00885C43" w:rsidRDefault="001F6F6A" w:rsidP="00AD6AD1">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E1429">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Explain the EYFS safer sleep requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F903A1E" w14:textId="77777777" w:rsidR="00960166" w:rsidRPr="006E1429" w:rsidRDefault="00960166" w:rsidP="006E1429">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="fontstyle01"/>
-[...35 lines deleted...]
-    <w:p w14:paraId="4608F0FF" w14:textId="607EDB92" w:rsidR="001F6F6A" w:rsidRPr="00885C43" w:rsidRDefault="001F6F6A" w:rsidP="00AD6AD1">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E1429">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Share the evidence-based guidance (for example, from the NHS/Lullaby Trust).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B128710" w14:textId="77777777" w:rsidR="00960166" w:rsidRPr="006E1429" w:rsidRDefault="00960166" w:rsidP="006E1429">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="fontstyle01"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="2D157C80" w14:textId="6E610E43" w:rsidR="008C3C2F" w:rsidRDefault="001F6F6A" w:rsidP="00AD6AD1">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E1429">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Record the discussion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60D43585" w14:textId="77777777" w:rsidR="00960166" w:rsidRPr="006E1429" w:rsidRDefault="00960166" w:rsidP="006E1429">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="fontstyle01"/>
-[...65 lines deleted...]
-    <w:p w14:paraId="672A6FEA" w14:textId="3B02E17A" w:rsidR="0043229D" w:rsidRDefault="00FA6731" w:rsidP="00AD6AD1">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E1429">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Seek written medical advice if an alternative arrangement is claimed to be necessary.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21B88813" w14:textId="2EEE9BE8" w:rsidR="00960166" w:rsidRPr="006E1429" w:rsidRDefault="00960166" w:rsidP="00745302">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="fontstyle01"/>
-[...116 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E1429">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Follow the safer sleep policy unless a professionally supported exception is in place. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76FD4847" w14:textId="77777777" w:rsidR="00745302" w:rsidRPr="00745302" w:rsidRDefault="00745302" w:rsidP="00745302">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="atLeast"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16B3E279" w14:textId="01B608C5" w:rsidR="009D5014" w:rsidRPr="00BF28FA" w:rsidRDefault="009D5014" w:rsidP="009D5014">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF28FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00027D57">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF28FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>. Medical Needs and Exceptional Circumstances</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E03FB6D" w14:textId="77777777" w:rsidR="009D5014" w:rsidRPr="009D5014" w:rsidRDefault="009D5014" w:rsidP="009D5014">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D5014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Where a child requires specialist sleep arrangements due to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49D1324E" w14:textId="632AA47D" w:rsidR="009D5014" w:rsidRPr="009D5014" w:rsidRDefault="009D5014" w:rsidP="00DC6D8D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="19"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...20 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D5014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Medical conditions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7983AC87" w14:textId="75F54BDD" w:rsidR="009D5014" w:rsidRPr="009D5014" w:rsidRDefault="009D5014" w:rsidP="00DC6D8D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="19"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...5 lines deleted...]
-          <w:iCs/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D5014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Disability</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B7EC136" w14:textId="5E6C522C" w:rsidR="009D5014" w:rsidRPr="009D5014" w:rsidRDefault="009D5014" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D5014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Additional needs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58C70C5B" w14:textId="6211060A" w:rsidR="009D5014" w:rsidRPr="009D5014" w:rsidRDefault="006E1429" w:rsidP="009D5014">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="fontstyle01"/>
-[...56 lines deleted...]
-          <w:rStyle w:val="fontstyle01"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>We</w:t>
+      </w:r>
+      <w:r w:rsidR="009D5014" w:rsidRPr="009D5014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6731F3CB" w14:textId="7C99499B" w:rsidR="009D5014" w:rsidRPr="009D5014" w:rsidRDefault="009D5014" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D5014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Obtain written advice from an appropriate health professional</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0262B2CD" w14:textId="1FA9C788" w:rsidR="009D5014" w:rsidRPr="009D5014" w:rsidRDefault="009D5014" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D5014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Complete an individual risk assessment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F722636" w14:textId="4F586893" w:rsidR="009D5014" w:rsidRPr="009D5014" w:rsidRDefault="009D5014" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D5014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Develop an individual care plan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7930A0E2" w14:textId="0DB0A3C6" w:rsidR="009D5014" w:rsidRPr="009D5014" w:rsidRDefault="009D5014" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D5014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Review arrangements regularly</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="599908F1" w14:textId="38E0230F" w:rsidR="009D5014" w:rsidRDefault="009D5014" w:rsidP="009D5014">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2201624E" w14:textId="77777777" w:rsidR="009C662F" w:rsidRPr="00BF28FA" w:rsidRDefault="009C662F" w:rsidP="009D5014">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EF8F5B8" w14:textId="49E8B447" w:rsidR="009D5014" w:rsidRPr="00BF28FA" w:rsidRDefault="009D5014" w:rsidP="009D5014">
+      <w:pPr>
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...16 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF28FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00561D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF28FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>. Staff Training</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FF76A77" w14:textId="77777777" w:rsidR="009D5014" w:rsidRPr="009D5014" w:rsidRDefault="009D5014" w:rsidP="009D5014">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D5014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>All practitioners responsible for children's care will receive information, instruction and training relating to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21BC09CF" w14:textId="568FE043" w:rsidR="009D5014" w:rsidRPr="009D5014" w:rsidRDefault="009D5014" w:rsidP="00DC6D8D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...20 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D5014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Safer sleep practices</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45D114FA" w14:textId="180D700A" w:rsidR="009D5014" w:rsidRPr="009D5014" w:rsidRDefault="009D5014" w:rsidP="00DC6D8D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...38 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D5014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Recognition of sleep</w:t>
+      </w:r>
+      <w:r w:rsidR="002C35F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D5014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>related risks</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="011E9F4E" w14:textId="78A2C932" w:rsidR="009D5014" w:rsidRPr="009D5014" w:rsidRDefault="009D5014" w:rsidP="00DC6D8D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:rStyle w:val="fontstyle21"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D5014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SIDS/SUDC awareness</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ED216B5" w14:textId="68771CA8" w:rsidR="009D5014" w:rsidRPr="009D5014" w:rsidRDefault="009D5014" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D5014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sleep supervision and monitoring</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CBDC70B" w14:textId="3C9343F4" w:rsidR="009D5014" w:rsidRPr="009D5014" w:rsidRDefault="009D5014" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D5014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Emergency response procedures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45CD0489" w14:textId="5495F365" w:rsidR="002C35F8" w:rsidRDefault="00FF7C44" w:rsidP="009D5014">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staff will sign the Safer Sleep Declaration (Annex D). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D5014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Training records will be maintained and reviewed regularly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10E14FFC" w14:textId="77777777" w:rsidR="002C35F8" w:rsidRPr="009D5014" w:rsidRDefault="002C35F8" w:rsidP="009D5014">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17A74C65" w14:textId="0FFD13B7" w:rsidR="009D5014" w:rsidRPr="00BF28FA" w:rsidRDefault="009D5014" w:rsidP="009D5014">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF28FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00561D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF28FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>. Risk Assessment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="082A89C6" w14:textId="77777777" w:rsidR="009D5014" w:rsidRPr="009D5014" w:rsidRDefault="009D5014" w:rsidP="009D5014">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D5014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Risk assessments will cover:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62F4248E" w14:textId="6A048189" w:rsidR="009D5014" w:rsidRPr="009D5014" w:rsidRDefault="009D5014" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D5014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sleep areas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B2B3B32" w14:textId="49EA4DE5" w:rsidR="009D5014" w:rsidRPr="009D5014" w:rsidRDefault="009D5014" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D5014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Equipment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="548ABE4F" w14:textId="3CBB1DF6" w:rsidR="009D5014" w:rsidRPr="009D5014" w:rsidRDefault="009D5014" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D5014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bedding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69B3D209" w14:textId="7179430D" w:rsidR="009D5014" w:rsidRPr="009D5014" w:rsidRDefault="009D5014" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D5014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Room temperature</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="328D8E58" w14:textId="540E3E03" w:rsidR="009D5014" w:rsidRPr="009D5014" w:rsidRDefault="009D5014" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D5014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Staffing arrangements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B9A8F18" w14:textId="416DCF55" w:rsidR="009D5014" w:rsidRPr="009D5014" w:rsidRDefault="009D5014" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D5014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Individual child needs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="737096B5" w14:textId="2CB7CC58" w:rsidR="009D5014" w:rsidRPr="009D5014" w:rsidRDefault="009D5014" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D5014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Emergency procedures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41529BDC" w14:textId="77777777" w:rsidR="009D5014" w:rsidRPr="009D5014" w:rsidRDefault="009D5014" w:rsidP="009D5014">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D5014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Assessments will be reviewed:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19321560" w14:textId="222704FE" w:rsidR="009D5014" w:rsidRPr="009D5014" w:rsidRDefault="009D5014" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D5014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Annually</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="316ABE2C" w14:textId="4DF74084" w:rsidR="009D5014" w:rsidRPr="009D5014" w:rsidRDefault="009D5014" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D5014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Following incidents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="670E5D99" w14:textId="2172E34B" w:rsidR="009D5014" w:rsidRPr="009D5014" w:rsidRDefault="009D5014" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D5014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Following environmental changes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D299897" w14:textId="4F8677D5" w:rsidR="009D5014" w:rsidRDefault="009D5014" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D5014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>When children's needs change</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E20D71C" w14:textId="4FDC3C0E" w:rsidR="00160FDB" w:rsidRPr="00E66907" w:rsidRDefault="00160FDB" w:rsidP="00160FDB">
+      <w:pPr>
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rStyle w:val="fontstyle21"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E66907">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rStyle w:val="fontstyle21"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Annex B: Risk Assessment</w:t>
+      </w:r>
+      <w:r w:rsidR="00E66907">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rStyle w:val="fontstyle21"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> checklist</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E66907">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...32 lines deleted...]
-          <w:rStyle w:val="fontstyle21"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FCFA2D0" w14:textId="19687078" w:rsidR="009D5014" w:rsidRPr="009D5014" w:rsidRDefault="009D5014" w:rsidP="009D5014">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BA5C3C1" w14:textId="7C113869" w:rsidR="009D5014" w:rsidRPr="00BF28FA" w:rsidRDefault="009D5014" w:rsidP="009D5014">
+      <w:pPr>
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:i/>
-[...125 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF28FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00561D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF28FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>. Concerns, Incidents and Reporting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="315393D0" w14:textId="04666CEC" w:rsidR="009D5014" w:rsidRPr="009D5014" w:rsidRDefault="009D5014" w:rsidP="009D5014">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D5014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Any sleep</w:t>
+      </w:r>
+      <w:r w:rsidR="002C35F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00410B86" w:rsidRPr="006F60DA">
-[...16 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="009D5014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>related incident, near miss or safeguarding concern will be:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E5A5E16" w14:textId="3D2CA7FE" w:rsidR="009D5014" w:rsidRPr="009D5014" w:rsidRDefault="009D5014" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D5014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Responded to immediately</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BD875CB" w14:textId="336823A8" w:rsidR="009D5014" w:rsidRPr="009D5014" w:rsidRDefault="009D5014" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D5014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Recorded</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A2BB3B4" w14:textId="75358B72" w:rsidR="009D5014" w:rsidRPr="009D5014" w:rsidRDefault="009D5014" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D5014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Reported to parents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5999DAC1" w14:textId="22337BE4" w:rsidR="009D5014" w:rsidRPr="009D5014" w:rsidRDefault="009D5014" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D5014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Escalated where appropriate under safeguarding procedures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E69FA32" w14:textId="2C24ADD3" w:rsidR="009D5014" w:rsidRPr="009D5014" w:rsidRDefault="009D5014" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D5014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Reported to relevant authorities where legal requirements apply</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42B0596F" w14:textId="006763B3" w:rsidR="009D5014" w:rsidRPr="009D5014" w:rsidRDefault="009D5014" w:rsidP="009D5014">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0263C82D" w14:textId="21C51B45" w:rsidR="009D5014" w:rsidRPr="00BF28FA" w:rsidRDefault="009D5014" w:rsidP="009D5014">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF28FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00561D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF28FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>. Monitoring and Review</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49031973" w14:textId="77777777" w:rsidR="009D5014" w:rsidRPr="009D5014" w:rsidRDefault="009D5014" w:rsidP="009D5014">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D5014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>This policy will be reviewed:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F425FA" w14:textId="162D42E2" w:rsidR="009D5014" w:rsidRPr="009D5014" w:rsidRDefault="009D5014" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D5014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Annually</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F61A018" w14:textId="616B99A9" w:rsidR="009D5014" w:rsidRPr="009D5014" w:rsidRDefault="009D5014" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D5014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Following legislative changes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F477C01" w14:textId="77F2E61F" w:rsidR="009D5014" w:rsidRPr="009D5014" w:rsidRDefault="009D5014" w:rsidP="00DC6D8D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D5014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Following significant incidents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A9691AE" w14:textId="74AFFA12" w:rsidR="009D5014" w:rsidRPr="00677BA1" w:rsidRDefault="009D5014" w:rsidP="00026181">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="009D5014" w:rsidRPr="00677BA1">
+          <w:footerReference w:type="default" r:id="rId15"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D5014">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Following updates to DfE, NHS or safeguarding guidanc</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7786A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:horzAnchor="margin" w:tblpY="420"/>
+        <w:tblW w:w="9162" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1695"/>
+        <w:gridCol w:w="1683"/>
+        <w:gridCol w:w="1712"/>
+        <w:gridCol w:w="2345"/>
+        <w:gridCol w:w="1727"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009C662F" w14:paraId="2D719985" w14:textId="77777777" w:rsidTr="00E51D26">
+        <w:trPr>
+          <w:trHeight w:val="1208"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1695" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CDC8A04" w14:textId="1740879A" w:rsidR="009C662F" w:rsidRPr="00195FE7" w:rsidRDefault="009C662F" w:rsidP="00FE5A90">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="300" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00195FE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Child Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1683" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53A77B37" w14:textId="77AB92C3" w:rsidR="009C662F" w:rsidRPr="00195FE7" w:rsidRDefault="009C662F" w:rsidP="00FE5A90">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="300" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00195FE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Sleep Start</w:t>
+            </w:r>
+            <w:r w:rsidR="00FE5A90">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/Awake</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00195FE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Time</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1712" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B2EDCEC" w14:textId="4B91E57E" w:rsidR="009C662F" w:rsidRPr="00195FE7" w:rsidRDefault="009C662F" w:rsidP="00FE5A90">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="300" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00195FE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Time</w:t>
+            </w:r>
+            <w:r w:rsidR="00C10318">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of check</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FDE31D0" w14:textId="290FF8AD" w:rsidR="009C662F" w:rsidRPr="00195FE7" w:rsidRDefault="009C662F" w:rsidP="00FE5A90">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="300" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00195FE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Observation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1727" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A29B780" w14:textId="64C3C4AF" w:rsidR="009C662F" w:rsidRPr="00195FE7" w:rsidRDefault="009C662F" w:rsidP="00FE5A90">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="300" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00195FE7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Staff Initials</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C662F" w14:paraId="05D55C85" w14:textId="77777777" w:rsidTr="00E51D26">
+        <w:trPr>
+          <w:trHeight w:val="1924"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1695" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A1B4C12" w14:textId="77777777" w:rsidR="009C662F" w:rsidRDefault="009C662F" w:rsidP="00FE5A90">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="300" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1683" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="044236B2" w14:textId="77777777" w:rsidR="009C662F" w:rsidRDefault="009C662F" w:rsidP="00FE5A90">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="300" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1712" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B38EA5B" w14:textId="77777777" w:rsidR="009C662F" w:rsidRDefault="009C662F" w:rsidP="00FE5A90">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="300" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51839EE4" w14:textId="77777777" w:rsidR="009C662F" w:rsidRDefault="009C662F" w:rsidP="00FE5A90">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="300" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1727" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41737828" w14:textId="77777777" w:rsidR="009C662F" w:rsidRDefault="009C662F" w:rsidP="00FE5A90">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="300" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F2128" w14:paraId="4B9AF039" w14:textId="77777777" w:rsidTr="00E51D26">
+        <w:trPr>
+          <w:trHeight w:val="1924"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1695" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="365EBB2E" w14:textId="77777777" w:rsidR="001F2128" w:rsidRDefault="001F2128" w:rsidP="00FE5A90">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="300" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1683" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B3F98B8" w14:textId="77777777" w:rsidR="001F2128" w:rsidRDefault="001F2128" w:rsidP="00FE5A90">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="300" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1712" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01D2AFDA" w14:textId="77777777" w:rsidR="001F2128" w:rsidRDefault="001F2128" w:rsidP="00FE5A90">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="300" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AB0EBFB" w14:textId="77777777" w:rsidR="001F2128" w:rsidRDefault="001F2128" w:rsidP="00FE5A90">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="300" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1727" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4059AEFD" w14:textId="77777777" w:rsidR="001F2128" w:rsidRDefault="001F2128" w:rsidP="00FE5A90">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="300" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F2128" w14:paraId="1AC4A58F" w14:textId="77777777" w:rsidTr="00E51D26">
+        <w:trPr>
+          <w:trHeight w:val="1924"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1695" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E139129" w14:textId="77777777" w:rsidR="001F2128" w:rsidRDefault="001F2128" w:rsidP="00FE5A90">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="300" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1683" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FB4B386" w14:textId="77777777" w:rsidR="001F2128" w:rsidRDefault="001F2128" w:rsidP="00FE5A90">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="300" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1712" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32580F85" w14:textId="77777777" w:rsidR="001F2128" w:rsidRDefault="001F2128" w:rsidP="00FE5A90">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="300" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7758341C" w14:textId="77777777" w:rsidR="001F2128" w:rsidRDefault="001F2128" w:rsidP="00FE5A90">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="300" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1727" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DD40B5D" w14:textId="77777777" w:rsidR="001F2128" w:rsidRDefault="001F2128" w:rsidP="00FE5A90">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="300" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E51D26" w14:paraId="656F0643" w14:textId="77777777" w:rsidTr="00E51D26">
+        <w:trPr>
+          <w:trHeight w:val="1924"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1695" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BF33275" w14:textId="77777777" w:rsidR="00E51D26" w:rsidRDefault="00E51D26" w:rsidP="00FE5A90">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="300" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1683" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BE3946F" w14:textId="77777777" w:rsidR="00E51D26" w:rsidRDefault="00E51D26" w:rsidP="00FE5A90">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="300" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1712" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74C24FAC" w14:textId="77777777" w:rsidR="00E51D26" w:rsidRDefault="00E51D26" w:rsidP="00FE5A90">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="300" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D776228" w14:textId="77777777" w:rsidR="00E51D26" w:rsidRDefault="00E51D26" w:rsidP="00FE5A90">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="300" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1727" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47FD8F4B" w14:textId="77777777" w:rsidR="00E51D26" w:rsidRDefault="00E51D26" w:rsidP="00FE5A90">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="300" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E51D26" w14:paraId="57CE1E26" w14:textId="77777777" w:rsidTr="00E51D26">
+        <w:trPr>
+          <w:trHeight w:val="1924"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1695" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0107A6D1" w14:textId="77777777" w:rsidR="00E51D26" w:rsidRDefault="00E51D26" w:rsidP="00FE5A90">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="300" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1683" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D975713" w14:textId="77777777" w:rsidR="00E51D26" w:rsidRDefault="00E51D26" w:rsidP="00FE5A90">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="300" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1712" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51F441C1" w14:textId="77777777" w:rsidR="00E51D26" w:rsidRDefault="00E51D26" w:rsidP="00FE5A90">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="300" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="228B63E4" w14:textId="77777777" w:rsidR="00E51D26" w:rsidRDefault="00E51D26" w:rsidP="00FE5A90">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="300" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1727" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5883EAA8" w14:textId="77777777" w:rsidR="00E51D26" w:rsidRDefault="00E51D26" w:rsidP="00FE5A90">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:line="300" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2D9ACE38" w14:textId="6190FE34" w:rsidR="00FE5A90" w:rsidRPr="00EA34AF" w:rsidRDefault="00EA34AF" w:rsidP="00E94D9A">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA34AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Annex A - Sleep Check Record</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="171BA391" w14:textId="77777777" w:rsidR="00FE5A90" w:rsidRDefault="00FE5A90" w:rsidP="00E94D9A">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F945BA6" w14:textId="6B31B636" w:rsidR="00E94D9A" w:rsidRPr="00FE5A90" w:rsidRDefault="00E94D9A" w:rsidP="00E94D9A">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE5A90">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Parent Informed: Yes / No</w:t>
+      </w:r>
+      <w:r w:rsidR="00C10318">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006F60DA">
-[...127 lines deleted...]
-          <w:iCs/>
+    </w:p>
+    <w:p w14:paraId="10810277" w14:textId="4AD82608" w:rsidR="00F8685E" w:rsidRDefault="00F8685E" w:rsidP="00026181">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06EF8F2B" w14:textId="77777777" w:rsidR="00154EA4" w:rsidRPr="00EA34AF" w:rsidRDefault="00154EA4" w:rsidP="00154EA4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA34AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>baby/young child to adopt a sleeping routine not supported by this policy will be agreed in discussion with the parent/ key person and a manager. Where applicable medical advice will be sough</w:t>
-[...94 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId14"/>
+        <w:t>Annex B - Safe Sleep Risk Assessment Checklist</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9652" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3217"/>
+        <w:gridCol w:w="3217"/>
+        <w:gridCol w:w="3218"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00195FE7" w14:paraId="1FBF846B" w14:textId="77777777" w:rsidTr="00EE1153">
+        <w:trPr>
+          <w:trHeight w:val="541"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3217" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06034DFD" w14:textId="5D95AE04" w:rsidR="00195FE7" w:rsidRDefault="00EE1153" w:rsidP="00154EA4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Area</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3217" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47D39317" w14:textId="4C02952D" w:rsidR="00195FE7" w:rsidRDefault="00EE1153" w:rsidP="00154EA4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Checked</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ABEAB54" w14:textId="288D6068" w:rsidR="00195FE7" w:rsidRDefault="00EE1153" w:rsidP="00154EA4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Comments/Con</w:t>
+            </w:r>
+            <w:r w:rsidR="00F9394F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>erns</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE1153" w14:paraId="778B211D" w14:textId="77777777" w:rsidTr="00EE1153">
+        <w:trPr>
+          <w:trHeight w:val="583"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9652" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="276562C7" w14:textId="40127AB6" w:rsidR="00EE1153" w:rsidRDefault="00EE1153" w:rsidP="00195FE7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF4F66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Environment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00195FE7" w14:paraId="7D20A62B" w14:textId="77777777" w:rsidTr="00EE1153">
+        <w:trPr>
+          <w:trHeight w:val="1125"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3217" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F8257E9" w14:textId="4A832B71" w:rsidR="00195FE7" w:rsidRDefault="00195FE7" w:rsidP="00195FE7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF4F66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Room safe and hazard free</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3217" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36736195" w14:textId="77777777" w:rsidR="00195FE7" w:rsidRDefault="00195FE7" w:rsidP="00195FE7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0373661A" w14:textId="77777777" w:rsidR="00195FE7" w:rsidRDefault="00195FE7" w:rsidP="00195FE7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00195FE7" w14:paraId="1C5D1FAF" w14:textId="77777777" w:rsidTr="00EE1153">
+        <w:trPr>
+          <w:trHeight w:val="541"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3217" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6893BEB3" w14:textId="25266ABD" w:rsidR="00195FE7" w:rsidRDefault="00195FE7" w:rsidP="00195FE7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF4F66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Appropriate temperature</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3217" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0707B545" w14:textId="77777777" w:rsidR="00195FE7" w:rsidRDefault="00195FE7" w:rsidP="00195FE7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DC1BC2E" w14:textId="77777777" w:rsidR="00195FE7" w:rsidRDefault="00195FE7" w:rsidP="00195FE7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00195FE7" w14:paraId="54D5E4DE" w14:textId="77777777" w:rsidTr="00EE1153">
+        <w:trPr>
+          <w:trHeight w:val="541"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3217" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B95306D" w14:textId="4DD9A296" w:rsidR="00195FE7" w:rsidRDefault="00195FE7" w:rsidP="00195FE7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF4F66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Adequate ventilation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3217" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="656F93BF" w14:textId="77777777" w:rsidR="00195FE7" w:rsidRDefault="00195FE7" w:rsidP="00195FE7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0483F18A" w14:textId="77777777" w:rsidR="00195FE7" w:rsidRDefault="00195FE7" w:rsidP="00195FE7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00195FE7" w14:paraId="59CF823D" w14:textId="77777777" w:rsidTr="00EE1153">
+        <w:trPr>
+          <w:trHeight w:val="583"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3217" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CB9F928" w14:textId="313F2ABC" w:rsidR="00195FE7" w:rsidRDefault="00195FE7" w:rsidP="00195FE7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF4F66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Clear evacuation route</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3217" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75984B92" w14:textId="77777777" w:rsidR="00195FE7" w:rsidRDefault="00195FE7" w:rsidP="00195FE7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E980A49" w14:textId="77777777" w:rsidR="00195FE7" w:rsidRDefault="00195FE7" w:rsidP="00195FE7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE1153" w14:paraId="5386C1C1" w14:textId="77777777" w:rsidTr="00EE1153">
+        <w:trPr>
+          <w:trHeight w:val="541"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9652" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="75081E7E" w14:textId="5702C704" w:rsidR="00EE1153" w:rsidRDefault="00EE1153" w:rsidP="00195FE7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF4F66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Equipment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00195FE7" w14:paraId="51F313EA" w14:textId="77777777" w:rsidTr="00EE1153">
+        <w:trPr>
+          <w:trHeight w:val="1125"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3217" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73C3FE39" w14:textId="32DBD3DD" w:rsidR="00195FE7" w:rsidRDefault="00195FE7" w:rsidP="00195FE7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF4F66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Cot meets safety standards</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3217" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40FCCD3D" w14:textId="77777777" w:rsidR="00195FE7" w:rsidRDefault="00195FE7" w:rsidP="00195FE7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D5A72CE" w14:textId="77777777" w:rsidR="00195FE7" w:rsidRDefault="00195FE7" w:rsidP="00195FE7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00195FE7" w14:paraId="25217D3F" w14:textId="77777777" w:rsidTr="00EE1153">
+        <w:trPr>
+          <w:trHeight w:val="541"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3217" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="754FD1FE" w14:textId="365B8187" w:rsidR="00195FE7" w:rsidRDefault="00195FE7" w:rsidP="00195FE7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF4F66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mattress firm and flat</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3217" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12380340" w14:textId="77777777" w:rsidR="00195FE7" w:rsidRDefault="00195FE7" w:rsidP="00195FE7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09E1590A" w14:textId="77777777" w:rsidR="00195FE7" w:rsidRDefault="00195FE7" w:rsidP="00195FE7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00195FE7" w14:paraId="5EDDB50D" w14:textId="77777777" w:rsidTr="00EE1153">
+        <w:trPr>
+          <w:trHeight w:val="1125"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3217" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10CE9E99" w14:textId="6F84F361" w:rsidR="00195FE7" w:rsidRDefault="00195FE7" w:rsidP="00195FE7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF4F66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mattress clean and undamaged</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3217" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61A71CB6" w14:textId="77777777" w:rsidR="00195FE7" w:rsidRDefault="00195FE7" w:rsidP="00195FE7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="630556BE" w14:textId="77777777" w:rsidR="00195FE7" w:rsidRDefault="00195FE7" w:rsidP="00195FE7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00195FE7" w14:paraId="7C16D558" w14:textId="77777777" w:rsidTr="00EE1153">
+        <w:trPr>
+          <w:trHeight w:val="583"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3217" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A77A17D" w14:textId="5A79BA30" w:rsidR="00195FE7" w:rsidRDefault="00195FE7" w:rsidP="00195FE7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF4F66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Bedding appropriate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3217" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A7B3C95" w14:textId="77777777" w:rsidR="00195FE7" w:rsidRDefault="00195FE7" w:rsidP="00195FE7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44D009DA" w14:textId="77777777" w:rsidR="00195FE7" w:rsidRDefault="00195FE7" w:rsidP="00195FE7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE1153" w14:paraId="0EFE51A8" w14:textId="77777777" w:rsidTr="00EE1153">
+        <w:trPr>
+          <w:trHeight w:val="541"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9652" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAE9F7" w:themeFill="text2" w:themeFillTint="1A"/>
+          </w:tcPr>
+          <w:p w14:paraId="73E76443" w14:textId="0458278A" w:rsidR="00EE1153" w:rsidRDefault="00EE1153" w:rsidP="00195FE7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF4F66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Child</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ren Sleeping</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00195FE7" w14:paraId="642507E9" w14:textId="77777777" w:rsidTr="00EE1153">
+        <w:trPr>
+          <w:trHeight w:val="541"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3217" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D8F627D" w14:textId="180088D0" w:rsidR="00195FE7" w:rsidRDefault="00195FE7" w:rsidP="00195FE7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF4F66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Individual needs reviewed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3217" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10C221B1" w14:textId="77777777" w:rsidR="00195FE7" w:rsidRDefault="00195FE7" w:rsidP="00195FE7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02933355" w14:textId="77777777" w:rsidR="00195FE7" w:rsidRDefault="00195FE7" w:rsidP="00195FE7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00195FE7" w14:paraId="5A35A5D8" w14:textId="77777777" w:rsidTr="00EE1153">
+        <w:trPr>
+          <w:trHeight w:val="1125"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3217" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BAD7326" w14:textId="678D5D5D" w:rsidR="00195FE7" w:rsidRDefault="00195FE7" w:rsidP="00195FE7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF4F66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Medical information checked</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3217" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4827732A" w14:textId="77777777" w:rsidR="00195FE7" w:rsidRDefault="00195FE7" w:rsidP="00195FE7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C79DD90" w14:textId="77777777" w:rsidR="00195FE7" w:rsidRDefault="00195FE7" w:rsidP="00195FE7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00195FE7" w14:paraId="081D304E" w14:textId="77777777" w:rsidTr="00EE1153">
+        <w:trPr>
+          <w:trHeight w:val="541"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3217" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="572822B7" w14:textId="3543B5C4" w:rsidR="00195FE7" w:rsidRDefault="00195FE7" w:rsidP="00195FE7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF4F66">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Parent guidance reviewed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3217" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39C898C1" w14:textId="77777777" w:rsidR="00195FE7" w:rsidRDefault="00195FE7" w:rsidP="00195FE7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F98E885" w14:textId="77777777" w:rsidR="00195FE7" w:rsidRDefault="00195FE7" w:rsidP="00195FE7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="52A815A9" w14:textId="77777777" w:rsidR="00195FE7" w:rsidRDefault="00195FE7" w:rsidP="00154EA4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23E20B2C" w14:textId="77777777" w:rsidR="00195FE7" w:rsidRDefault="00195FE7" w:rsidP="00154EA4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58C8C49D" w14:textId="7E65D67A" w:rsidR="00154EA4" w:rsidRPr="00610149" w:rsidRDefault="00154EA4" w:rsidP="00154EA4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00610149">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Assessor: ___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="292B97DF" w14:textId="77777777" w:rsidR="00154EA4" w:rsidRPr="00610149" w:rsidRDefault="00154EA4" w:rsidP="00154EA4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00610149">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Date: _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DDD6F45" w14:textId="7493F729" w:rsidR="007303A6" w:rsidRPr="00EA34AF" w:rsidRDefault="00757682">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA34AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Annex C</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25BC0802" w14:textId="1E19809F" w:rsidR="00546FC6" w:rsidRPr="00546FC6" w:rsidRDefault="00546FC6" w:rsidP="00546FC6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00546FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>British S</w:t>
+      </w:r>
+      <w:r w:rsidR="00195FE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>afety S</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7786A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>andards:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="398C0B45" w14:textId="77777777" w:rsidR="00546FC6" w:rsidRPr="00546FC6" w:rsidRDefault="00546FC6" w:rsidP="00546FC6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00546FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cots, travel cots, moses baskets and carry cots</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: BS EN 716-1:2017, BS EN 1466:2014 or BS EN 1466:2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C99280A" w14:textId="77777777" w:rsidR="00546FC6" w:rsidRPr="00546FC6" w:rsidRDefault="00546FC6" w:rsidP="00546FC6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00546FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bedside cribs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: Since 2020, all bedside cribs should meet the new crib safety standard BS EN 1130:2019. This means cots should no longer have a side that fully drops down.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AA1D689" w14:textId="77777777" w:rsidR="00546FC6" w:rsidRPr="00546FC6" w:rsidRDefault="00546FC6" w:rsidP="00546FC6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00546FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mattresses</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: BS 7177:2008+A1:2011</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DB00383" w14:textId="77777777" w:rsidR="00546FC6" w:rsidRPr="00546FC6" w:rsidRDefault="00546FC6" w:rsidP="00546FC6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00546FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mattresses for cots, travel cots and cribs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: BS EN 16890:2017+A1:2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="048385D8" w14:textId="77777777" w:rsidR="00546FC6" w:rsidRDefault="00546FC6" w:rsidP="00546FC6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00546FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sleepbags</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00546FC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: BS EN 16781:2018.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CF68ACC" w14:textId="77777777" w:rsidR="00EE1153" w:rsidRPr="00546FC6" w:rsidRDefault="00EE1153" w:rsidP="00EE1153">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F456C75" w14:textId="77777777" w:rsidR="00546FC6" w:rsidRDefault="00546FC6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DAD7C73" w14:textId="77777777" w:rsidR="00546FC6" w:rsidRDefault="00546FC6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CD3B70B" w14:textId="77777777" w:rsidR="00546FC6" w:rsidRDefault="00546FC6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F78773A" w14:textId="77777777" w:rsidR="00546FC6" w:rsidRDefault="00546FC6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3003EEF1" w14:textId="77777777" w:rsidR="00546FC6" w:rsidRDefault="00546FC6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BE2AC6E" w14:textId="77777777" w:rsidR="00546FC6" w:rsidRDefault="00546FC6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3446561D" w14:textId="77777777" w:rsidR="00546FC6" w:rsidRDefault="00546FC6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E9AFA47" w14:textId="77777777" w:rsidR="00546FC6" w:rsidRDefault="00546FC6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61EFCB69" w14:textId="77777777" w:rsidR="00546FC6" w:rsidRDefault="00546FC6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1628959A" w14:textId="77777777" w:rsidR="00546FC6" w:rsidRDefault="00546FC6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D678A33" w14:textId="77777777" w:rsidR="00546FC6" w:rsidRDefault="00546FC6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29CA03AF" w14:textId="77777777" w:rsidR="00546FC6" w:rsidRDefault="00546FC6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="735ED3EC" w14:textId="77777777" w:rsidR="00546FC6" w:rsidRDefault="00546FC6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C0AD11C" w14:textId="77777777" w:rsidR="00546FC6" w:rsidRDefault="00546FC6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77675E8B" w14:textId="77777777" w:rsidR="00546FC6" w:rsidRDefault="00546FC6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E41D928" w14:textId="77777777" w:rsidR="00546FC6" w:rsidRDefault="00546FC6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1317053F" w14:textId="77777777" w:rsidR="00546FC6" w:rsidRDefault="00546FC6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="746C897F" w14:textId="77777777" w:rsidR="00546FC6" w:rsidRDefault="00546FC6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7405057E" w14:textId="77777777" w:rsidR="00546FC6" w:rsidRDefault="00546FC6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="520B640D" w14:textId="77777777" w:rsidR="00F8685E" w:rsidRPr="007303A6" w:rsidRDefault="00F8685E" w:rsidP="00F8685E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007303A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Annex D - Staff Safer Sleep Declaration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A0A2E5A" w14:textId="77777777" w:rsidR="00F8685E" w:rsidRPr="00F8685E" w:rsidRDefault="00F8685E" w:rsidP="00F8685E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8685E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>I confirm that I have:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13A0EE31" w14:textId="77777777" w:rsidR="00F8685E" w:rsidRPr="00F8685E" w:rsidRDefault="00F8685E" w:rsidP="00F8685E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8685E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Read the Sleep and Safer Sleep Policy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FDE89D2" w14:textId="77777777" w:rsidR="00F8685E" w:rsidRPr="00F8685E" w:rsidRDefault="00F8685E" w:rsidP="00F8685E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8685E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Received safer sleep information/training.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="375A03B9" w14:textId="77777777" w:rsidR="00F8685E" w:rsidRPr="00F8685E" w:rsidRDefault="00F8685E" w:rsidP="00F8685E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8685E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Understood monitoring requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="134DA029" w14:textId="77777777" w:rsidR="00F8685E" w:rsidRPr="00F8685E" w:rsidRDefault="00F8685E" w:rsidP="00F8685E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8685E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Understood my safeguarding responsibilities regarding sleeping children.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2405F11B" w14:textId="77777777" w:rsidR="00F8685E" w:rsidRPr="00F8685E" w:rsidRDefault="00F8685E" w:rsidP="00F8685E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8685E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Name: __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12FF52BB" w14:textId="77777777" w:rsidR="00F8685E" w:rsidRPr="00F8685E" w:rsidRDefault="00F8685E" w:rsidP="00F8685E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8685E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Signature: __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68159311" w14:textId="77777777" w:rsidR="00F8685E" w:rsidRPr="00F8685E" w:rsidRDefault="00F8685E" w:rsidP="00F8685E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8685E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Date: __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E734CF3" w14:textId="77777777" w:rsidR="00CF635C" w:rsidRPr="00BE7BA8" w:rsidRDefault="00CF635C" w:rsidP="00026181">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00CF635C" w:rsidRPr="00BE7BA8" w:rsidSect="00F8685E">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5EF47F31" w14:textId="77777777" w:rsidR="006F0405" w:rsidRDefault="006F0405" w:rsidP="00F07080">
+    <w:p w14:paraId="539C6ACF" w14:textId="77777777" w:rsidR="00B73CAC" w:rsidRDefault="00B73CAC" w:rsidP="00A20136">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="414DEB52" w14:textId="77777777" w:rsidR="006F0405" w:rsidRDefault="006F0405" w:rsidP="00F07080">
+    <w:p w14:paraId="338B49E9" w14:textId="77777777" w:rsidR="00B73CAC" w:rsidRDefault="00B73CAC" w:rsidP="00A20136">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="AvenirNextLTPro-Light">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ArialMT">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="TrebuchetMS">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="SymbolMT">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Century Gothic">
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic">
+    <w:altName w:val="游ゴシック"/>
+    <w:panose1 w:val="020B0400000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="02AC66D6" w14:textId="309300D0" w:rsidR="00E1336D" w:rsidRPr="00E1336D" w:rsidRDefault="00E1336D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="78D9D291" w14:textId="59052005" w:rsidR="00A62F9A" w:rsidRDefault="00643AE9" w:rsidP="00F35FB3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
+      <w:jc w:val="right"/>
     </w:pPr>
-    <w:r w:rsidRPr="00E1336D">
-[...4 lines deleted...]
-      <w:t xml:space="preserve">Coventry Early </w:t>
+    <w:r>
+      <w:t xml:space="preserve">Coventry City Council </w:t>
     </w:r>
-    <w:r w:rsidR="00AD6AD1">
-[...4 lines deleted...]
-      <w:t xml:space="preserve">Years </w:t>
+  </w:p>
+  <w:p w14:paraId="1A6A9BCD" w14:textId="570BFEDE" w:rsidR="00643AE9" w:rsidRDefault="003B7018" w:rsidP="00F35FB3">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0BCA5FA3" wp14:editId="6C245052">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-746975</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>118030</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1620000" cy="917599"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1522213781" name="Picture 2" descr="A logo with a horse head&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BECC67C-4F91-451B-B0F7-4D0666B85761}"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="842778600" name="Picture 2" descr="A logo with a horse head&#10;&#10;AI-generated content may be incorrect."/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1620000" cy="917599"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="00E1336D">
-[...4 lines deleted...]
-      <w:t xml:space="preserve">Team </w:t>
+    <w:r w:rsidR="00643AE9">
+      <w:t>Early Years: Quality, Improvement and Standards Team</w:t>
     </w:r>
-    <w:r w:rsidR="00AD6AD1">
-[...4 lines deleted...]
-      <w:t xml:space="preserve">updated June </w:t>
+  </w:p>
+  <w:p w14:paraId="06E7BB2D" w14:textId="3B13E9A9" w:rsidR="00643AE9" w:rsidRDefault="0043547E" w:rsidP="00216698">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="541"/>
+      </w:tabs>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="00E1336D">
-[...4 lines deleted...]
-      <w:t xml:space="preserve"> 2023</w:t>
+    <w:r>
+      <w:tab/>
     </w:r>
+    <w:r w:rsidR="00216698">
+      <w:t xml:space="preserve">September </w:t>
+    </w:r>
+    <w:r w:rsidR="00643AE9">
+      <w:t>2026</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="03046D91" w14:textId="77777777" w:rsidR="00643AE9" w:rsidRDefault="00643AE9" w:rsidP="00EF075C">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="5BEBFA56" w14:textId="77777777" w:rsidR="00643AE9" w:rsidRDefault="00643AE9">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5C50BE6A" w14:textId="77777777" w:rsidR="006F0405" w:rsidRDefault="006F0405" w:rsidP="00F07080">
+    <w:p w14:paraId="63F52896" w14:textId="77777777" w:rsidR="00B73CAC" w:rsidRDefault="00B73CAC" w:rsidP="00A20136">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14C4037C" w14:textId="77777777" w:rsidR="006F0405" w:rsidRDefault="006F0405" w:rsidP="00F07080">
+    <w:p w14:paraId="08D5AA42" w14:textId="77777777" w:rsidR="00B73CAC" w:rsidRDefault="00B73CAC" w:rsidP="00A20136">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...148 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02E35BA9"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+    <w:nsid w:val="00B36F4B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BD70F5A2"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
-[...86 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08166C9B"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+    <w:nsid w:val="00BA0D21"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B9AE0070"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="05676D57"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0214F4EE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0A7A27E4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2E524A98"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B8341A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="077215EC"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4163,616 +11970,2338 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="108B5648"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0CB40155"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A9468340"/>
+    <w:tmpl w:val="A686F960"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1363" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="2083" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2803" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3523" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="4243" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="4963" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5683" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
-[...225 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6403" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DA96B15"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+    <w:nsid w:val="0CD860A9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E4DEA19A"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
-[...86 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33353DBA"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+    <w:nsid w:val="0F574100"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A6F223AA"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="15410495"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="54CA1A78"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18B80F17"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3A541608"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="193E09AB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="41C6CD48"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="195A38DE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E9B45472"/>
+    <w:lvl w:ilvl="0" w:tplc="08090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B1C475A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="31444E96"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D784DA4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AB009E4C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21DB09A9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A0705A60"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="220A15A9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="366E78E6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22A960AC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C1627C88"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="261E15A5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2D5434F0"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26D615C2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F5323866"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="283D655F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7AFC72BC"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BF35791"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="40D22502"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31722EAA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C026FDD2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36E830A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9DFC6BEA"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4841,140 +14370,1963 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67363D78"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="473C1120"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7248CD42"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A183208"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="114E4FB4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A7E0BAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6EAE992E"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1)"/>
+    <w:tmpl w:val="EE8ACD14"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B4B3F6C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F54C1C0A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
-[...1 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="right"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
-[...1 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
-[...1 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="right"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
-[...1 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
-[...1 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="right"/>
-[...1 lines deleted...]
-        <w:ind w:left="6480" w:hanging="180"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C727AF0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5816E0F6"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F374188"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="54CA1A78"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52C63136"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="531485EA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56596856"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E7122564"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="591F37FE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="71C87686"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B022A0F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7E48FB04"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C2C59F5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BC408A42"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="625A3471"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F70061D6"/>
+    <w:lvl w:ilvl="0" w:tplc="E586F4AA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C33430CC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="49DE3F2E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4F3E8DC4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="142EAC10">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4D74DF3C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="A900092C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="412C9398">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="BEDA5D7A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="690E0617"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9DA69154"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6AA45A83"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1610DA40"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B07395F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="673E1CEE"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5043,410 +16395,2757 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F3C19C5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8FD456BA"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70A258CE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D744DBEA"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70C15CEF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F110A538"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-      </w:rPr>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77EB3930"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="45C4E460"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="787C6C8F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FF423C74"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="365519319">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="794F2D61"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2A1494F8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AA3045A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="55A897D6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7BF405D4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="93B62CA0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1023673263">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1040740193">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="104154056">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1061249876">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1064184584">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1072580816">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1087116582">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1143540320">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1145389344">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="587613457">
+  <w:num w:numId="10" w16cid:durableId="1254705577">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="142087993">
+  <w:num w:numId="11" w16cid:durableId="1275671554">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="129565031">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1365903690">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1373339219">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1472483942">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1484272552">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1024597110">
+  <w:num w:numId="17" w16cid:durableId="1514295671">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1591042395">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="161356493">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1641883911">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1682466241">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1719041793">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1790201193">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="179121640">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1826120960">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1885289604">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1891107629">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1988436569">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="2056654936">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="2073961468">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="2132239368">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="216206856">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="281612430">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="320472178">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="3360317">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="380982365">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="51581665">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1252081245">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="38" w16cid:durableId="561020547">
+    <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1057780184">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="39" w16cid:durableId="60180421">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="2014868468">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="40" w16cid:durableId="637688514">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1446535304">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="41" w16cid:durableId="713165598">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1365903690">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="42" w16cid:durableId="749667008">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1682466241">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="43" w16cid:durableId="788007481">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="2056654936">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="44" w16cid:durableId="883640003">
+    <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="281739620">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="45" w16cid:durableId="904605824">
+    <w:abstractNumId w:val="32"/>
   </w:num>
+  <w:num w:numId="46" w16cid:durableId="928806941">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:numIdMacAtCleanup w:val="31"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...4 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0069537A"/>
-[...138 lines deleted...]
-    <w:rsid w:val="7FE46DAC"/>
+    <w:rsidRoot w:val="00715F72"/>
+    <w:rsid w:val="0000135D"/>
+    <w:rsid w:val="00006C0E"/>
+    <w:rsid w:val="00011D8B"/>
+    <w:rsid w:val="00014D77"/>
+    <w:rsid w:val="000239F1"/>
+    <w:rsid w:val="00026181"/>
+    <w:rsid w:val="00026C03"/>
+    <w:rsid w:val="00027A54"/>
+    <w:rsid w:val="00027D57"/>
+    <w:rsid w:val="00031307"/>
+    <w:rsid w:val="00031ED4"/>
+    <w:rsid w:val="000333EC"/>
+    <w:rsid w:val="00033E7E"/>
+    <w:rsid w:val="00034EE8"/>
+    <w:rsid w:val="00035991"/>
+    <w:rsid w:val="00036005"/>
+    <w:rsid w:val="0003658F"/>
+    <w:rsid w:val="000371C0"/>
+    <w:rsid w:val="0003771D"/>
+    <w:rsid w:val="000378AC"/>
+    <w:rsid w:val="000378DD"/>
+    <w:rsid w:val="0003792B"/>
+    <w:rsid w:val="0004007C"/>
+    <w:rsid w:val="00040272"/>
+    <w:rsid w:val="00043BE8"/>
+    <w:rsid w:val="000462E3"/>
+    <w:rsid w:val="00047D7B"/>
+    <w:rsid w:val="00050A80"/>
+    <w:rsid w:val="00052C08"/>
+    <w:rsid w:val="00054087"/>
+    <w:rsid w:val="00054D0C"/>
+    <w:rsid w:val="00056C60"/>
+    <w:rsid w:val="000576ED"/>
+    <w:rsid w:val="000661BD"/>
+    <w:rsid w:val="00066304"/>
+    <w:rsid w:val="00076FB0"/>
+    <w:rsid w:val="00077D6C"/>
+    <w:rsid w:val="00077F50"/>
+    <w:rsid w:val="00080312"/>
+    <w:rsid w:val="00082A09"/>
+    <w:rsid w:val="00083D14"/>
+    <w:rsid w:val="000849C5"/>
+    <w:rsid w:val="000851C1"/>
+    <w:rsid w:val="00086118"/>
+    <w:rsid w:val="000863FA"/>
+    <w:rsid w:val="000917AE"/>
+    <w:rsid w:val="00096B00"/>
+    <w:rsid w:val="000A18CB"/>
+    <w:rsid w:val="000A27B1"/>
+    <w:rsid w:val="000A3DE0"/>
+    <w:rsid w:val="000A4E68"/>
+    <w:rsid w:val="000B2B39"/>
+    <w:rsid w:val="000B30F1"/>
+    <w:rsid w:val="000B6248"/>
+    <w:rsid w:val="000B6785"/>
+    <w:rsid w:val="000B6F8D"/>
+    <w:rsid w:val="000C093A"/>
+    <w:rsid w:val="000C23E8"/>
+    <w:rsid w:val="000C2B5C"/>
+    <w:rsid w:val="000C38B0"/>
+    <w:rsid w:val="000D107F"/>
+    <w:rsid w:val="000D139A"/>
+    <w:rsid w:val="000D206B"/>
+    <w:rsid w:val="000D530B"/>
+    <w:rsid w:val="000D5BC5"/>
+    <w:rsid w:val="000D5F36"/>
+    <w:rsid w:val="000D6ED8"/>
+    <w:rsid w:val="000E01A7"/>
+    <w:rsid w:val="000E1548"/>
+    <w:rsid w:val="000E16BC"/>
+    <w:rsid w:val="000E1FE7"/>
+    <w:rsid w:val="000E252E"/>
+    <w:rsid w:val="000E381D"/>
+    <w:rsid w:val="000E3A9F"/>
+    <w:rsid w:val="000E6B54"/>
+    <w:rsid w:val="000E74F8"/>
+    <w:rsid w:val="000F04AF"/>
+    <w:rsid w:val="000F0AFF"/>
+    <w:rsid w:val="000F2FFC"/>
+    <w:rsid w:val="000F61BD"/>
+    <w:rsid w:val="000F674C"/>
+    <w:rsid w:val="000F6FAE"/>
+    <w:rsid w:val="00101573"/>
+    <w:rsid w:val="00102335"/>
+    <w:rsid w:val="001029BD"/>
+    <w:rsid w:val="001041CA"/>
+    <w:rsid w:val="00104222"/>
+    <w:rsid w:val="00104D9E"/>
+    <w:rsid w:val="00107856"/>
+    <w:rsid w:val="00113120"/>
+    <w:rsid w:val="001154E7"/>
+    <w:rsid w:val="00116458"/>
+    <w:rsid w:val="00116ECF"/>
+    <w:rsid w:val="00120D5A"/>
+    <w:rsid w:val="00121E74"/>
+    <w:rsid w:val="00126177"/>
+    <w:rsid w:val="00126242"/>
+    <w:rsid w:val="00126656"/>
+    <w:rsid w:val="00135A9A"/>
+    <w:rsid w:val="00141846"/>
+    <w:rsid w:val="001525A4"/>
+    <w:rsid w:val="001545F4"/>
+    <w:rsid w:val="00154EA4"/>
+    <w:rsid w:val="00160FDB"/>
+    <w:rsid w:val="00161368"/>
+    <w:rsid w:val="00161C24"/>
+    <w:rsid w:val="0016433C"/>
+    <w:rsid w:val="0016666D"/>
+    <w:rsid w:val="00167198"/>
+    <w:rsid w:val="00170014"/>
+    <w:rsid w:val="00171EC9"/>
+    <w:rsid w:val="00172EAF"/>
+    <w:rsid w:val="00176836"/>
+    <w:rsid w:val="00177226"/>
+    <w:rsid w:val="0018064C"/>
+    <w:rsid w:val="0018186C"/>
+    <w:rsid w:val="00182BAC"/>
+    <w:rsid w:val="00191F4D"/>
+    <w:rsid w:val="0019324C"/>
+    <w:rsid w:val="00193976"/>
+    <w:rsid w:val="00194CC1"/>
+    <w:rsid w:val="00194E39"/>
+    <w:rsid w:val="00194EA3"/>
+    <w:rsid w:val="001953F1"/>
+    <w:rsid w:val="00195FE7"/>
+    <w:rsid w:val="00196B08"/>
+    <w:rsid w:val="0019740A"/>
+    <w:rsid w:val="001A0250"/>
+    <w:rsid w:val="001A1336"/>
+    <w:rsid w:val="001A2A76"/>
+    <w:rsid w:val="001A2F0C"/>
+    <w:rsid w:val="001A3385"/>
+    <w:rsid w:val="001A4432"/>
+    <w:rsid w:val="001A7783"/>
+    <w:rsid w:val="001A77C6"/>
+    <w:rsid w:val="001B4F05"/>
+    <w:rsid w:val="001B5BA3"/>
+    <w:rsid w:val="001B6499"/>
+    <w:rsid w:val="001C0020"/>
+    <w:rsid w:val="001C53F3"/>
+    <w:rsid w:val="001C6173"/>
+    <w:rsid w:val="001D10A6"/>
+    <w:rsid w:val="001D10E9"/>
+    <w:rsid w:val="001D38BC"/>
+    <w:rsid w:val="001D6C29"/>
+    <w:rsid w:val="001E2FB0"/>
+    <w:rsid w:val="001E49B5"/>
+    <w:rsid w:val="001F097C"/>
+    <w:rsid w:val="001F205D"/>
+    <w:rsid w:val="001F2128"/>
+    <w:rsid w:val="001F28A2"/>
+    <w:rsid w:val="001F352A"/>
+    <w:rsid w:val="001F3E57"/>
+    <w:rsid w:val="001F4BA9"/>
+    <w:rsid w:val="001F5A65"/>
+    <w:rsid w:val="00200A1A"/>
+    <w:rsid w:val="002018AF"/>
+    <w:rsid w:val="00202470"/>
+    <w:rsid w:val="00205C6E"/>
+    <w:rsid w:val="00205DBB"/>
+    <w:rsid w:val="00206A1E"/>
+    <w:rsid w:val="00206B9E"/>
+    <w:rsid w:val="00207E2C"/>
+    <w:rsid w:val="00210E53"/>
+    <w:rsid w:val="002114AC"/>
+    <w:rsid w:val="00211DDC"/>
+    <w:rsid w:val="002133E3"/>
+    <w:rsid w:val="00216698"/>
+    <w:rsid w:val="00216759"/>
+    <w:rsid w:val="00216A97"/>
+    <w:rsid w:val="00217794"/>
+    <w:rsid w:val="00221896"/>
+    <w:rsid w:val="002221B8"/>
+    <w:rsid w:val="00223873"/>
+    <w:rsid w:val="00226424"/>
+    <w:rsid w:val="0023205B"/>
+    <w:rsid w:val="002326E3"/>
+    <w:rsid w:val="002337C7"/>
+    <w:rsid w:val="0023393B"/>
+    <w:rsid w:val="00234686"/>
+    <w:rsid w:val="00237F7A"/>
+    <w:rsid w:val="00240914"/>
+    <w:rsid w:val="002411EA"/>
+    <w:rsid w:val="002414B6"/>
+    <w:rsid w:val="00242F73"/>
+    <w:rsid w:val="00243626"/>
+    <w:rsid w:val="00243BF2"/>
+    <w:rsid w:val="00245091"/>
+    <w:rsid w:val="002453D4"/>
+    <w:rsid w:val="002469A0"/>
+    <w:rsid w:val="00250CA7"/>
+    <w:rsid w:val="00251ACB"/>
+    <w:rsid w:val="00255F9D"/>
+    <w:rsid w:val="002600A4"/>
+    <w:rsid w:val="00260E6F"/>
+    <w:rsid w:val="002635BC"/>
+    <w:rsid w:val="00264289"/>
+    <w:rsid w:val="00264A09"/>
+    <w:rsid w:val="00265742"/>
+    <w:rsid w:val="00267163"/>
+    <w:rsid w:val="00267A72"/>
+    <w:rsid w:val="00270412"/>
+    <w:rsid w:val="0027061F"/>
+    <w:rsid w:val="00270E31"/>
+    <w:rsid w:val="002714EC"/>
+    <w:rsid w:val="0027266D"/>
+    <w:rsid w:val="00272C24"/>
+    <w:rsid w:val="00274271"/>
+    <w:rsid w:val="002758E1"/>
+    <w:rsid w:val="00280774"/>
+    <w:rsid w:val="002843D0"/>
+    <w:rsid w:val="00284429"/>
+    <w:rsid w:val="00286219"/>
+    <w:rsid w:val="00287846"/>
+    <w:rsid w:val="00287F31"/>
+    <w:rsid w:val="00287FD9"/>
+    <w:rsid w:val="00293FB5"/>
+    <w:rsid w:val="0029426D"/>
+    <w:rsid w:val="002946CA"/>
+    <w:rsid w:val="00294DA4"/>
+    <w:rsid w:val="0029554F"/>
+    <w:rsid w:val="00295D44"/>
+    <w:rsid w:val="00296870"/>
+    <w:rsid w:val="00297679"/>
+    <w:rsid w:val="002A0312"/>
+    <w:rsid w:val="002A59BD"/>
+    <w:rsid w:val="002A701E"/>
+    <w:rsid w:val="002A71A1"/>
+    <w:rsid w:val="002B08AE"/>
+    <w:rsid w:val="002B14EB"/>
+    <w:rsid w:val="002B16B4"/>
+    <w:rsid w:val="002B1AFF"/>
+    <w:rsid w:val="002B1EF9"/>
+    <w:rsid w:val="002B2AE4"/>
+    <w:rsid w:val="002B3A74"/>
+    <w:rsid w:val="002B4214"/>
+    <w:rsid w:val="002B6807"/>
+    <w:rsid w:val="002B7144"/>
+    <w:rsid w:val="002C21C6"/>
+    <w:rsid w:val="002C35F8"/>
+    <w:rsid w:val="002C4148"/>
+    <w:rsid w:val="002C47F4"/>
+    <w:rsid w:val="002C4F75"/>
+    <w:rsid w:val="002C7722"/>
+    <w:rsid w:val="002C7A07"/>
+    <w:rsid w:val="002C7B3F"/>
+    <w:rsid w:val="002C7CEE"/>
+    <w:rsid w:val="002D03AF"/>
+    <w:rsid w:val="002D444E"/>
+    <w:rsid w:val="002D55FD"/>
+    <w:rsid w:val="002D6A0A"/>
+    <w:rsid w:val="002E08A0"/>
+    <w:rsid w:val="002E245C"/>
+    <w:rsid w:val="002E38F1"/>
+    <w:rsid w:val="002E4282"/>
+    <w:rsid w:val="002E4D25"/>
+    <w:rsid w:val="002E6241"/>
+    <w:rsid w:val="002E65F4"/>
+    <w:rsid w:val="002F0FA6"/>
+    <w:rsid w:val="002F271C"/>
+    <w:rsid w:val="002F28AF"/>
+    <w:rsid w:val="002F2A04"/>
+    <w:rsid w:val="002F3778"/>
+    <w:rsid w:val="002F4151"/>
+    <w:rsid w:val="002F695F"/>
+    <w:rsid w:val="0030093A"/>
+    <w:rsid w:val="00302762"/>
+    <w:rsid w:val="0030709F"/>
+    <w:rsid w:val="0031057C"/>
+    <w:rsid w:val="00310849"/>
+    <w:rsid w:val="00310A41"/>
+    <w:rsid w:val="00321326"/>
+    <w:rsid w:val="00321CA3"/>
+    <w:rsid w:val="003230BA"/>
+    <w:rsid w:val="00323B48"/>
+    <w:rsid w:val="003263A2"/>
+    <w:rsid w:val="003273DD"/>
+    <w:rsid w:val="003350AB"/>
+    <w:rsid w:val="00336341"/>
+    <w:rsid w:val="00342A98"/>
+    <w:rsid w:val="003443C0"/>
+    <w:rsid w:val="00345FE1"/>
+    <w:rsid w:val="003527EF"/>
+    <w:rsid w:val="00352B33"/>
+    <w:rsid w:val="003543D2"/>
+    <w:rsid w:val="00354A66"/>
+    <w:rsid w:val="0035533F"/>
+    <w:rsid w:val="003607C0"/>
+    <w:rsid w:val="003609A0"/>
+    <w:rsid w:val="00360C9C"/>
+    <w:rsid w:val="00360CD0"/>
+    <w:rsid w:val="00362B26"/>
+    <w:rsid w:val="00362E7E"/>
+    <w:rsid w:val="00372711"/>
+    <w:rsid w:val="00372A76"/>
+    <w:rsid w:val="00374BC0"/>
+    <w:rsid w:val="00380695"/>
+    <w:rsid w:val="003827ED"/>
+    <w:rsid w:val="00384D47"/>
+    <w:rsid w:val="00385D01"/>
+    <w:rsid w:val="00392AAE"/>
+    <w:rsid w:val="003961C8"/>
+    <w:rsid w:val="00396241"/>
+    <w:rsid w:val="003A0210"/>
+    <w:rsid w:val="003A2169"/>
+    <w:rsid w:val="003A247F"/>
+    <w:rsid w:val="003A2BB0"/>
+    <w:rsid w:val="003A309F"/>
+    <w:rsid w:val="003A4C03"/>
+    <w:rsid w:val="003A5A31"/>
+    <w:rsid w:val="003A6CB8"/>
+    <w:rsid w:val="003A7DB8"/>
+    <w:rsid w:val="003B3182"/>
+    <w:rsid w:val="003B480B"/>
+    <w:rsid w:val="003B4F67"/>
+    <w:rsid w:val="003B7018"/>
+    <w:rsid w:val="003C246C"/>
+    <w:rsid w:val="003C2948"/>
+    <w:rsid w:val="003C2D6A"/>
+    <w:rsid w:val="003C52E5"/>
+    <w:rsid w:val="003D0A58"/>
+    <w:rsid w:val="003D1933"/>
+    <w:rsid w:val="003D2E3A"/>
+    <w:rsid w:val="003D49A5"/>
+    <w:rsid w:val="003D6FD6"/>
+    <w:rsid w:val="003E1F4E"/>
+    <w:rsid w:val="003E3248"/>
+    <w:rsid w:val="003E4DCF"/>
+    <w:rsid w:val="003E56B9"/>
+    <w:rsid w:val="003E6022"/>
+    <w:rsid w:val="003E74E2"/>
+    <w:rsid w:val="003F0007"/>
+    <w:rsid w:val="003F5305"/>
+    <w:rsid w:val="003F6166"/>
+    <w:rsid w:val="003F6E5F"/>
+    <w:rsid w:val="004001A7"/>
+    <w:rsid w:val="00401E41"/>
+    <w:rsid w:val="00404D14"/>
+    <w:rsid w:val="00406EC8"/>
+    <w:rsid w:val="00407DC6"/>
+    <w:rsid w:val="0041290C"/>
+    <w:rsid w:val="00412C43"/>
+    <w:rsid w:val="0041377F"/>
+    <w:rsid w:val="0042190F"/>
+    <w:rsid w:val="0042359F"/>
+    <w:rsid w:val="00423F2C"/>
+    <w:rsid w:val="00424571"/>
+    <w:rsid w:val="004256DB"/>
+    <w:rsid w:val="00425D23"/>
+    <w:rsid w:val="00426422"/>
+    <w:rsid w:val="00427A3A"/>
+    <w:rsid w:val="004311FF"/>
+    <w:rsid w:val="004340F8"/>
+    <w:rsid w:val="00434924"/>
+    <w:rsid w:val="0043547E"/>
+    <w:rsid w:val="00435BEC"/>
+    <w:rsid w:val="00436B06"/>
+    <w:rsid w:val="004371AD"/>
+    <w:rsid w:val="00437AD8"/>
+    <w:rsid w:val="00437FF0"/>
+    <w:rsid w:val="00441AE9"/>
+    <w:rsid w:val="00444AB0"/>
+    <w:rsid w:val="004466CE"/>
+    <w:rsid w:val="004502B7"/>
+    <w:rsid w:val="00450473"/>
+    <w:rsid w:val="00450FBA"/>
+    <w:rsid w:val="004519CE"/>
+    <w:rsid w:val="00453D2B"/>
+    <w:rsid w:val="00457953"/>
+    <w:rsid w:val="0046029C"/>
+    <w:rsid w:val="004612F9"/>
+    <w:rsid w:val="0046175D"/>
+    <w:rsid w:val="0046201C"/>
+    <w:rsid w:val="00462978"/>
+    <w:rsid w:val="00463457"/>
+    <w:rsid w:val="00463529"/>
+    <w:rsid w:val="00463762"/>
+    <w:rsid w:val="0046415C"/>
+    <w:rsid w:val="004675B3"/>
+    <w:rsid w:val="00470306"/>
+    <w:rsid w:val="00471611"/>
+    <w:rsid w:val="00472BF3"/>
+    <w:rsid w:val="00474595"/>
+    <w:rsid w:val="004763A2"/>
+    <w:rsid w:val="004766B8"/>
+    <w:rsid w:val="00480A19"/>
+    <w:rsid w:val="004820FB"/>
+    <w:rsid w:val="00483025"/>
+    <w:rsid w:val="00484DAA"/>
+    <w:rsid w:val="004872AC"/>
+    <w:rsid w:val="00487AC1"/>
+    <w:rsid w:val="00487C69"/>
+    <w:rsid w:val="004962B4"/>
+    <w:rsid w:val="004968EF"/>
+    <w:rsid w:val="004A341C"/>
+    <w:rsid w:val="004A375A"/>
+    <w:rsid w:val="004A7057"/>
+    <w:rsid w:val="004B0144"/>
+    <w:rsid w:val="004B20E5"/>
+    <w:rsid w:val="004B3E62"/>
+    <w:rsid w:val="004B4629"/>
+    <w:rsid w:val="004B4ABD"/>
+    <w:rsid w:val="004B6955"/>
+    <w:rsid w:val="004B757B"/>
+    <w:rsid w:val="004B7858"/>
+    <w:rsid w:val="004C3C84"/>
+    <w:rsid w:val="004C5132"/>
+    <w:rsid w:val="004C538D"/>
+    <w:rsid w:val="004C53D6"/>
+    <w:rsid w:val="004D100B"/>
+    <w:rsid w:val="004D5872"/>
+    <w:rsid w:val="004D5BFC"/>
+    <w:rsid w:val="004E1412"/>
+    <w:rsid w:val="004E3CEE"/>
+    <w:rsid w:val="004E56B1"/>
+    <w:rsid w:val="004E6B77"/>
+    <w:rsid w:val="004E6DBD"/>
+    <w:rsid w:val="004E7D6A"/>
+    <w:rsid w:val="004F1461"/>
+    <w:rsid w:val="004F2438"/>
+    <w:rsid w:val="004F2B6E"/>
+    <w:rsid w:val="004F5348"/>
+    <w:rsid w:val="004F67D7"/>
+    <w:rsid w:val="0050051B"/>
+    <w:rsid w:val="00501102"/>
+    <w:rsid w:val="00504759"/>
+    <w:rsid w:val="0050532E"/>
+    <w:rsid w:val="00505562"/>
+    <w:rsid w:val="005059B5"/>
+    <w:rsid w:val="005079A8"/>
+    <w:rsid w:val="00507D0F"/>
+    <w:rsid w:val="00510C2B"/>
+    <w:rsid w:val="00510C49"/>
+    <w:rsid w:val="00515040"/>
+    <w:rsid w:val="005179C2"/>
+    <w:rsid w:val="00517D4F"/>
+    <w:rsid w:val="00520C54"/>
+    <w:rsid w:val="00521CA5"/>
+    <w:rsid w:val="0052271D"/>
+    <w:rsid w:val="0052573B"/>
+    <w:rsid w:val="005264D0"/>
+    <w:rsid w:val="00530101"/>
+    <w:rsid w:val="005308E8"/>
+    <w:rsid w:val="00531B08"/>
+    <w:rsid w:val="00533E60"/>
+    <w:rsid w:val="00535458"/>
+    <w:rsid w:val="005366BE"/>
+    <w:rsid w:val="00540819"/>
+    <w:rsid w:val="005409BF"/>
+    <w:rsid w:val="005468ED"/>
+    <w:rsid w:val="00546FC6"/>
+    <w:rsid w:val="00550A09"/>
+    <w:rsid w:val="00553A91"/>
+    <w:rsid w:val="00553DD9"/>
+    <w:rsid w:val="00554019"/>
+    <w:rsid w:val="005544C0"/>
+    <w:rsid w:val="0055477A"/>
+    <w:rsid w:val="00557233"/>
+    <w:rsid w:val="00561D07"/>
+    <w:rsid w:val="00563F39"/>
+    <w:rsid w:val="00564B23"/>
+    <w:rsid w:val="00565C01"/>
+    <w:rsid w:val="00571694"/>
+    <w:rsid w:val="0057220F"/>
+    <w:rsid w:val="00573C28"/>
+    <w:rsid w:val="00576124"/>
+    <w:rsid w:val="005809BB"/>
+    <w:rsid w:val="00581260"/>
+    <w:rsid w:val="00581C07"/>
+    <w:rsid w:val="00582051"/>
+    <w:rsid w:val="005832B8"/>
+    <w:rsid w:val="00584493"/>
+    <w:rsid w:val="005845FE"/>
+    <w:rsid w:val="005852FE"/>
+    <w:rsid w:val="00585966"/>
+    <w:rsid w:val="0058600E"/>
+    <w:rsid w:val="005873D3"/>
+    <w:rsid w:val="00591439"/>
+    <w:rsid w:val="00595717"/>
+    <w:rsid w:val="00595A5F"/>
+    <w:rsid w:val="0059753C"/>
+    <w:rsid w:val="005A09DE"/>
+    <w:rsid w:val="005A0E77"/>
+    <w:rsid w:val="005A17D4"/>
+    <w:rsid w:val="005A2E2B"/>
+    <w:rsid w:val="005A35FE"/>
+    <w:rsid w:val="005A4ED2"/>
+    <w:rsid w:val="005A5318"/>
+    <w:rsid w:val="005A5D50"/>
+    <w:rsid w:val="005A6FE0"/>
+    <w:rsid w:val="005A7281"/>
+    <w:rsid w:val="005B042B"/>
+    <w:rsid w:val="005B0897"/>
+    <w:rsid w:val="005B17C4"/>
+    <w:rsid w:val="005B2290"/>
+    <w:rsid w:val="005B2E64"/>
+    <w:rsid w:val="005C024B"/>
+    <w:rsid w:val="005C05A8"/>
+    <w:rsid w:val="005C06A8"/>
+    <w:rsid w:val="005C1285"/>
+    <w:rsid w:val="005C31FE"/>
+    <w:rsid w:val="005C4B48"/>
+    <w:rsid w:val="005D165C"/>
+    <w:rsid w:val="005D1F12"/>
+    <w:rsid w:val="005D434C"/>
+    <w:rsid w:val="005E1F67"/>
+    <w:rsid w:val="005E44AB"/>
+    <w:rsid w:val="005E4DBF"/>
+    <w:rsid w:val="005E5E9E"/>
+    <w:rsid w:val="005E64C1"/>
+    <w:rsid w:val="005E7737"/>
+    <w:rsid w:val="005F177F"/>
+    <w:rsid w:val="005F227E"/>
+    <w:rsid w:val="005F7608"/>
+    <w:rsid w:val="005F77B3"/>
+    <w:rsid w:val="00600466"/>
+    <w:rsid w:val="00601AAB"/>
+    <w:rsid w:val="00601B2D"/>
+    <w:rsid w:val="00603C8B"/>
+    <w:rsid w:val="00603F0F"/>
+    <w:rsid w:val="006054E3"/>
+    <w:rsid w:val="00610149"/>
+    <w:rsid w:val="00610436"/>
+    <w:rsid w:val="00610781"/>
+    <w:rsid w:val="006142F5"/>
+    <w:rsid w:val="00614638"/>
+    <w:rsid w:val="0061511B"/>
+    <w:rsid w:val="0061521F"/>
+    <w:rsid w:val="0061657C"/>
+    <w:rsid w:val="0061749C"/>
+    <w:rsid w:val="00620D0E"/>
+    <w:rsid w:val="00621FB4"/>
+    <w:rsid w:val="00623019"/>
+    <w:rsid w:val="00624FE7"/>
+    <w:rsid w:val="00625476"/>
+    <w:rsid w:val="0062603A"/>
+    <w:rsid w:val="006269A8"/>
+    <w:rsid w:val="006278F5"/>
+    <w:rsid w:val="00633537"/>
+    <w:rsid w:val="0063538D"/>
+    <w:rsid w:val="00636F22"/>
+    <w:rsid w:val="00637FC5"/>
+    <w:rsid w:val="006407BA"/>
+    <w:rsid w:val="00643AE9"/>
+    <w:rsid w:val="006460E0"/>
+    <w:rsid w:val="0064797F"/>
+    <w:rsid w:val="00650864"/>
+    <w:rsid w:val="00651168"/>
+    <w:rsid w:val="00651527"/>
+    <w:rsid w:val="00653C61"/>
+    <w:rsid w:val="006541A0"/>
+    <w:rsid w:val="006541D0"/>
+    <w:rsid w:val="00661744"/>
+    <w:rsid w:val="00662779"/>
+    <w:rsid w:val="00662F97"/>
+    <w:rsid w:val="006633D4"/>
+    <w:rsid w:val="006636A1"/>
+    <w:rsid w:val="00663C22"/>
+    <w:rsid w:val="00664602"/>
+    <w:rsid w:val="00664B8E"/>
+    <w:rsid w:val="00666B3A"/>
+    <w:rsid w:val="00671A1C"/>
+    <w:rsid w:val="00672752"/>
+    <w:rsid w:val="00673BE9"/>
+    <w:rsid w:val="00674FF1"/>
+    <w:rsid w:val="00675616"/>
+    <w:rsid w:val="00675C34"/>
+    <w:rsid w:val="00677203"/>
+    <w:rsid w:val="00677BA1"/>
+    <w:rsid w:val="006808A4"/>
+    <w:rsid w:val="006812D1"/>
+    <w:rsid w:val="006A0FED"/>
+    <w:rsid w:val="006A2AEB"/>
+    <w:rsid w:val="006B3302"/>
+    <w:rsid w:val="006B33D2"/>
+    <w:rsid w:val="006B5221"/>
+    <w:rsid w:val="006B56A5"/>
+    <w:rsid w:val="006B5F01"/>
+    <w:rsid w:val="006B6E34"/>
+    <w:rsid w:val="006C0287"/>
+    <w:rsid w:val="006C11B4"/>
+    <w:rsid w:val="006C2DE2"/>
+    <w:rsid w:val="006C4075"/>
+    <w:rsid w:val="006C536A"/>
+    <w:rsid w:val="006C676D"/>
+    <w:rsid w:val="006D01A7"/>
+    <w:rsid w:val="006D28BF"/>
+    <w:rsid w:val="006D5470"/>
+    <w:rsid w:val="006D741A"/>
+    <w:rsid w:val="006E1429"/>
+    <w:rsid w:val="006E4CF8"/>
+    <w:rsid w:val="006E4D23"/>
+    <w:rsid w:val="006E4F64"/>
+    <w:rsid w:val="006E6CAD"/>
+    <w:rsid w:val="006F2459"/>
+    <w:rsid w:val="006F36F1"/>
+    <w:rsid w:val="006F3EDB"/>
+    <w:rsid w:val="006F453D"/>
+    <w:rsid w:val="006F6560"/>
+    <w:rsid w:val="006F6FDB"/>
+    <w:rsid w:val="00700550"/>
+    <w:rsid w:val="007018A1"/>
+    <w:rsid w:val="007048AF"/>
+    <w:rsid w:val="00705D63"/>
+    <w:rsid w:val="00705D97"/>
+    <w:rsid w:val="00705F36"/>
+    <w:rsid w:val="00710980"/>
+    <w:rsid w:val="00713DDD"/>
+    <w:rsid w:val="00714CE4"/>
+    <w:rsid w:val="00715F72"/>
+    <w:rsid w:val="00722509"/>
+    <w:rsid w:val="00722F44"/>
+    <w:rsid w:val="007231EC"/>
+    <w:rsid w:val="0072480E"/>
+    <w:rsid w:val="00725B02"/>
+    <w:rsid w:val="00725E8A"/>
+    <w:rsid w:val="0072652D"/>
+    <w:rsid w:val="007268D1"/>
+    <w:rsid w:val="00726D66"/>
+    <w:rsid w:val="00727550"/>
+    <w:rsid w:val="0073031D"/>
+    <w:rsid w:val="007303A6"/>
+    <w:rsid w:val="00731821"/>
+    <w:rsid w:val="00732509"/>
+    <w:rsid w:val="007356AA"/>
+    <w:rsid w:val="0073628E"/>
+    <w:rsid w:val="00737A06"/>
+    <w:rsid w:val="0074249B"/>
+    <w:rsid w:val="00742E47"/>
+    <w:rsid w:val="00744A69"/>
+    <w:rsid w:val="00745302"/>
+    <w:rsid w:val="00752DE4"/>
+    <w:rsid w:val="00753A36"/>
+    <w:rsid w:val="00756403"/>
+    <w:rsid w:val="00757400"/>
+    <w:rsid w:val="00757682"/>
+    <w:rsid w:val="00760750"/>
+    <w:rsid w:val="00760FCF"/>
+    <w:rsid w:val="0076168C"/>
+    <w:rsid w:val="007621D2"/>
+    <w:rsid w:val="00762B33"/>
+    <w:rsid w:val="007634E1"/>
+    <w:rsid w:val="0076679C"/>
+    <w:rsid w:val="00770D74"/>
+    <w:rsid w:val="007731CA"/>
+    <w:rsid w:val="007737CA"/>
+    <w:rsid w:val="007766BF"/>
+    <w:rsid w:val="0078032F"/>
+    <w:rsid w:val="00783C60"/>
+    <w:rsid w:val="0078451F"/>
+    <w:rsid w:val="00784943"/>
+    <w:rsid w:val="00790E2A"/>
+    <w:rsid w:val="00791654"/>
+    <w:rsid w:val="0079281E"/>
+    <w:rsid w:val="00796D2B"/>
+    <w:rsid w:val="007A1769"/>
+    <w:rsid w:val="007A25D7"/>
+    <w:rsid w:val="007A447F"/>
+    <w:rsid w:val="007A6147"/>
+    <w:rsid w:val="007A623E"/>
+    <w:rsid w:val="007A7D6F"/>
+    <w:rsid w:val="007B12AF"/>
+    <w:rsid w:val="007B27F8"/>
+    <w:rsid w:val="007B5250"/>
+    <w:rsid w:val="007B6C3E"/>
+    <w:rsid w:val="007C05B3"/>
+    <w:rsid w:val="007C6ABE"/>
+    <w:rsid w:val="007C7547"/>
+    <w:rsid w:val="007C76D0"/>
+    <w:rsid w:val="007D0572"/>
+    <w:rsid w:val="007D0C3C"/>
+    <w:rsid w:val="007D14AA"/>
+    <w:rsid w:val="007D3FE5"/>
+    <w:rsid w:val="007D4E98"/>
+    <w:rsid w:val="007E347A"/>
+    <w:rsid w:val="007F0297"/>
+    <w:rsid w:val="007F03E6"/>
+    <w:rsid w:val="007F19C4"/>
+    <w:rsid w:val="007F54D1"/>
+    <w:rsid w:val="007F6665"/>
+    <w:rsid w:val="007F6C9F"/>
+    <w:rsid w:val="00800AC2"/>
+    <w:rsid w:val="00803356"/>
+    <w:rsid w:val="008058B6"/>
+    <w:rsid w:val="00812F05"/>
+    <w:rsid w:val="0081570B"/>
+    <w:rsid w:val="00822997"/>
+    <w:rsid w:val="00823958"/>
+    <w:rsid w:val="0082409A"/>
+    <w:rsid w:val="0082771B"/>
+    <w:rsid w:val="0082775E"/>
+    <w:rsid w:val="00830775"/>
+    <w:rsid w:val="00830F12"/>
+    <w:rsid w:val="00831FAD"/>
+    <w:rsid w:val="00832242"/>
+    <w:rsid w:val="00832A7D"/>
+    <w:rsid w:val="0083335A"/>
+    <w:rsid w:val="008355F7"/>
+    <w:rsid w:val="00835E26"/>
+    <w:rsid w:val="00836E3E"/>
+    <w:rsid w:val="008413CB"/>
+    <w:rsid w:val="0084586E"/>
+    <w:rsid w:val="008468D7"/>
+    <w:rsid w:val="00850D6B"/>
+    <w:rsid w:val="00851134"/>
+    <w:rsid w:val="00851B38"/>
+    <w:rsid w:val="00852E52"/>
+    <w:rsid w:val="00854F4A"/>
+    <w:rsid w:val="00855281"/>
+    <w:rsid w:val="0085540A"/>
+    <w:rsid w:val="00855D08"/>
+    <w:rsid w:val="00856491"/>
+    <w:rsid w:val="008578B7"/>
+    <w:rsid w:val="00860E14"/>
+    <w:rsid w:val="008629E3"/>
+    <w:rsid w:val="00864BAB"/>
+    <w:rsid w:val="00866116"/>
+    <w:rsid w:val="0087450E"/>
+    <w:rsid w:val="00875629"/>
+    <w:rsid w:val="008759DE"/>
+    <w:rsid w:val="008769BC"/>
+    <w:rsid w:val="00877227"/>
+    <w:rsid w:val="00881BAE"/>
+    <w:rsid w:val="00882CFB"/>
+    <w:rsid w:val="00883829"/>
+    <w:rsid w:val="00890385"/>
+    <w:rsid w:val="0089212E"/>
+    <w:rsid w:val="00892CC7"/>
+    <w:rsid w:val="0089612E"/>
+    <w:rsid w:val="00896ED7"/>
+    <w:rsid w:val="008A1CCF"/>
+    <w:rsid w:val="008A416F"/>
+    <w:rsid w:val="008A5785"/>
+    <w:rsid w:val="008A57D3"/>
+    <w:rsid w:val="008A5F40"/>
+    <w:rsid w:val="008A7C44"/>
+    <w:rsid w:val="008B20A1"/>
+    <w:rsid w:val="008B2617"/>
+    <w:rsid w:val="008B3B3C"/>
+    <w:rsid w:val="008B6660"/>
+    <w:rsid w:val="008B6893"/>
+    <w:rsid w:val="008B69C6"/>
+    <w:rsid w:val="008D0CBE"/>
+    <w:rsid w:val="008D0F23"/>
+    <w:rsid w:val="008D1B72"/>
+    <w:rsid w:val="008D3B1A"/>
+    <w:rsid w:val="008D5AD1"/>
+    <w:rsid w:val="008D7E68"/>
+    <w:rsid w:val="008E060F"/>
+    <w:rsid w:val="008E0E83"/>
+    <w:rsid w:val="008E1BBA"/>
+    <w:rsid w:val="008E2C4C"/>
+    <w:rsid w:val="008E4785"/>
+    <w:rsid w:val="008E647A"/>
+    <w:rsid w:val="008E6B3F"/>
+    <w:rsid w:val="008F0913"/>
+    <w:rsid w:val="008F0E12"/>
+    <w:rsid w:val="008F1F5D"/>
+    <w:rsid w:val="008F3189"/>
+    <w:rsid w:val="008F3A2C"/>
+    <w:rsid w:val="008F4C89"/>
+    <w:rsid w:val="008F6A30"/>
+    <w:rsid w:val="008F7564"/>
+    <w:rsid w:val="00901085"/>
+    <w:rsid w:val="009016A5"/>
+    <w:rsid w:val="0090296A"/>
+    <w:rsid w:val="00911CFE"/>
+    <w:rsid w:val="009125E9"/>
+    <w:rsid w:val="00913B16"/>
+    <w:rsid w:val="009160F6"/>
+    <w:rsid w:val="0091747A"/>
+    <w:rsid w:val="00920393"/>
+    <w:rsid w:val="00922D75"/>
+    <w:rsid w:val="009267EC"/>
+    <w:rsid w:val="0093223A"/>
+    <w:rsid w:val="00933D2B"/>
+    <w:rsid w:val="00934C38"/>
+    <w:rsid w:val="00936023"/>
+    <w:rsid w:val="00944055"/>
+    <w:rsid w:val="00945CA1"/>
+    <w:rsid w:val="009521B4"/>
+    <w:rsid w:val="00952906"/>
+    <w:rsid w:val="0095291F"/>
+    <w:rsid w:val="00952F12"/>
+    <w:rsid w:val="00953BA1"/>
+    <w:rsid w:val="009577FD"/>
+    <w:rsid w:val="00960166"/>
+    <w:rsid w:val="00960DDF"/>
+    <w:rsid w:val="00960E53"/>
+    <w:rsid w:val="00965AB3"/>
+    <w:rsid w:val="00966AD6"/>
+    <w:rsid w:val="0097042C"/>
+    <w:rsid w:val="00972059"/>
+    <w:rsid w:val="00976218"/>
+    <w:rsid w:val="00980718"/>
+    <w:rsid w:val="00982C79"/>
+    <w:rsid w:val="00982DEF"/>
+    <w:rsid w:val="00987E8D"/>
+    <w:rsid w:val="00990FEF"/>
+    <w:rsid w:val="00992DD7"/>
+    <w:rsid w:val="00994EC1"/>
+    <w:rsid w:val="009A0C9B"/>
+    <w:rsid w:val="009A14F9"/>
+    <w:rsid w:val="009A2A1E"/>
+    <w:rsid w:val="009A5A15"/>
+    <w:rsid w:val="009A6FEA"/>
+    <w:rsid w:val="009A7C81"/>
+    <w:rsid w:val="009B1962"/>
+    <w:rsid w:val="009B5808"/>
+    <w:rsid w:val="009B58FE"/>
+    <w:rsid w:val="009B6442"/>
+    <w:rsid w:val="009B7717"/>
+    <w:rsid w:val="009B7829"/>
+    <w:rsid w:val="009C31AC"/>
+    <w:rsid w:val="009C42F0"/>
+    <w:rsid w:val="009C5FF5"/>
+    <w:rsid w:val="009C662F"/>
+    <w:rsid w:val="009C7648"/>
+    <w:rsid w:val="009D04A3"/>
+    <w:rsid w:val="009D164A"/>
+    <w:rsid w:val="009D2497"/>
+    <w:rsid w:val="009D30B8"/>
+    <w:rsid w:val="009D5014"/>
+    <w:rsid w:val="009D575C"/>
+    <w:rsid w:val="009D5E61"/>
+    <w:rsid w:val="009D7BAD"/>
+    <w:rsid w:val="009E5125"/>
+    <w:rsid w:val="009F3CC9"/>
+    <w:rsid w:val="00A00840"/>
+    <w:rsid w:val="00A00981"/>
+    <w:rsid w:val="00A026A5"/>
+    <w:rsid w:val="00A026EA"/>
+    <w:rsid w:val="00A029DD"/>
+    <w:rsid w:val="00A02DEC"/>
+    <w:rsid w:val="00A04869"/>
+    <w:rsid w:val="00A04AB7"/>
+    <w:rsid w:val="00A056D0"/>
+    <w:rsid w:val="00A10D08"/>
+    <w:rsid w:val="00A13044"/>
+    <w:rsid w:val="00A1376F"/>
+    <w:rsid w:val="00A147DA"/>
+    <w:rsid w:val="00A169C4"/>
+    <w:rsid w:val="00A16EBC"/>
+    <w:rsid w:val="00A20136"/>
+    <w:rsid w:val="00A24330"/>
+    <w:rsid w:val="00A24A68"/>
+    <w:rsid w:val="00A25A54"/>
+    <w:rsid w:val="00A25BEE"/>
+    <w:rsid w:val="00A26154"/>
+    <w:rsid w:val="00A367B4"/>
+    <w:rsid w:val="00A40583"/>
+    <w:rsid w:val="00A421A9"/>
+    <w:rsid w:val="00A434A0"/>
+    <w:rsid w:val="00A475E1"/>
+    <w:rsid w:val="00A51AC9"/>
+    <w:rsid w:val="00A52F7D"/>
+    <w:rsid w:val="00A532A5"/>
+    <w:rsid w:val="00A53A1F"/>
+    <w:rsid w:val="00A55267"/>
+    <w:rsid w:val="00A5603E"/>
+    <w:rsid w:val="00A563A8"/>
+    <w:rsid w:val="00A610D5"/>
+    <w:rsid w:val="00A612BA"/>
+    <w:rsid w:val="00A61A0D"/>
+    <w:rsid w:val="00A61FD3"/>
+    <w:rsid w:val="00A62F9A"/>
+    <w:rsid w:val="00A721CC"/>
+    <w:rsid w:val="00A74A39"/>
+    <w:rsid w:val="00A75DA2"/>
+    <w:rsid w:val="00A7786A"/>
+    <w:rsid w:val="00A77FC8"/>
+    <w:rsid w:val="00A80D35"/>
+    <w:rsid w:val="00A82A34"/>
+    <w:rsid w:val="00A834D6"/>
+    <w:rsid w:val="00A8459B"/>
+    <w:rsid w:val="00A84876"/>
+    <w:rsid w:val="00A84FD3"/>
+    <w:rsid w:val="00A8735A"/>
+    <w:rsid w:val="00A901CE"/>
+    <w:rsid w:val="00A90F7C"/>
+    <w:rsid w:val="00A9724E"/>
+    <w:rsid w:val="00A97567"/>
+    <w:rsid w:val="00A9765C"/>
+    <w:rsid w:val="00AA0CA4"/>
+    <w:rsid w:val="00AA3905"/>
+    <w:rsid w:val="00AA4312"/>
+    <w:rsid w:val="00AA5E15"/>
+    <w:rsid w:val="00AB16F9"/>
+    <w:rsid w:val="00AB22AC"/>
+    <w:rsid w:val="00AB340D"/>
+    <w:rsid w:val="00AB4419"/>
+    <w:rsid w:val="00AC2505"/>
+    <w:rsid w:val="00AC2BA2"/>
+    <w:rsid w:val="00AC68F4"/>
+    <w:rsid w:val="00AC75C3"/>
+    <w:rsid w:val="00AD4223"/>
+    <w:rsid w:val="00AD4663"/>
+    <w:rsid w:val="00AD496D"/>
+    <w:rsid w:val="00AD6A8F"/>
+    <w:rsid w:val="00AE0203"/>
+    <w:rsid w:val="00AE3A68"/>
+    <w:rsid w:val="00AE514D"/>
+    <w:rsid w:val="00AE6C92"/>
+    <w:rsid w:val="00AE7D69"/>
+    <w:rsid w:val="00AF09A8"/>
+    <w:rsid w:val="00AF27AA"/>
+    <w:rsid w:val="00AF28DD"/>
+    <w:rsid w:val="00AF2BDF"/>
+    <w:rsid w:val="00AF2C93"/>
+    <w:rsid w:val="00AF3EBB"/>
+    <w:rsid w:val="00AF4E41"/>
+    <w:rsid w:val="00AF51A1"/>
+    <w:rsid w:val="00AF54B2"/>
+    <w:rsid w:val="00AF78CD"/>
+    <w:rsid w:val="00AF78E4"/>
+    <w:rsid w:val="00B031BD"/>
+    <w:rsid w:val="00B04C4B"/>
+    <w:rsid w:val="00B04F06"/>
+    <w:rsid w:val="00B04F88"/>
+    <w:rsid w:val="00B076F0"/>
+    <w:rsid w:val="00B10C0B"/>
+    <w:rsid w:val="00B12594"/>
+    <w:rsid w:val="00B13F64"/>
+    <w:rsid w:val="00B16575"/>
+    <w:rsid w:val="00B22AFE"/>
+    <w:rsid w:val="00B23011"/>
+    <w:rsid w:val="00B261C5"/>
+    <w:rsid w:val="00B302E0"/>
+    <w:rsid w:val="00B33293"/>
+    <w:rsid w:val="00B3420E"/>
+    <w:rsid w:val="00B41AEE"/>
+    <w:rsid w:val="00B42362"/>
+    <w:rsid w:val="00B44D78"/>
+    <w:rsid w:val="00B4703F"/>
+    <w:rsid w:val="00B4755E"/>
+    <w:rsid w:val="00B52812"/>
+    <w:rsid w:val="00B53507"/>
+    <w:rsid w:val="00B536B2"/>
+    <w:rsid w:val="00B56DF1"/>
+    <w:rsid w:val="00B649B1"/>
+    <w:rsid w:val="00B652D4"/>
+    <w:rsid w:val="00B65C36"/>
+    <w:rsid w:val="00B65DC7"/>
+    <w:rsid w:val="00B661E5"/>
+    <w:rsid w:val="00B668BB"/>
+    <w:rsid w:val="00B67066"/>
+    <w:rsid w:val="00B67D40"/>
+    <w:rsid w:val="00B70698"/>
+    <w:rsid w:val="00B70DE3"/>
+    <w:rsid w:val="00B71B20"/>
+    <w:rsid w:val="00B73615"/>
+    <w:rsid w:val="00B73934"/>
+    <w:rsid w:val="00B73CAC"/>
+    <w:rsid w:val="00B74DC3"/>
+    <w:rsid w:val="00B75192"/>
+    <w:rsid w:val="00B75F86"/>
+    <w:rsid w:val="00B7639D"/>
+    <w:rsid w:val="00B8299E"/>
+    <w:rsid w:val="00B84548"/>
+    <w:rsid w:val="00B846ED"/>
+    <w:rsid w:val="00B8786D"/>
+    <w:rsid w:val="00B87EFA"/>
+    <w:rsid w:val="00B935E5"/>
+    <w:rsid w:val="00B96B03"/>
+    <w:rsid w:val="00B97712"/>
+    <w:rsid w:val="00BA550B"/>
+    <w:rsid w:val="00BA5CFD"/>
+    <w:rsid w:val="00BA6AD9"/>
+    <w:rsid w:val="00BB0971"/>
+    <w:rsid w:val="00BB7AD9"/>
+    <w:rsid w:val="00BC1971"/>
+    <w:rsid w:val="00BC36E3"/>
+    <w:rsid w:val="00BC3A14"/>
+    <w:rsid w:val="00BC4931"/>
+    <w:rsid w:val="00BC6793"/>
+    <w:rsid w:val="00BD084C"/>
+    <w:rsid w:val="00BD42FC"/>
+    <w:rsid w:val="00BD4FE1"/>
+    <w:rsid w:val="00BD7D1F"/>
+    <w:rsid w:val="00BE491E"/>
+    <w:rsid w:val="00BE7BA8"/>
+    <w:rsid w:val="00BE7D37"/>
+    <w:rsid w:val="00BF0917"/>
+    <w:rsid w:val="00BF204C"/>
+    <w:rsid w:val="00BF28FA"/>
+    <w:rsid w:val="00BF38AE"/>
+    <w:rsid w:val="00BF63A8"/>
+    <w:rsid w:val="00BF7BF9"/>
+    <w:rsid w:val="00C0510F"/>
+    <w:rsid w:val="00C10318"/>
+    <w:rsid w:val="00C1137D"/>
+    <w:rsid w:val="00C11621"/>
+    <w:rsid w:val="00C11EB2"/>
+    <w:rsid w:val="00C17B60"/>
+    <w:rsid w:val="00C17F51"/>
+    <w:rsid w:val="00C22487"/>
+    <w:rsid w:val="00C24716"/>
+    <w:rsid w:val="00C259F3"/>
+    <w:rsid w:val="00C268DD"/>
+    <w:rsid w:val="00C304DD"/>
+    <w:rsid w:val="00C31A88"/>
+    <w:rsid w:val="00C32BBA"/>
+    <w:rsid w:val="00C3541B"/>
+    <w:rsid w:val="00C44252"/>
+    <w:rsid w:val="00C452F3"/>
+    <w:rsid w:val="00C45675"/>
+    <w:rsid w:val="00C467CC"/>
+    <w:rsid w:val="00C500C8"/>
+    <w:rsid w:val="00C51FB9"/>
+    <w:rsid w:val="00C52A23"/>
+    <w:rsid w:val="00C539F6"/>
+    <w:rsid w:val="00C5654A"/>
+    <w:rsid w:val="00C61164"/>
+    <w:rsid w:val="00C649C7"/>
+    <w:rsid w:val="00C659D1"/>
+    <w:rsid w:val="00C6678A"/>
+    <w:rsid w:val="00C66ABB"/>
+    <w:rsid w:val="00C67F0B"/>
+    <w:rsid w:val="00C705CA"/>
+    <w:rsid w:val="00C72BB7"/>
+    <w:rsid w:val="00C759F0"/>
+    <w:rsid w:val="00C8047E"/>
+    <w:rsid w:val="00C81CE2"/>
+    <w:rsid w:val="00C826AB"/>
+    <w:rsid w:val="00C83793"/>
+    <w:rsid w:val="00C84211"/>
+    <w:rsid w:val="00C84BF6"/>
+    <w:rsid w:val="00C878AF"/>
+    <w:rsid w:val="00C9074E"/>
+    <w:rsid w:val="00C90E96"/>
+    <w:rsid w:val="00C92A69"/>
+    <w:rsid w:val="00C93A31"/>
+    <w:rsid w:val="00C94ECC"/>
+    <w:rsid w:val="00CA13DB"/>
+    <w:rsid w:val="00CA1ADA"/>
+    <w:rsid w:val="00CA326A"/>
+    <w:rsid w:val="00CA4087"/>
+    <w:rsid w:val="00CA53C1"/>
+    <w:rsid w:val="00CA71B1"/>
+    <w:rsid w:val="00CA73AF"/>
+    <w:rsid w:val="00CB1241"/>
+    <w:rsid w:val="00CB16ED"/>
+    <w:rsid w:val="00CB1C94"/>
+    <w:rsid w:val="00CC33F1"/>
+    <w:rsid w:val="00CC4773"/>
+    <w:rsid w:val="00CC5688"/>
+    <w:rsid w:val="00CC6943"/>
+    <w:rsid w:val="00CC7E1B"/>
+    <w:rsid w:val="00CD0BE3"/>
+    <w:rsid w:val="00CD221D"/>
+    <w:rsid w:val="00CD23D3"/>
+    <w:rsid w:val="00CD4C5E"/>
+    <w:rsid w:val="00CD7066"/>
+    <w:rsid w:val="00CD7EEC"/>
+    <w:rsid w:val="00CE1569"/>
+    <w:rsid w:val="00CE4D7A"/>
+    <w:rsid w:val="00CE5F79"/>
+    <w:rsid w:val="00CE66EE"/>
+    <w:rsid w:val="00CE6EBC"/>
+    <w:rsid w:val="00CF12FB"/>
+    <w:rsid w:val="00CF1BE6"/>
+    <w:rsid w:val="00CF33D8"/>
+    <w:rsid w:val="00CF3E7A"/>
+    <w:rsid w:val="00CF635C"/>
+    <w:rsid w:val="00CF70B8"/>
+    <w:rsid w:val="00CF7C6C"/>
+    <w:rsid w:val="00D01B3B"/>
+    <w:rsid w:val="00D052C0"/>
+    <w:rsid w:val="00D05A69"/>
+    <w:rsid w:val="00D078D9"/>
+    <w:rsid w:val="00D10C27"/>
+    <w:rsid w:val="00D13249"/>
+    <w:rsid w:val="00D138AE"/>
+    <w:rsid w:val="00D14FAC"/>
+    <w:rsid w:val="00D154DE"/>
+    <w:rsid w:val="00D15AE1"/>
+    <w:rsid w:val="00D16927"/>
+    <w:rsid w:val="00D2047B"/>
+    <w:rsid w:val="00D25100"/>
+    <w:rsid w:val="00D30502"/>
+    <w:rsid w:val="00D30899"/>
+    <w:rsid w:val="00D3128D"/>
+    <w:rsid w:val="00D33860"/>
+    <w:rsid w:val="00D34872"/>
+    <w:rsid w:val="00D352F5"/>
+    <w:rsid w:val="00D357BC"/>
+    <w:rsid w:val="00D404D3"/>
+    <w:rsid w:val="00D41664"/>
+    <w:rsid w:val="00D42706"/>
+    <w:rsid w:val="00D42985"/>
+    <w:rsid w:val="00D46119"/>
+    <w:rsid w:val="00D46431"/>
+    <w:rsid w:val="00D465DE"/>
+    <w:rsid w:val="00D50B1D"/>
+    <w:rsid w:val="00D50B35"/>
+    <w:rsid w:val="00D50BAF"/>
+    <w:rsid w:val="00D517A2"/>
+    <w:rsid w:val="00D51E0E"/>
+    <w:rsid w:val="00D522E7"/>
+    <w:rsid w:val="00D53049"/>
+    <w:rsid w:val="00D55A4A"/>
+    <w:rsid w:val="00D5626A"/>
+    <w:rsid w:val="00D56BED"/>
+    <w:rsid w:val="00D60699"/>
+    <w:rsid w:val="00D61A01"/>
+    <w:rsid w:val="00D6371F"/>
+    <w:rsid w:val="00D644FC"/>
+    <w:rsid w:val="00D658B9"/>
+    <w:rsid w:val="00D66B41"/>
+    <w:rsid w:val="00D720B8"/>
+    <w:rsid w:val="00D73AD6"/>
+    <w:rsid w:val="00D77642"/>
+    <w:rsid w:val="00D80EF2"/>
+    <w:rsid w:val="00D833B2"/>
+    <w:rsid w:val="00D8466A"/>
+    <w:rsid w:val="00D92087"/>
+    <w:rsid w:val="00D965DF"/>
+    <w:rsid w:val="00D96EFE"/>
+    <w:rsid w:val="00D97AA1"/>
+    <w:rsid w:val="00D97FED"/>
+    <w:rsid w:val="00DA15C2"/>
+    <w:rsid w:val="00DA189D"/>
+    <w:rsid w:val="00DA19EE"/>
+    <w:rsid w:val="00DA3425"/>
+    <w:rsid w:val="00DA55A0"/>
+    <w:rsid w:val="00DB06C6"/>
+    <w:rsid w:val="00DB0EDA"/>
+    <w:rsid w:val="00DB138E"/>
+    <w:rsid w:val="00DB1FDE"/>
+    <w:rsid w:val="00DB44E3"/>
+    <w:rsid w:val="00DB4CE9"/>
+    <w:rsid w:val="00DB60AC"/>
+    <w:rsid w:val="00DC0448"/>
+    <w:rsid w:val="00DC0FE9"/>
+    <w:rsid w:val="00DC15A4"/>
+    <w:rsid w:val="00DC1CF9"/>
+    <w:rsid w:val="00DC23FF"/>
+    <w:rsid w:val="00DC4A7D"/>
+    <w:rsid w:val="00DC6D8D"/>
+    <w:rsid w:val="00DD037A"/>
+    <w:rsid w:val="00DD170F"/>
+    <w:rsid w:val="00DD1C06"/>
+    <w:rsid w:val="00DD22EF"/>
+    <w:rsid w:val="00DD2A92"/>
+    <w:rsid w:val="00DD2AFB"/>
+    <w:rsid w:val="00DD39ED"/>
+    <w:rsid w:val="00DD4F64"/>
+    <w:rsid w:val="00DD5849"/>
+    <w:rsid w:val="00DD6CF9"/>
+    <w:rsid w:val="00DE0245"/>
+    <w:rsid w:val="00DE080C"/>
+    <w:rsid w:val="00DE27E3"/>
+    <w:rsid w:val="00DE5095"/>
+    <w:rsid w:val="00DF0F12"/>
+    <w:rsid w:val="00DF3487"/>
+    <w:rsid w:val="00DF3EBC"/>
+    <w:rsid w:val="00DF7125"/>
+    <w:rsid w:val="00DF7FEE"/>
+    <w:rsid w:val="00E00790"/>
+    <w:rsid w:val="00E0104B"/>
+    <w:rsid w:val="00E0364C"/>
+    <w:rsid w:val="00E054DB"/>
+    <w:rsid w:val="00E05670"/>
+    <w:rsid w:val="00E058FC"/>
+    <w:rsid w:val="00E05BF0"/>
+    <w:rsid w:val="00E062D7"/>
+    <w:rsid w:val="00E079B2"/>
+    <w:rsid w:val="00E1182C"/>
+    <w:rsid w:val="00E12707"/>
+    <w:rsid w:val="00E13DCE"/>
+    <w:rsid w:val="00E165EC"/>
+    <w:rsid w:val="00E211DB"/>
+    <w:rsid w:val="00E2457F"/>
+    <w:rsid w:val="00E250A9"/>
+    <w:rsid w:val="00E25992"/>
+    <w:rsid w:val="00E306CD"/>
+    <w:rsid w:val="00E30DA7"/>
+    <w:rsid w:val="00E3567B"/>
+    <w:rsid w:val="00E35906"/>
+    <w:rsid w:val="00E36937"/>
+    <w:rsid w:val="00E412B2"/>
+    <w:rsid w:val="00E41766"/>
+    <w:rsid w:val="00E43ABA"/>
+    <w:rsid w:val="00E44DF7"/>
+    <w:rsid w:val="00E46DFA"/>
+    <w:rsid w:val="00E50EF0"/>
+    <w:rsid w:val="00E51D26"/>
+    <w:rsid w:val="00E5268B"/>
+    <w:rsid w:val="00E53309"/>
+    <w:rsid w:val="00E5382C"/>
+    <w:rsid w:val="00E55BDC"/>
+    <w:rsid w:val="00E55E2C"/>
+    <w:rsid w:val="00E57113"/>
+    <w:rsid w:val="00E5741B"/>
+    <w:rsid w:val="00E57882"/>
+    <w:rsid w:val="00E57987"/>
+    <w:rsid w:val="00E57A18"/>
+    <w:rsid w:val="00E6364F"/>
+    <w:rsid w:val="00E63BEE"/>
+    <w:rsid w:val="00E66907"/>
+    <w:rsid w:val="00E670E8"/>
+    <w:rsid w:val="00E676A8"/>
+    <w:rsid w:val="00E67921"/>
+    <w:rsid w:val="00E70824"/>
+    <w:rsid w:val="00E7134D"/>
+    <w:rsid w:val="00E80666"/>
+    <w:rsid w:val="00E8097F"/>
+    <w:rsid w:val="00E81223"/>
+    <w:rsid w:val="00E82FA6"/>
+    <w:rsid w:val="00E83ACF"/>
+    <w:rsid w:val="00E83B50"/>
+    <w:rsid w:val="00E85EB4"/>
+    <w:rsid w:val="00E86CF2"/>
+    <w:rsid w:val="00E94D9A"/>
+    <w:rsid w:val="00E94E9C"/>
+    <w:rsid w:val="00E94FDF"/>
+    <w:rsid w:val="00E96C62"/>
+    <w:rsid w:val="00EA2287"/>
+    <w:rsid w:val="00EA2410"/>
+    <w:rsid w:val="00EA34AF"/>
+    <w:rsid w:val="00EA34C6"/>
+    <w:rsid w:val="00EA54D7"/>
+    <w:rsid w:val="00EA75D3"/>
+    <w:rsid w:val="00EB0147"/>
+    <w:rsid w:val="00EB0732"/>
+    <w:rsid w:val="00EB67B3"/>
+    <w:rsid w:val="00EC0412"/>
+    <w:rsid w:val="00EC4F5F"/>
+    <w:rsid w:val="00EC58E0"/>
+    <w:rsid w:val="00EC7170"/>
+    <w:rsid w:val="00EC74A2"/>
+    <w:rsid w:val="00EC7D06"/>
+    <w:rsid w:val="00ED0741"/>
+    <w:rsid w:val="00ED2BD1"/>
+    <w:rsid w:val="00ED40F8"/>
+    <w:rsid w:val="00ED7224"/>
+    <w:rsid w:val="00ED7676"/>
+    <w:rsid w:val="00ED7BCD"/>
+    <w:rsid w:val="00EE0AED"/>
+    <w:rsid w:val="00EE1153"/>
+    <w:rsid w:val="00EE1418"/>
+    <w:rsid w:val="00EE1613"/>
+    <w:rsid w:val="00EE31AC"/>
+    <w:rsid w:val="00EE4F48"/>
+    <w:rsid w:val="00EE4FAB"/>
+    <w:rsid w:val="00EE545A"/>
+    <w:rsid w:val="00EE7A7D"/>
+    <w:rsid w:val="00EF075C"/>
+    <w:rsid w:val="00EF0A90"/>
+    <w:rsid w:val="00EF0DC4"/>
+    <w:rsid w:val="00EF1F26"/>
+    <w:rsid w:val="00EF3271"/>
+    <w:rsid w:val="00EF4ED6"/>
+    <w:rsid w:val="00EF6430"/>
+    <w:rsid w:val="00EF75C2"/>
+    <w:rsid w:val="00EF7AFF"/>
+    <w:rsid w:val="00F020F7"/>
+    <w:rsid w:val="00F03AC0"/>
+    <w:rsid w:val="00F061F9"/>
+    <w:rsid w:val="00F0730B"/>
+    <w:rsid w:val="00F10012"/>
+    <w:rsid w:val="00F1646E"/>
+    <w:rsid w:val="00F20328"/>
+    <w:rsid w:val="00F221AD"/>
+    <w:rsid w:val="00F227C9"/>
+    <w:rsid w:val="00F2335E"/>
+    <w:rsid w:val="00F30642"/>
+    <w:rsid w:val="00F32B47"/>
+    <w:rsid w:val="00F32CD9"/>
+    <w:rsid w:val="00F32FC6"/>
+    <w:rsid w:val="00F3362A"/>
+    <w:rsid w:val="00F33BA9"/>
+    <w:rsid w:val="00F352B7"/>
+    <w:rsid w:val="00F35FB3"/>
+    <w:rsid w:val="00F375BB"/>
+    <w:rsid w:val="00F416E9"/>
+    <w:rsid w:val="00F42DBF"/>
+    <w:rsid w:val="00F43F57"/>
+    <w:rsid w:val="00F4507A"/>
+    <w:rsid w:val="00F47101"/>
+    <w:rsid w:val="00F47292"/>
+    <w:rsid w:val="00F515DC"/>
+    <w:rsid w:val="00F51739"/>
+    <w:rsid w:val="00F51B12"/>
+    <w:rsid w:val="00F53E90"/>
+    <w:rsid w:val="00F540F4"/>
+    <w:rsid w:val="00F563AB"/>
+    <w:rsid w:val="00F60908"/>
+    <w:rsid w:val="00F60B22"/>
+    <w:rsid w:val="00F628AC"/>
+    <w:rsid w:val="00F668B5"/>
+    <w:rsid w:val="00F735F1"/>
+    <w:rsid w:val="00F73F1B"/>
+    <w:rsid w:val="00F75435"/>
+    <w:rsid w:val="00F7753C"/>
+    <w:rsid w:val="00F80C45"/>
+    <w:rsid w:val="00F81545"/>
+    <w:rsid w:val="00F830E1"/>
+    <w:rsid w:val="00F8685E"/>
+    <w:rsid w:val="00F87C11"/>
+    <w:rsid w:val="00F9394F"/>
+    <w:rsid w:val="00F95AF1"/>
+    <w:rsid w:val="00F95ECD"/>
+    <w:rsid w:val="00F96601"/>
+    <w:rsid w:val="00FA1559"/>
+    <w:rsid w:val="00FA4413"/>
+    <w:rsid w:val="00FB1033"/>
+    <w:rsid w:val="00FB1792"/>
+    <w:rsid w:val="00FB17A3"/>
+    <w:rsid w:val="00FB68AE"/>
+    <w:rsid w:val="00FB71AE"/>
+    <w:rsid w:val="00FB72DF"/>
+    <w:rsid w:val="00FB7FA5"/>
+    <w:rsid w:val="00FC2B63"/>
+    <w:rsid w:val="00FC3B70"/>
+    <w:rsid w:val="00FC4106"/>
+    <w:rsid w:val="00FC71C6"/>
+    <w:rsid w:val="00FD37C2"/>
+    <w:rsid w:val="00FD5A29"/>
+    <w:rsid w:val="00FD6D2D"/>
+    <w:rsid w:val="00FD7C18"/>
+    <w:rsid w:val="00FE0382"/>
+    <w:rsid w:val="00FE3B6F"/>
+    <w:rsid w:val="00FE5872"/>
+    <w:rsid w:val="00FE5A90"/>
+    <w:rsid w:val="00FE756C"/>
+    <w:rsid w:val="00FF0119"/>
+    <w:rsid w:val="00FF2B6B"/>
+    <w:rsid w:val="00FF47D0"/>
+    <w:rsid w:val="00FF5646"/>
+    <w:rsid w:val="00FF711F"/>
+    <w:rsid w:val="00FF7C44"/>
+    <w:rsid w:val="196FB46D"/>
+    <w:rsid w:val="1C2BF6C6"/>
+    <w:rsid w:val="20852028"/>
+    <w:rsid w:val="3026240B"/>
+    <w:rsid w:val="4021128A"/>
+    <w:rsid w:val="5433B357"/>
+    <w:rsid w:val="64C61964"/>
+    <w:rsid w:val="65AAD929"/>
+    <w:rsid w:val="7DBEFD3E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="4C8D153F"/>
+  <w14:docId w14:val="6BCE91B3"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{19D1F839-20D6-4A61-8BBA-4C63D7E3E1A3}"/>
+  <w15:docId w15:val="{44CFCA35-0415-42A6-8F44-CC2972211BF6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5792,341 +19491,935 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00CF33D8"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00940DBD"/>
+    <w:rsid w:val="00715F72"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-      <w:lang w:eastAsia="en-GB"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00715F72"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00715F72"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00715F72"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00715F72"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00715F72"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00715F72"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00715F72"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00715F72"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="fontstyle01">
-    <w:name w:val="fontstyle01"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="0069537A"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00715F72"/>
     <w:rPr>
-      <w:rFonts w:ascii="AvenirNextLTPro-Light" w:hAnsi="AvenirNextLTPro-Light" w:hint="default"/>
-[...6 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="fontstyle21">
-    <w:name w:val="fontstyle21"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="0069537A"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00715F72"/>
     <w:rPr>
-      <w:rFonts w:ascii="SymbolMT" w:hAnsi="SymbolMT" w:hint="default"/>
-[...6 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00715F72"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00715F72"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00715F72"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00715F72"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00715F72"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00715F72"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00715F72"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00715F72"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00715F72"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00715F72"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00715F72"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00715F72"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00715F72"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="0014667F"/>
+    <w:rsid w:val="00715F72"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00715F72"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00715F72"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00715F72"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00715F72"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="006541A0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006541A0"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="006541A0"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006541A0"/>
+    <w:rPr>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00812F05"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="fontstyle01">
+    <w:name w:val="fontstyle01"/>
+    <w:rsid w:val="00FF47D0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="ArialMT" w:hAnsi="ArialMT" w:hint="default"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+    <w:name w:val="paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E80666"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00E80666"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+    <w:name w:val="eop"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00E80666"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A77FC8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00243BF2"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00243BF2"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00243BF2"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00243BF2"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00243BF2"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F07080"/>
+    <w:rsid w:val="00A20136"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F07080"/>
+    <w:rsid w:val="00A20136"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F07080"/>
+    <w:rsid w:val="00A20136"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F07080"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00940DBD"/>
+    <w:rsid w:val="00A20136"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-      <w:lang w:eastAsia="en-GB"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:styleId="Mention">
+    <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BF7BF9"/>
+    <w:rPr>
+      <w:color w:val="2B579A"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="fontstyle31">
+    <w:name w:val="fontstyle31"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="0046415C"/>
+    <w:rPr>
+      <w:rFonts w:ascii="TrebuchetMS" w:hAnsi="TrebuchetMS" w:hint="default"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="404040"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="fontstyle21">
+    <w:name w:val="fontstyle21"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="005409BF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="SymbolMT" w:hAnsi="SymbolMT" w:hint="default"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00143798"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00143798"/>
+    <w:rsid w:val="00E94D9A"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-[...40 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...14 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://help-for-early-years-providers.education.gov.uk/health-and-wellbeing/safer-sleep" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lullabytrust.org.uk/baby-safety/safer-sleep-information/safer-sleep-overview/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/6a5f8e4fb00f3323bf1a23a1/EYFS_group_and_school_based_from_September_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/6a5f8e320dd52549f5f96c8c/EYFS_childminders_from_September_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nhs.uk/best-start-in-life/baby/baby-basics/newborn-and-baby-sleeping-advice-for-parents/safe-sleep-advice-for-babies/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -6134,54 +20427,54 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -6349,132 +20642,156 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <SharedWithUsers xmlns="3d9c917f-d8cd-4504-b094-15ea605748a2">
-[...10 lines deleted...]
-    </SharedWithUsers>
     <TaxCatchAll xmlns="3d9c917f-d8cd-4504-b094-15ea605748a2" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="2379766f-f1c0-4510-971d-dce740ebef53">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C387C2D279EDC74990A660132316008D" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6a279ec55326059c7d63ea6ee74e47f0">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2379766f-f1c0-4510-971d-dce740ebef53" xmlns:ns3="3d9c917f-d8cd-4504-b094-15ea605748a2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d85903533ad222cacd5b5735d5690fe5" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C387C2D279EDC74990A660132316008D" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="edc5155d096cbfc62252f4491a894fa4">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2379766f-f1c0-4510-971d-dce740ebef53" xmlns:ns3="3d9c917f-d8cd-4504-b094-15ea605748a2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3d4f35d5bd7b3a3dbfb1a6346db111b3" ns2:_="" ns3:_="">
     <xsd:import namespace="2379766f-f1c0-4510-971d-dce740ebef53"/>
     <xsd:import namespace="3d9c917f-d8cd-4504-b094-15ea605748a2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2379766f-f1c0-4510-971d-dce740ebef53" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6ed0261d-8e1d-4a30-b593-96d7f0c84e13" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3d9c917f-d8cd-4504-b094-15ea605748a2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -6584,119 +20901,216 @@
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9DC86EF-8DA2-4562-9056-03BE76D672A0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2058C778-E460-4682-9DCB-49AE22881217}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="3d9c917f-d8cd-4504-b094-15ea605748a2"/>
     <ds:schemaRef ds:uri="2379766f-f1c0-4510-971d-dce740ebef53"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F11ABE2-F86A-4FD3-A452-BA53C2A5319C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6526538-B934-497A-B0E9-66DD808CA046}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="2379766f-f1c0-4510-971d-dce740ebef53"/>
     <ds:schemaRef ds:uri="3d9c917f-d8cd-4504-b094-15ea605748a2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4C5832DC-958D-43F5-BC3D-41F9522798E8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F1FB3FD-BA50-480D-A5F4-6AC17BE43434}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>6373</Characters>
+  <Pages>16</Pages>
+  <Words>1911</Words>
+  <Characters>10896</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>14</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>90</Lines>
+  <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Coventry City Council</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7476</CharactersWithSpaces>
+  <CharactersWithSpaces>12782</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="30" baseType="variant">
+      <vt:variant>
+        <vt:i4>393234</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.nhs.uk/best-start-in-life/baby/baby-basics/newborn-and-baby-sleeping-advice-for-parents/safe-sleep-advice-for-babies/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5898251</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://help-for-early-years-providers.education.gov.uk/health-and-wellbeing/safer-sleep</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>18</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.lullabytrust.org.uk/baby-safety/safer-sleep-information/safer-sleep-overview/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7077912</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://assets.publishing.service.gov.uk/media/6a5f8e4fb00f3323bf1a23a1/EYFS_group_and_school_based_from_September_2026.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2555939</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://assets.publishing.service.gov.uk/media/6a5f8e320dd52549f5f96c8c/EYFS_childminders_from_September_2026.pdf</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Millerchip, Karen</dc:creator>
+  <dc:creator>Robinson, Lisa</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C387C2D279EDC74990A660132316008D</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>