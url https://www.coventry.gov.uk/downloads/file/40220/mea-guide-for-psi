--- v0 (2026-01-14)
+++ v1 (2026-04-29)
@@ -5,62 +5,61 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:ask="http://schemas.microsoft.com/office/drawing/2018/sketchyshapes" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00F553B9" w:rsidP="00F553B9" w:rsidRDefault="008579CE" w14:paraId="6A6F12F2" w14:textId="54F049AA">
+    <w:p w14:paraId="6A6F12F2" w14:textId="77777777" w:rsidR="00F553B9" w:rsidRDefault="008579CE" w:rsidP="00F553B9">
       <w:r w:rsidRPr="00F553B9">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655166" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="496813C6" wp14:editId="38CB7DA1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-914400</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-979934</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7559040" cy="10686672"/>
             <wp:effectExtent l="0" t="0" r="3810" b="635"/>
             <wp:wrapNone/>
             <wp:docPr id="4" name="Picture 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
@@ -119,2419 +118,2039 @@
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6912000" cy="1404620"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidRPr="008579CE" w:rsidR="004D4649" w:rsidRDefault="004D4649" w14:paraId="3810A955" w14:textId="0BFF6670">
+                          <w:p w14:paraId="3810A955" w14:textId="0BFF6670" w:rsidR="004D4649" w:rsidRPr="008579CE" w:rsidRDefault="004D4649">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="009CA6" w:themeColor="accent1"/>
                                 <w:sz w:val="50"/>
                                 <w:szCs w:val="50"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="009CA6" w:themeColor="accent1"/>
                                 <w:sz w:val="50"/>
                                 <w:szCs w:val="50"/>
                               </w:rPr>
                               <w:t xml:space="preserve">PSI App </w:t>
                             </w:r>
                             <w:r w:rsidR="00A525D8">
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="009CA6" w:themeColor="accent1"/>
                                 <w:sz w:val="50"/>
                                 <w:szCs w:val="50"/>
                               </w:rPr>
                               <w:t xml:space="preserve">- </w:t>
                             </w:r>
                             <w:r w:rsidR="002134E4">
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="009CA6" w:themeColor="accent1"/>
                                 <w:sz w:val="50"/>
                                 <w:szCs w:val="50"/>
                               </w:rPr>
                               <w:t>U</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="009CA6" w:themeColor="accent1"/>
                                 <w:sz w:val="50"/>
                                 <w:szCs w:val="50"/>
                               </w:rPr>
                               <w:t>ser guide</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="008579CE" w:rsidR="004D4649" w:rsidRDefault="004D4649" w14:paraId="723CF2B9" w14:textId="412AA6A1">
+                          <w:p w14:paraId="723CF2B9" w14:textId="50A32908" w:rsidR="004D4649" w:rsidRPr="008579CE" w:rsidRDefault="004D4649">
                             <w:pPr>
                               <w:rPr>
                                 <w:color w:val="009CA6" w:themeColor="accent1"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:color w:val="009CA6" w:themeColor="accent1"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
-                              <w:t>April 202</w:t>
-[...7 lines deleted...]
-                              <w:t>2</w:t>
+                              <w:t>April 2021</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidRPr="008579CE" w:rsidR="004D4649" w:rsidRDefault="004D4649" w14:paraId="2738A309" w14:textId="5A2CB2DB">
+                          <w:p w14:paraId="2738A309" w14:textId="5A2CB2DB" w:rsidR="004D4649" w:rsidRPr="008579CE" w:rsidRDefault="004D4649">
                             <w:pPr>
                               <w:rPr>
                                 <w:color w:val="009CA6" w:themeColor="accent1"/>
                                 <w:sz w:val="30"/>
                                 <w:szCs w:val="30"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="719F5623">
+              <v:shapetype w14:anchorId="719F5623" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" style="position:absolute;margin-left:-46.45pt;margin-top:639pt;width:544.25pt;height:110.6pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBb28SkAwIAAOUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46NNmuNOEXXLsOA&#10;rhvQ7gMYWY6FSaImKbG7rx8lJ2mw3YZdBEokH/keqeXNaDTbSx8U2oaXszln0gpsld02/Pvz+t0V&#10;ZyGCbUGjlQ1/kYHfrN6+WQ6ulhX2qFvpGYHYUA+u4X2Mri6KIHppIMzQSUvODr2BSFe/LVoPA6Eb&#10;XVTz+aIY0LfOo5Ah0Ov95OSrjN91UsSvXRdkZLrh1FvMp8/nJp3Fagn11oPrlTi0Af/QhQFlqegJ&#10;6h4isJ1Xf0EZJTwG7OJMoCmw65SQmQOxKed/sHnqwcnMhcQJ7iRT+H+w4nH/zTPVNrwq33NmwdCQ&#10;nuUY2QccWZX0GVyoKezJUWAc6ZnmnLkG94DiR2AW73qwW3nrPQ69hJb6K1NmcZY64YQEshm+YEtl&#10;YBcxA42dN0k8koMROs3p5TSb1Iqgx8V1SfMmlyBfeTG/WFR5egXUx3TnQ/wk0bBkNNzT8DM87B9C&#10;TO1AfQxJ1SyuldZ5AbRlQ8OvL6vLnHDmMSrSfmplGn5F5amBnJBYfrRttiMoPdlUQNsD7cR04hzH&#10;zUiBSYsNti8kgMdpD+nfkNGj/8XZQDvY8PBzB15ypj9bEjEt7NHwR2NzNMAKSm145Gwy72Je7MQt&#10;uFsSd60y7dfKh95ol7Iah71Py3p+z1Gvv3P1GwAA//8DAFBLAwQUAAYACAAAACEAahvdqd4AAAAN&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3FqHiJY6xKlQJS7caIGzEy+JhX9S&#10;223N27Oc4Lgzn2Zn2m1xlp0xJhO8hLtlBQz9ELTxo4S3w/NiAyxl5bWywaOEb0yw7a6vWtXocPGv&#10;eN7nkVGIT42SMOU8N5ynYUKn0jLM6Mn7DNGpTGccuY7qQuHO8rqq1twp4+nDpGbcTTh87U9OwlHz&#10;vrwcR112qw/zbmwvhkOU8vamPD0Cy1jyHwy/9ak6dNSpDyevE7MSFqIWhJJRP2xoFSFCrNbAepLu&#10;haiBdy3/v6L7AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFvbxKQDAgAA5QMAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGob3aneAAAADQEAAA8A&#10;AAAAAAAAAAAAAAAAXQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABoBQAAAAA=&#10;">
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-46.45pt;margin-top:639pt;width:544.25pt;height:110.6pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBb28SkAwIAAOUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46NNmuNOEXXLsOA&#10;rhvQ7gMYWY6FSaImKbG7rx8lJ2mw3YZdBEokH/keqeXNaDTbSx8U2oaXszln0gpsld02/Pvz+t0V&#10;ZyGCbUGjlQ1/kYHfrN6+WQ6ulhX2qFvpGYHYUA+u4X2Mri6KIHppIMzQSUvODr2BSFe/LVoPA6Eb&#10;XVTz+aIY0LfOo5Ah0Ov95OSrjN91UsSvXRdkZLrh1FvMp8/nJp3Fagn11oPrlTi0Af/QhQFlqegJ&#10;6h4isJ1Xf0EZJTwG7OJMoCmw65SQmQOxKed/sHnqwcnMhcQJ7iRT+H+w4nH/zTPVNrwq33NmwdCQ&#10;nuUY2QccWZX0GVyoKezJUWAc6ZnmnLkG94DiR2AW73qwW3nrPQ69hJb6K1NmcZY64YQEshm+YEtl&#10;YBcxA42dN0k8koMROs3p5TSb1Iqgx8V1SfMmlyBfeTG/WFR5egXUx3TnQ/wk0bBkNNzT8DM87B9C&#10;TO1AfQxJ1SyuldZ5AbRlQ8OvL6vLnHDmMSrSfmplGn5F5amBnJBYfrRttiMoPdlUQNsD7cR04hzH&#10;zUiBSYsNti8kgMdpD+nfkNGj/8XZQDvY8PBzB15ypj9bEjEt7NHwR2NzNMAKSm145Gwy72Je7MQt&#10;uFsSd60y7dfKh95ol7Iah71Py3p+z1Gvv3P1GwAA//8DAFBLAwQUAAYACAAAACEAahvdqd4AAAAN&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3FqHiJY6xKlQJS7caIGzEy+JhX9S&#10;223N27Oc4Lgzn2Zn2m1xlp0xJhO8hLtlBQz9ELTxo4S3w/NiAyxl5bWywaOEb0yw7a6vWtXocPGv&#10;eN7nkVGIT42SMOU8N5ynYUKn0jLM6Mn7DNGpTGccuY7qQuHO8rqq1twp4+nDpGbcTTh87U9OwlHz&#10;vrwcR112qw/zbmwvhkOU8vamPD0Cy1jyHwy/9ak6dNSpDyevE7MSFqIWhJJRP2xoFSFCrNbAepLu&#10;haiBdy3/v6L7AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFvbxKQDAgAA5QMAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGob3aneAAAADQEAAA8A&#10;AAAAAAAAAAAAAAAAXQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABoBQAAAAA=&#10;" filled="f" stroked="f">
                 <v:textbox style="mso-fit-shape-to-text:t" inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p w:rsidRPr="008579CE" w:rsidR="004D4649" w:rsidRDefault="004D4649" w14:paraId="3810A955" w14:textId="0BFF6670">
+                    <w:p w14:paraId="3810A955" w14:textId="0BFF6670" w:rsidR="004D4649" w:rsidRPr="008579CE" w:rsidRDefault="004D4649">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="009CA6" w:themeColor="accent1"/>
                           <w:sz w:val="50"/>
                           <w:szCs w:val="50"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="009CA6" w:themeColor="accent1"/>
                           <w:sz w:val="50"/>
                           <w:szCs w:val="50"/>
                         </w:rPr>
                         <w:t xml:space="preserve">PSI App </w:t>
                       </w:r>
                       <w:r w:rsidR="00A525D8">
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="009CA6" w:themeColor="accent1"/>
                           <w:sz w:val="50"/>
                           <w:szCs w:val="50"/>
                         </w:rPr>
                         <w:t xml:space="preserve">- </w:t>
                       </w:r>
                       <w:r w:rsidR="002134E4">
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="009CA6" w:themeColor="accent1"/>
                           <w:sz w:val="50"/>
                           <w:szCs w:val="50"/>
                         </w:rPr>
                         <w:t>U</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="009CA6" w:themeColor="accent1"/>
                           <w:sz w:val="50"/>
                           <w:szCs w:val="50"/>
                         </w:rPr>
                         <w:t>ser guide</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="008579CE" w:rsidR="004D4649" w:rsidRDefault="004D4649" w14:paraId="723CF2B9" w14:textId="412AA6A1">
+                    <w:p w14:paraId="723CF2B9" w14:textId="50A32908" w:rsidR="004D4649" w:rsidRPr="008579CE" w:rsidRDefault="004D4649">
                       <w:pPr>
                         <w:rPr>
                           <w:color w:val="009CA6" w:themeColor="accent1"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="009CA6" w:themeColor="accent1"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
-                        <w:t>April 202</w:t>
-[...7 lines deleted...]
-                        <w:t>2</w:t>
+                        <w:t>April 2021</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidRPr="008579CE" w:rsidR="004D4649" w:rsidRDefault="004D4649" w14:paraId="2738A309" w14:textId="5A2CB2DB">
+                    <w:p w14:paraId="2738A309" w14:textId="5A2CB2DB" w:rsidR="004D4649" w:rsidRPr="008579CE" w:rsidRDefault="004D4649">
                       <w:pPr>
                         <w:rPr>
                           <w:color w:val="009CA6" w:themeColor="accent1"/>
                           <w:sz w:val="30"/>
                           <w:szCs w:val="30"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="0067728A">
-[...5 lines deleted...]
-      </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="2032988323"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Cover Pages"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00F553B9" w:rsidR="00F553B9">
+          <w:r w:rsidR="00F553B9" w:rsidRPr="00F553B9">
             <w:br w:type="page"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="PlainTable1"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4500"/>
         <w:gridCol w:w="4500"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00F553B9" w:rsidR="005159D7" w:rsidTr="005159D7" w14:paraId="472A3923" w14:textId="77777777">
+      <w:tr w:rsidR="005159D7" w:rsidRPr="00F553B9" w14:paraId="472A3923" w14:textId="77777777" w:rsidTr="005159D7">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FA7684" w:rsidR="00B017FD" w:rsidP="00930EE3" w:rsidRDefault="00B017FD" w14:paraId="4236B0D2" w14:textId="77777777">
+          <w:p w14:paraId="4236B0D2" w14:textId="77777777" w:rsidR="00B017FD" w:rsidRPr="00FA7684" w:rsidRDefault="00B017FD" w:rsidP="00930EE3">
             <w:r w:rsidRPr="00FA7684">
               <w:lastRenderedPageBreak/>
               <w:t>Document Owner</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FA7684" w:rsidR="000D66D9">
+            <w:r w:rsidR="000D66D9" w:rsidRPr="00FA7684">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F553B9" w:rsidR="00D2177E" w:rsidTr="005159D7" w14:paraId="3F17B5EA" w14:textId="77777777">
+      <w:tr w:rsidR="00D2177E" w:rsidRPr="00F553B9" w14:paraId="3F17B5EA" w14:textId="77777777" w:rsidTr="005159D7">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FA7684" w:rsidR="00B017FD" w:rsidP="00930EE3" w:rsidRDefault="00B017FD" w14:paraId="39DECD2E" w14:textId="77777777">
+          <w:p w14:paraId="39DECD2E" w14:textId="77777777" w:rsidR="00B017FD" w:rsidRPr="00FA7684" w:rsidRDefault="00B017FD" w:rsidP="00930EE3">
             <w:r w:rsidRPr="00FA7684">
               <w:t>Name</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FA7684" w:rsidR="000D66D9">
+            <w:r w:rsidR="000D66D9" w:rsidRPr="00FA7684">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FA7684" w:rsidR="00B017FD" w:rsidP="00930EE3" w:rsidRDefault="00B017FD" w14:paraId="337232E8" w14:textId="77777777">
+          <w:p w14:paraId="337232E8" w14:textId="77777777" w:rsidR="00B017FD" w:rsidRPr="00FA7684" w:rsidRDefault="00B017FD" w:rsidP="00930EE3">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FA7684">
               <w:t>Business Unit (BU)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FA7684" w:rsidR="000D66D9">
+            <w:r w:rsidR="000D66D9" w:rsidRPr="00FA7684">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F553B9" w:rsidR="005159D7" w:rsidTr="005159D7" w14:paraId="6A193AEE" w14:textId="77777777">
+      <w:tr w:rsidR="005159D7" w:rsidRPr="00F553B9" w14:paraId="6A193AEE" w14:textId="77777777" w:rsidTr="005159D7">
         <w:trPr>
           <w:trHeight w:val="247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C57603" w:rsidR="00B017FD" w:rsidP="00930EE3" w:rsidRDefault="002134E4" w14:paraId="0BAA9E5D" w14:textId="7E62972D">
-            <w:bookmarkStart w:name="_Hlk69476696" w:id="0"/>
+          <w:p w14:paraId="0BAA9E5D" w14:textId="7E62972D" w:rsidR="00B017FD" w:rsidRPr="00C57603" w:rsidRDefault="002134E4" w:rsidP="00930EE3">
+            <w:bookmarkStart w:id="0" w:name="_Hlk69476696"/>
             <w:r>
               <w:t>D Pybus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C57603" w:rsidR="00B017FD" w:rsidP="00930EE3" w:rsidRDefault="002134E4" w14:paraId="2B8A0CC9" w14:textId="08567307">
+          <w:p w14:paraId="2B8A0CC9" w14:textId="08567307" w:rsidR="00B017FD" w:rsidRPr="00C57603" w:rsidRDefault="002134E4" w:rsidP="00930EE3">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>Democracy &amp; Engagement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F553B9" w:rsidR="00765F47" w:rsidTr="005159D7" w14:paraId="7214443E" w14:textId="77777777">
-[...28 lines deleted...]
-      </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w:rsidRPr="00F553B9" w:rsidR="00B017FD" w:rsidP="008A200A" w:rsidRDefault="00B017FD" w14:paraId="64F6BA57" w14:textId="77777777"/>
+    <w:p w14:paraId="64F6BA57" w14:textId="77777777" w:rsidR="00B017FD" w:rsidRPr="00F553B9" w:rsidRDefault="00B017FD" w:rsidP="008A200A"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="PlainTable1"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4500"/>
         <w:gridCol w:w="4500"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00F553B9" w:rsidR="00347AB9" w:rsidTr="00D2177E" w14:paraId="7F275DBC" w14:textId="77777777">
+      <w:tr w:rsidR="00347AB9" w:rsidRPr="00F553B9" w14:paraId="7F275DBC" w14:textId="77777777" w:rsidTr="00D2177E">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FA7684" w:rsidR="00B017FD" w:rsidP="00930EE3" w:rsidRDefault="00B017FD" w14:paraId="68577B70" w14:textId="77777777">
+          <w:p w14:paraId="68577B70" w14:textId="77777777" w:rsidR="00B017FD" w:rsidRPr="00FA7684" w:rsidRDefault="00B017FD" w:rsidP="00930EE3">
             <w:r w:rsidRPr="00FA7684">
               <w:t>Approved</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FA7684" w:rsidR="00347AB9">
+            <w:r w:rsidR="00347AB9" w:rsidRPr="00FA7684">
               <w:t xml:space="preserve"> Author(s)</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7684">
               <w:t>/Editor</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FA7684" w:rsidR="00FB01BF">
+            <w:r w:rsidR="00FB01BF" w:rsidRPr="00FA7684">
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA7684">
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FA7684" w:rsidR="00FB01BF">
+            <w:r w:rsidR="00FB01BF" w:rsidRPr="00FA7684">
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FA7684" w:rsidR="000D66D9">
+            <w:r w:rsidR="000D66D9" w:rsidRPr="00FA7684">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F553B9" w:rsidR="00B017FD" w:rsidTr="00D2177E" w14:paraId="29823C29" w14:textId="77777777">
+      <w:tr w:rsidR="00B017FD" w:rsidRPr="00F553B9" w14:paraId="29823C29" w14:textId="77777777" w:rsidTr="00D2177E">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FA7684" w:rsidR="00B017FD" w:rsidP="00930EE3" w:rsidRDefault="00B017FD" w14:paraId="244404A3" w14:textId="77777777">
+          <w:p w14:paraId="244404A3" w14:textId="77777777" w:rsidR="00B017FD" w:rsidRPr="00FA7684" w:rsidRDefault="00B017FD" w:rsidP="00930EE3">
             <w:r w:rsidRPr="00FA7684">
               <w:t>Name</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FA7684" w:rsidR="00FB01BF">
+            <w:r w:rsidR="00FB01BF" w:rsidRPr="00FA7684">
               <w:t>/Group</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FA7684" w:rsidR="000D66D9">
+            <w:r w:rsidR="000D66D9" w:rsidRPr="00FA7684">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FA7684" w:rsidR="00B017FD" w:rsidP="00930EE3" w:rsidRDefault="00B017FD" w14:paraId="6072A71F" w14:textId="77777777">
+          <w:p w14:paraId="6072A71F" w14:textId="77777777" w:rsidR="00B017FD" w:rsidRPr="00FA7684" w:rsidRDefault="00B017FD" w:rsidP="00930EE3">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00FA7684">
               <w:t>Business Unit (BU)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FA7684" w:rsidR="000D66D9">
+            <w:r w:rsidR="000D66D9" w:rsidRPr="00FA7684">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F553B9" w:rsidR="002134E4" w:rsidTr="00D2177E" w14:paraId="5CE1DEF9" w14:textId="77777777">
+      <w:tr w:rsidR="002134E4" w:rsidRPr="00F553B9" w14:paraId="5CE1DEF9" w14:textId="77777777" w:rsidTr="00D2177E">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C57603" w:rsidR="002134E4" w:rsidP="002134E4" w:rsidRDefault="002134E4" w14:paraId="044AB9F4" w14:textId="3E9E2911">
+          <w:p w14:paraId="044AB9F4" w14:textId="3E9E2911" w:rsidR="002134E4" w:rsidRPr="00C57603" w:rsidRDefault="002134E4" w:rsidP="002134E4">
             <w:r>
               <w:t>D Pybus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C57603" w:rsidR="002134E4" w:rsidP="002134E4" w:rsidRDefault="002134E4" w14:paraId="41CC7CF0" w14:textId="549A49BD">
+          <w:p w14:paraId="41CC7CF0" w14:textId="549A49BD" w:rsidR="002134E4" w:rsidRPr="00C57603" w:rsidRDefault="002134E4" w:rsidP="002134E4">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>Democracy &amp; Engagement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F553B9" w:rsidR="002134E4" w:rsidTr="00D2177E" w14:paraId="71C92A02" w14:textId="77777777">
+      <w:tr w:rsidR="002134E4" w:rsidRPr="00F553B9" w14:paraId="71C92A02" w14:textId="77777777" w:rsidTr="00D2177E">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C57603" w:rsidR="002134E4" w:rsidP="002134E4" w:rsidRDefault="00765F47" w14:paraId="6033E3DA" w14:textId="3734E9AB">
-[...3 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="6033E3DA" w14:textId="77777777" w:rsidR="002134E4" w:rsidRPr="00C57603" w:rsidRDefault="002134E4" w:rsidP="002134E4"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C57603" w:rsidR="002134E4" w:rsidP="002134E4" w:rsidRDefault="00765F47" w14:paraId="41B90387" w14:textId="44DC6D0E">
+          <w:p w14:paraId="41B90387" w14:textId="77777777" w:rsidR="002134E4" w:rsidRPr="00C57603" w:rsidRDefault="002134E4" w:rsidP="002134E4">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F553B9" w:rsidR="002134E4" w:rsidTr="00D2177E" w14:paraId="2A38B1D1" w14:textId="77777777">
+      <w:tr w:rsidR="002134E4" w:rsidRPr="00F553B9" w14:paraId="2A38B1D1" w14:textId="77777777" w:rsidTr="00D2177E">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C57603" w:rsidR="002134E4" w:rsidP="002134E4" w:rsidRDefault="00765F47" w14:paraId="4D5D7202" w14:textId="26C669A2">
-[...3 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="4D5D7202" w14:textId="77777777" w:rsidR="002134E4" w:rsidRPr="00C57603" w:rsidRDefault="002134E4" w:rsidP="002134E4"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C57603" w:rsidR="002134E4" w:rsidP="002134E4" w:rsidRDefault="00765F47" w14:paraId="14EB8421" w14:textId="24CF2313">
+          <w:p w14:paraId="14EB8421" w14:textId="77777777" w:rsidR="002134E4" w:rsidRPr="00C57603" w:rsidRDefault="002134E4" w:rsidP="002134E4">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00F553B9" w:rsidR="00610F8D" w:rsidP="008A200A" w:rsidRDefault="00610F8D" w14:paraId="5C0A71DF" w14:textId="77777777"/>
+    <w:p w14:paraId="5C0A71DF" w14:textId="77777777" w:rsidR="00610F8D" w:rsidRPr="00F553B9" w:rsidRDefault="00610F8D" w:rsidP="008A200A"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="PlainTable1"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4500"/>
         <w:gridCol w:w="4500"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00F553B9" w:rsidR="00C50211" w:rsidTr="00D2177E" w14:paraId="222404D3" w14:textId="77777777">
+      <w:tr w:rsidR="00C50211" w:rsidRPr="00F553B9" w14:paraId="222404D3" w14:textId="77777777" w:rsidTr="00D2177E">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F553B9" w:rsidR="00C50211" w:rsidP="00930EE3" w:rsidRDefault="00FB01BF" w14:paraId="17BF54C7" w14:textId="77777777">
+          <w:p w14:paraId="17BF54C7" w14:textId="77777777" w:rsidR="00C50211" w:rsidRPr="00F553B9" w:rsidRDefault="00FB01BF" w:rsidP="00930EE3">
             <w:r w:rsidRPr="00FA7684">
               <w:t>Approved Distribution</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FA7684" w:rsidR="000D66D9">
+            <w:r w:rsidR="000D66D9" w:rsidRPr="00FA7684">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F553B9" w:rsidR="00FB01BF" w:rsidTr="00D2177E" w14:paraId="1835A711" w14:textId="77777777">
+      <w:tr w:rsidR="00FB01BF" w:rsidRPr="00F553B9" w14:paraId="1835A711" w14:textId="77777777" w:rsidTr="00D2177E">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FA7684" w:rsidR="00FB01BF" w:rsidP="00930EE3" w:rsidRDefault="00FB01BF" w14:paraId="5AD9E4C6" w14:textId="77777777">
+          <w:p w14:paraId="5AD9E4C6" w14:textId="77777777" w:rsidR="00FB01BF" w:rsidRPr="00FA7684" w:rsidRDefault="00FB01BF" w:rsidP="00930EE3">
             <w:r w:rsidRPr="00FA7684">
               <w:t>Name/Group</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FA7684" w:rsidR="000D66D9">
+            <w:r w:rsidR="000D66D9" w:rsidRPr="00FA7684">
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00FA7684" w:rsidR="00FB01BF" w:rsidP="00930EE3" w:rsidRDefault="00FB01BF" w14:paraId="742A5CC3" w14:textId="77777777">
+          <w:p w14:paraId="742A5CC3" w14:textId="77777777" w:rsidR="00FB01BF" w:rsidRPr="00FA7684" w:rsidRDefault="00FB01BF" w:rsidP="00930EE3">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA7684">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Business Unit (BU)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FA7684" w:rsidR="000D66D9">
+            <w:r w:rsidR="000D66D9" w:rsidRPr="00FA7684">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F553B9" w:rsidR="002134E4" w:rsidTr="00D2177E" w14:paraId="79D45611" w14:textId="77777777">
+      <w:tr w:rsidR="002134E4" w:rsidRPr="00F553B9" w14:paraId="79D45611" w14:textId="77777777" w:rsidTr="00D2177E">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C57603" w:rsidR="002134E4" w:rsidP="002134E4" w:rsidRDefault="002134E4" w14:paraId="5D570553" w14:textId="777D8678">
+          <w:p w14:paraId="5D570553" w14:textId="777D8678" w:rsidR="002134E4" w:rsidRPr="00C57603" w:rsidRDefault="002134E4" w:rsidP="002134E4">
             <w:r>
               <w:t>D Pybus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C57603" w:rsidR="002134E4" w:rsidP="002134E4" w:rsidRDefault="002134E4" w14:paraId="6E742C4C" w14:textId="259C980A">
+          <w:p w14:paraId="6E742C4C" w14:textId="259C980A" w:rsidR="002134E4" w:rsidRPr="00C57603" w:rsidRDefault="002134E4" w:rsidP="002134E4">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>Democracy &amp; Engagement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F553B9" w:rsidR="002134E4" w:rsidTr="00D2177E" w14:paraId="1C262A11" w14:textId="77777777">
+      <w:tr w:rsidR="002134E4" w:rsidRPr="00F553B9" w14:paraId="1C262A11" w14:textId="77777777" w:rsidTr="00D2177E">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C57603" w:rsidR="002134E4" w:rsidP="002134E4" w:rsidRDefault="00765F47" w14:paraId="61F6D11F" w14:textId="398164B9">
-[...3 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="61F6D11F" w14:textId="77777777" w:rsidR="002134E4" w:rsidRPr="00C57603" w:rsidRDefault="002134E4" w:rsidP="002134E4"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C57603" w:rsidR="002134E4" w:rsidP="002134E4" w:rsidRDefault="00765F47" w14:paraId="54C17158" w14:textId="3401D85C">
+          <w:p w14:paraId="54C17158" w14:textId="77777777" w:rsidR="002134E4" w:rsidRPr="00C57603" w:rsidRDefault="002134E4" w:rsidP="002134E4">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00F553B9" w:rsidR="002134E4" w:rsidTr="00D2177E" w14:paraId="74F6E9E7" w14:textId="77777777">
+      <w:tr w:rsidR="002134E4" w:rsidRPr="00F553B9" w14:paraId="74F6E9E7" w14:textId="77777777" w:rsidTr="00D2177E">
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C57603" w:rsidR="002134E4" w:rsidP="002134E4" w:rsidRDefault="002134E4" w14:paraId="7F2893A1" w14:textId="77777777"/>
+          <w:p w14:paraId="7F2893A1" w14:textId="77777777" w:rsidR="002134E4" w:rsidRPr="00C57603" w:rsidRDefault="002134E4" w:rsidP="002134E4"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C57603" w:rsidR="002134E4" w:rsidP="002134E4" w:rsidRDefault="002134E4" w14:paraId="52B4964D" w14:textId="77777777">
+          <w:p w14:paraId="52B4964D" w14:textId="77777777" w:rsidR="002134E4" w:rsidRPr="00C57603" w:rsidRDefault="002134E4" w:rsidP="002134E4">
             <w:pPr>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00765F47" w:rsidP="00741346" w:rsidRDefault="00765F47" w14:paraId="2C268B1D" w14:textId="77777777"/>
-[...416 lines deleted...]
-    <w:p w:rsidRPr="00D87E30" w:rsidR="00B017FD" w:rsidP="00741346" w:rsidRDefault="005B4A3D" w14:paraId="3F782C44" w14:textId="11C0CA88">
+    <w:p w14:paraId="3F782C44" w14:textId="77777777" w:rsidR="00B017FD" w:rsidRPr="00D87E30" w:rsidRDefault="005B4A3D" w:rsidP="00741346">
       <w:r w:rsidRPr="00D87E30">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="_Hlk69477416" w:displacedByCustomXml="next" w:id="1"/>
+    <w:bookmarkStart w:id="1" w:name="_Hlk69477416" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:color w:val="262626"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:id w:val="1843963446"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w:rsidR="008A38D3" w:rsidRDefault="008A38D3" w14:paraId="00471588" w14:textId="77777777">
+        <w:p w14:paraId="00471588" w14:textId="77777777" w:rsidR="008A38D3" w:rsidRDefault="008A38D3">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
           </w:pPr>
           <w:r>
             <w:t>Contents</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00DC42D6" w:rsidRDefault="008A38D3" w14:paraId="61E5E4D8" w14:textId="003148F4">
+        <w:p w14:paraId="78E02F34" w14:textId="7A489637" w:rsidR="0060253C" w:rsidRDefault="008A38D3">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> TOC \o "1-4" \h \z \t "Title,1,Heading 1 (Purple),1,Heading 1 (Teal),1" </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:history="1" w:anchor="_Toc100844084">
-            <w:r w:rsidRPr="003600FE" w:rsidR="00DC42D6">
+          <w:hyperlink w:anchor="_Toc69304791" w:history="1">
+            <w:r w:rsidR="0060253C" w:rsidRPr="00B91F2F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>MEA PSI App - Overview</w:t>
             </w:r>
-            <w:r w:rsidR="00DC42D6">
+            <w:r w:rsidR="0060253C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00DC42D6">
+            <w:r w:rsidR="0060253C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00DC42D6">
+            <w:r w:rsidR="0060253C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc100844084 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00DC42D6">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc69304791 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="0060253C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00DC42D6">
+            <w:r w:rsidR="0060253C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0067728A">
+            <w:r w:rsidR="002134E4">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00DC42D6">
+            <w:r w:rsidR="0060253C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00DC42D6" w:rsidRDefault="008E76AD" w14:paraId="4B890AB2" w14:textId="3295C122">
+        <w:p w14:paraId="4B7FDC38" w14:textId="7F6187A6" w:rsidR="0060253C" w:rsidRDefault="0060253C">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc100844085">
-            <w:r w:rsidRPr="003600FE" w:rsidR="00DC42D6">
+          <w:hyperlink w:anchor="_Toc69304792" w:history="1">
+            <w:r w:rsidRPr="00B91F2F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Accessing the PSI App</w:t>
             </w:r>
-            <w:r w:rsidR="00DC42D6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00DC42D6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00DC42D6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc100844085 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00DC42D6">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc69304792 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00DC42D6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0067728A">
+            <w:r w:rsidR="002134E4">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="00DC42D6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00DC42D6" w:rsidRDefault="008E76AD" w14:paraId="636C371D" w14:textId="5DF8DA9B">
+        <w:p w14:paraId="033033C7" w14:textId="540D4FCC" w:rsidR="0060253C" w:rsidRDefault="0060253C">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc100844086">
-            <w:r w:rsidRPr="003600FE" w:rsidR="00DC42D6">
+          <w:hyperlink w:anchor="_Toc69304793" w:history="1">
+            <w:r w:rsidRPr="00B91F2F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>General Checklist tile</w:t>
             </w:r>
-            <w:r w:rsidR="00DC42D6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00DC42D6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00DC42D6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc100844086 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00DC42D6">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc69304793 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00DC42D6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0067728A">
+            <w:r w:rsidR="002134E4">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>6</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00DC42D6">
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00DC42D6" w:rsidRDefault="008E76AD" w14:paraId="498B3551" w14:textId="7994D04F">
+        <w:p w14:paraId="6B3F0E31" w14:textId="314E230B" w:rsidR="0060253C" w:rsidRDefault="0060253C">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:rPr>
+              <w:noProof/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="en-GB"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc69304794" w:history="1">
+            <w:r w:rsidRPr="00B91F2F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Allocated Polling Station tile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc69304794 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="002134E4">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="6D1050C8" w14:textId="158A8ECF" w:rsidR="0060253C" w:rsidRDefault="0060253C">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9010"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc100844087">
-            <w:r w:rsidRPr="003600FE" w:rsidR="00DC42D6">
+          <w:hyperlink w:anchor="_Toc69304795" w:history="1">
+            <w:r w:rsidRPr="00B91F2F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Further information</w:t>
             </w:r>
-            <w:r w:rsidR="00DC42D6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00DC42D6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00DC42D6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc100844087 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00DC42D6">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc69304795 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00DC42D6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0067728A">
+            <w:r w:rsidR="002134E4">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>8</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00DC42D6">
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00DC42D6" w:rsidRDefault="008E76AD" w14:paraId="7C893FD6" w14:textId="26801C52">
+        <w:p w14:paraId="25F7F77A" w14:textId="21F4869C" w:rsidR="0060253C" w:rsidRDefault="0060253C">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9010"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc100844088">
-            <w:r w:rsidRPr="003600FE" w:rsidR="00DC42D6">
+          <w:hyperlink w:anchor="_Toc69304796" w:history="1">
+            <w:r w:rsidRPr="00B91F2F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Number of Visits</w:t>
             </w:r>
-            <w:r w:rsidR="00DC42D6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00DC42D6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00DC42D6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc100844088 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00DC42D6">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc69304796 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00DC42D6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0067728A">
+            <w:r w:rsidR="002134E4">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>9</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00DC42D6">
+              <w:t>12</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00DC42D6" w:rsidRDefault="008E76AD" w14:paraId="3862E5A9" w14:textId="5CF4FC1F">
+        <w:p w14:paraId="34DDCFAC" w14:textId="00FC04D6" w:rsidR="0060253C" w:rsidRDefault="0060253C">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9010"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc100844089">
-            <w:r w:rsidRPr="003600FE" w:rsidR="00DC42D6">
+          <w:hyperlink w:anchor="_Toc69304797" w:history="1">
+            <w:r w:rsidRPr="00B91F2F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Viewing the checklists before polling day</w:t>
             </w:r>
-            <w:r w:rsidR="00DC42D6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00DC42D6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00DC42D6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc100844089 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00DC42D6">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc69304797 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00DC42D6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0067728A">
+            <w:r w:rsidR="002134E4">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>9</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00DC42D6">
+              <w:t>12</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00DC42D6" w:rsidRDefault="008E76AD" w14:paraId="4511540B" w14:textId="6B5D6B91">
+        <w:p w14:paraId="3C74D6D8" w14:textId="700DEF27" w:rsidR="0060253C" w:rsidRDefault="0060253C">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9010"/>
             </w:tabs>
             <w:rPr>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc100844090">
-            <w:r w:rsidRPr="003600FE" w:rsidR="00DC42D6">
+          <w:hyperlink w:anchor="_Toc69304798" w:history="1">
+            <w:r w:rsidRPr="00B91F2F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Recording visits on polling Day</w:t>
             </w:r>
-            <w:r w:rsidR="00DC42D6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00DC42D6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00DC42D6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc100844090 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00DC42D6">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc69304798 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00DC42D6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0067728A">
+            <w:r w:rsidR="002134E4">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>10</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00DC42D6">
+              <w:t>13</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00DC42D6" w:rsidRDefault="008E76AD" w14:paraId="44D2070F" w14:textId="35B7D5F8">
+        <w:p w14:paraId="696302BE" w14:textId="50D1DF91" w:rsidR="0060253C" w:rsidRDefault="0060253C">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc100844091">
-            <w:r w:rsidRPr="003600FE" w:rsidR="00DC42D6">
+          <w:hyperlink w:anchor="_Toc69304799" w:history="1">
+            <w:r w:rsidRPr="00B91F2F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>PO and PSI App - Offline Mode</w:t>
             </w:r>
-            <w:r w:rsidR="00DC42D6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00DC42D6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00DC42D6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc100844091 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00DC42D6">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc69304799 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00DC42D6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0067728A">
+            <w:r w:rsidR="002134E4">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>13</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00DC42D6">
+              <w:t>17</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="00DC42D6" w:rsidRDefault="008E76AD" w14:paraId="486594DA" w14:textId="383A03F2">
+        <w:p w14:paraId="166D30E8" w14:textId="62F073A5" w:rsidR="0060253C" w:rsidRDefault="0060253C">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9010"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+              <w:color w:val="auto"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:eastAsia="en-GB"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc69304800" w:history="1">
+            <w:r w:rsidRPr="00B91F2F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>To enable Offline Mode</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc69304800 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="002134E4">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="75F9EDC0" w14:textId="0FC134E3" w:rsidR="0060253C" w:rsidRDefault="0060253C">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:noProof/>
               <w:color w:val="auto"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:history="1" w:anchor="_Toc100844092">
-            <w:r w:rsidRPr="003600FE" w:rsidR="00DC42D6">
+          <w:hyperlink w:anchor="_Toc69304801" w:history="1">
+            <w:r w:rsidRPr="00B91F2F">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Copyright Notice:</w:t>
             </w:r>
-            <w:r w:rsidR="00DC42D6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00DC42D6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00DC42D6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc100844092 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00DC42D6">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc69304801 \h </w:instrText>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00DC42D6">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0067728A">
+            <w:r w:rsidR="002134E4">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>14</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00DC42D6">
+              <w:t>18</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="008A38D3" w:rsidRDefault="008A38D3" w14:paraId="50DCAB41" w14:textId="7C0C5731">
+        <w:p w14:paraId="50DCAB41" w14:textId="1022C4CE" w:rsidR="008A38D3" w:rsidRDefault="008A38D3">
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:bookmarkEnd w:displacedByCustomXml="prev" w:id="1"/>
-    <w:p w:rsidRPr="00F553B9" w:rsidR="008A200A" w:rsidRDefault="008A200A" w14:paraId="3CA2BC26" w14:textId="77777777">
+    <w:bookmarkEnd w:id="1" w:displacedByCustomXml="prev"/>
+    <w:p w14:paraId="3CA2BC26" w14:textId="77777777" w:rsidR="008A200A" w:rsidRPr="00F553B9" w:rsidRDefault="008A200A">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002D1502" w:rsidRDefault="002D1502" w14:paraId="4A18C7FC" w14:textId="77777777">
+    <w:p w14:paraId="4A18C7FC" w14:textId="77777777" w:rsidR="002D1502" w:rsidRDefault="002D1502">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00F553B9" w:rsidR="008A200A" w:rsidRDefault="008A200A" w14:paraId="33BCE1A5" w14:textId="77777777">
+    <w:p w14:paraId="33BCE1A5" w14:textId="77777777" w:rsidR="008A200A" w:rsidRPr="00F553B9" w:rsidRDefault="008A200A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:spacing w:val="5"/>
           <w:kern w:val="28"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="52"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F553B9">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A078BE" w:rsidR="00560B1A" w:rsidP="00A078BE" w:rsidRDefault="00560B1A" w14:paraId="70293B46" w14:textId="77777777">
+    <w:p w14:paraId="70293B46" w14:textId="77777777" w:rsidR="00560B1A" w:rsidRPr="00A078BE" w:rsidRDefault="00560B1A" w:rsidP="00A078BE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:sectPr w:rsidRPr="00A078BE" w:rsidR="00560B1A" w:rsidSect="003011E8">
+        <w:sectPr w:rsidR="00560B1A" w:rsidRPr="00A078BE" w:rsidSect="003011E8">
           <w:headerReference w:type="even" r:id="rId12"/>
           <w:headerReference w:type="default" r:id="rId13"/>
           <w:footerReference w:type="even" r:id="rId14"/>
           <w:footerReference w:type="default" r:id="rId15"/>
           <w:headerReference w:type="first" r:id="rId16"/>
           <w:footerReference w:type="first" r:id="rId17"/>
           <w:type w:val="continuous"/>
-          <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
+          <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1547" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E4410E" w:rsidP="004D4649" w:rsidRDefault="004D4649" w14:paraId="3E02B585" w14:textId="2C0172A3">
+    <w:p w14:paraId="3E02B585" w14:textId="2C0172A3" w:rsidR="00E4410E" w:rsidRDefault="004D4649" w:rsidP="004D4649">
       <w:pPr>
         <w:pStyle w:val="Heading1Teal"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc100844084" w:id="2"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:name="concept1" w:id="4"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc69304791"/>
+      <w:bookmarkStart w:id="3" w:name="-557230726"/>
+      <w:bookmarkStart w:id="4" w:name="concept1"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">MEA PSI App - </w:t>
       </w:r>
       <w:r w:rsidR="00E4410E">
         <w:t>Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkEnd w:id="4"/>
-    <w:p w:rsidR="007C4754" w:rsidP="004D4649" w:rsidRDefault="00A525D8" w14:paraId="1EC853A5" w14:textId="77777777">
+    <w:p w14:paraId="08FA7D65" w14:textId="4BF7DF70" w:rsidR="00E4410E" w:rsidRDefault="00A525D8" w:rsidP="004D4649">
       <w:r>
-        <w:t>The PSI App is used by polling station inspectors (PSI) to record their polling station visits during Election Day using a smart phone or tablet.  Information recorded during the visits can be submitted and viewed at the Election Office</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">The PSI App is used by polling station inspectors (PSI) to record their polling station visits during Election Day using a smart phone or tablet.  Information recorded during the visits can be submitted and viewed at the Election Office.  </w:t>
+      </w:r>
+      <w:r w:rsidR="004D4649">
+        <w:t>To be able to use the PSI app the PSI must have an active MEA account.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27105E99" w14:textId="7F43BB07" w:rsidR="004D4649" w:rsidRDefault="004D4649" w:rsidP="004D4649">
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00E4410E" w:rsidP="004D4649" w:rsidRDefault="004D4649" w14:paraId="08FA7D65" w14:textId="07994A69">
+        <w:t xml:space="preserve">The PSI app can be used on </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="_Hlk69199002"/>
       <w:r>
-        <w:t>To be able to use the PSI app the PSI must have an active MEA account.</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidR="004D4649">
         <w:t>any device that is portable and has a connection with the internet.  The layout is fully responsive and will resize to match the screen size of the device being used.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w:rsidR="00A525D8" w:rsidP="004D4649" w:rsidRDefault="004D4649" w14:paraId="4EC1F7F7" w14:textId="646AF899">
+    <w:p w14:paraId="4EC1F7F7" w14:textId="646AF899" w:rsidR="00A525D8" w:rsidRDefault="004D4649" w:rsidP="004D4649">
       <w:r>
         <w:t>As information is entered and submitted, the Election Office can view the information submitted by the PSI.  The following information can be submitted:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A525D8" w:rsidP="008750BD" w:rsidRDefault="00A525D8" w14:paraId="589DFE69" w14:textId="739198F4">
+    <w:p w14:paraId="589DFE69" w14:textId="739198F4" w:rsidR="00A525D8" w:rsidRDefault="00A525D8" w:rsidP="008750BD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Checklist </w:t>
       </w:r>
       <w:r w:rsidR="0060253C">
         <w:t>for each</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> polling station</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D4649" w:rsidP="008750BD" w:rsidRDefault="004D4649" w14:paraId="1EED97E4" w14:textId="28DA4536">
+    <w:p w14:paraId="1EED97E4" w14:textId="28DA4536" w:rsidR="004D4649" w:rsidRDefault="004D4649" w:rsidP="008750BD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Collection of postal votes</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E4410E" w:rsidP="008750BD" w:rsidRDefault="0011352D" w14:paraId="0CA94983" w14:textId="7460B1B8">
+    <w:p w14:paraId="0CA94983" w14:textId="7460B1B8" w:rsidR="00E4410E" w:rsidRDefault="0011352D" w:rsidP="008750BD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Number of visits made</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0011352D" w:rsidR="0011352D" w:rsidP="0011352D" w:rsidRDefault="0011352D" w14:paraId="47E5F189" w14:textId="77777777">
+    <w:p w14:paraId="47E5F189" w14:textId="77777777" w:rsidR="0011352D" w:rsidRPr="0011352D" w:rsidRDefault="0011352D" w:rsidP="0011352D">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc69219725" w:id="6"/>
-[...2 lines deleted...]
-      <w:bookmarkStart w:name="_Toc69220988" w:id="9"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc69219725"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc69220809"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc69220899"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc69220988"/>
       <w:r w:rsidRPr="0011352D">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Supported Browsers</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w:rsidRPr="0011352D" w:rsidR="0011352D" w:rsidP="0011352D" w:rsidRDefault="0011352D" w14:paraId="5B6FE05F" w14:textId="4C7E1B6E">
+    <w:p w14:paraId="5B6FE05F" w14:textId="77777777" w:rsidR="0011352D" w:rsidRPr="0011352D" w:rsidRDefault="0011352D" w:rsidP="0011352D">
       <w:r w:rsidRPr="0011352D">
-        <w:t xml:space="preserve">Any device that is portable and has a connection to the internet can be used.  Please ensure the device is running a supported browser, these are: </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="0011352D" w:rsidR="0011352D" w:rsidP="0011352D" w:rsidRDefault="0011352D" w14:paraId="6DFF80EA" w14:textId="77777777">
+        <w:t xml:space="preserve">Any device that is portable and has a connection to the internet can be used.  The layout is fully responsive and will resize to fit the screen of the device being used. Please ensure the device is running a supported browser, these are: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DFF80EA" w14:textId="77777777" w:rsidR="0011352D" w:rsidRPr="0011352D" w:rsidRDefault="0011352D" w:rsidP="0011352D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0011352D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Desktop</w:t>
       </w:r>
       <w:r w:rsidRPr="0011352D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">: Chrome, Firefox, Edge (Chromium), Safari. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0011352D" w:rsidR="0011352D" w:rsidP="0011352D" w:rsidRDefault="0011352D" w14:paraId="7E017A21" w14:textId="77777777">
+    <w:p w14:paraId="7E017A21" w14:textId="77777777" w:rsidR="0011352D" w:rsidRPr="0011352D" w:rsidRDefault="0011352D" w:rsidP="0011352D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0011352D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Mobile</w:t>
       </w:r>
       <w:r w:rsidRPr="0011352D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>: IOS – Safari, IOS - Chrome, ISO – Firefox, Android – Chrome, Android – Firefox</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0011352D" w:rsidR="0011352D" w:rsidP="0011352D" w:rsidRDefault="0011352D" w14:paraId="19B73E33" w14:textId="77777777">
+    <w:p w14:paraId="19B73E33" w14:textId="77777777" w:rsidR="0011352D" w:rsidRPr="0011352D" w:rsidRDefault="0011352D" w:rsidP="0011352D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0011352D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Please note - it is important from a security and compatibility perspective that browsers are kept up to date.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0011352D" w:rsidR="0011352D" w:rsidP="0011352D" w:rsidRDefault="0011352D" w14:paraId="25D9E7E5" w14:textId="77777777">
+    <w:p w14:paraId="25D9E7E5" w14:textId="77777777" w:rsidR="0011352D" w:rsidRPr="0011352D" w:rsidRDefault="0011352D" w:rsidP="0011352D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0011352D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>These browsers are NOT Supported and will not work with MEA</w:t>
       </w:r>
       <w:r w:rsidRPr="0011352D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="0011352D" w:rsidR="0011352D" w:rsidP="0011352D" w:rsidRDefault="0011352D" w14:paraId="33A20CF7" w14:textId="77777777">
+    <w:p w14:paraId="33A20CF7" w14:textId="77777777" w:rsidR="0011352D" w:rsidRPr="0011352D" w:rsidRDefault="0011352D" w:rsidP="0011352D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="160" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0011352D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Very old versions of browsers </w:t>
-[...18 lines deleted...]
-    <w:p w:rsidRPr="0011352D" w:rsidR="0011352D" w:rsidP="0011352D" w:rsidRDefault="0011352D" w14:paraId="6AD83239" w14:textId="77777777">
+        <w:t>Very old versions of browsers e.g. Edge from 2018 (now called Edge Legacy) or unsupported browsers e.g. Internet Explorer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AD83239" w14:textId="77777777" w:rsidR="0011352D" w:rsidRPr="0011352D" w:rsidRDefault="0011352D" w:rsidP="0011352D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
           <w:spacing w:val="5"/>
           <w:kern w:val="28"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="52"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0011352D">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0011352D" w:rsidP="0011352D" w:rsidRDefault="0011352D" w14:paraId="02114C02" w14:textId="0DC071BA">
+    <w:p w14:paraId="02114C02" w14:textId="0DC071BA" w:rsidR="0011352D" w:rsidRDefault="0011352D" w:rsidP="0011352D">
       <w:pPr>
         <w:pStyle w:val="Heading1Teal"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc100844085" w:id="10"/>
-      <w:bookmarkStart w:name="310750584" w:id="11"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc69304792"/>
+      <w:bookmarkStart w:id="11" w:name="310750584"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Accessing the </w:t>
       </w:r>
       <w:r w:rsidR="00E4410E">
         <w:t>PSI App</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidR="00E4410E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w:rsidRPr="0011352D" w:rsidR="00E4410E" w:rsidP="00E4410E" w:rsidRDefault="0011352D" w14:paraId="416F2C13" w14:textId="41283E6A">
+    <w:p w14:paraId="416F2C13" w14:textId="41283E6A" w:rsidR="00E4410E" w:rsidRPr="0011352D" w:rsidRDefault="0011352D" w:rsidP="00E4410E">
       <w:pPr>
         <w:pStyle w:val="p1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">To </w:t>
       </w:r>
       <w:r w:rsidR="006D084D">
         <w:t>access</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the PSI App, the</w:t>
       </w:r>
       <w:r w:rsidR="00E4410E">
         <w:t xml:space="preserve"> PSI signs into their MEA account and selects the </w:t>
       </w:r>
-      <w:r w:rsidRPr="0011352D" w:rsidR="00E4410E">
+      <w:r w:rsidR="00E4410E" w:rsidRPr="0011352D">
         <w:rPr>
           <w:rStyle w:val="b"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>tile</w:t>
       </w:r>
       <w:r w:rsidRPr="0011352D">
         <w:rPr>
           <w:rStyle w:val="b"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> with the relevant election and date.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E4410E" w:rsidP="00E4410E" w:rsidRDefault="00E4410E" w14:paraId="60FAA839" w14:textId="77777777">
+    <w:p w14:paraId="60FAA839" w14:textId="77777777" w:rsidR="00E4410E" w:rsidRDefault="00E4410E" w:rsidP="00E4410E">
       <w:pPr>
         <w:pStyle w:val="p1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1EC401F3" wp14:editId="6132EF43">
-[...1 lines deleted...]
-            <wp:effectExtent l="19050" t="19050" r="14605" b="27305"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1EC401F3" wp14:editId="4F0FE9E9">
+            <wp:extent cx="5210175" cy="3362325"/>
+            <wp:effectExtent l="19050" t="19050" r="28575" b="28575"/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 5"/>
                     <pic:cNvPicPr preferRelativeResize="0">
                       <a:picLocks noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
-                  <pic:blipFill rotWithShape="1">
+                  <pic:blipFill>
                     <a:blip r:embed="rId18">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect b="26683"/>
-                    <a:stretch/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4437084" cy="1979110"/>
+                      <a:ext cx="5210175" cy="3362325"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
-                    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+                    <a:ln>
                       <a:solidFill>
-                        <a:srgbClr val="262626"/>
+                        <a:schemeClr val="tx2"/>
                       </a:solidFill>
-                      <a:prstDash val="solid"/>
-[...17 lines deleted...]
-                      </a:extLst>
                     </a:ln>
-                    <a:extLst>
-[...3 lines deleted...]
-                    </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002650E5" w:rsidP="00E4410E" w:rsidRDefault="0011352D" w14:paraId="353CEF3F" w14:textId="4114D121">
+    <w:p w14:paraId="353CEF3F" w14:textId="4114D121" w:rsidR="002650E5" w:rsidRDefault="0011352D" w:rsidP="00E4410E">
       <w:pPr>
         <w:pStyle w:val="p1"/>
       </w:pPr>
       <w:r>
         <w:t>When the Elections Office have allocated the polling stations to the PSI the PSI App tile will be</w:t>
       </w:r>
       <w:r w:rsidR="00FA600C">
         <w:t xml:space="preserve"> visible</w:t>
       </w:r>
       <w:r w:rsidR="00E4410E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E4410E" w:rsidP="00E4410E" w:rsidRDefault="0011352D" w14:paraId="0B146BF3" w14:textId="53671928">
+    <w:p w14:paraId="0B146BF3" w14:textId="53671928" w:rsidR="00E4410E" w:rsidRDefault="0011352D" w:rsidP="00E4410E">
       <w:pPr>
         <w:pStyle w:val="p1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Select the </w:t>
       </w:r>
       <w:r w:rsidRPr="003E1100">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>PSI App tile</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E4410E" w:rsidP="00E4410E" w:rsidRDefault="00E4410E" w14:paraId="297E0991" w14:textId="77777777">
+    <w:p w14:paraId="297E0991" w14:textId="77777777" w:rsidR="00E4410E" w:rsidRDefault="00E4410E" w:rsidP="00E4410E">
       <w:pPr>
         <w:pStyle w:val="p1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6677872B" wp14:editId="6CDC722C">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="3175" b="5080"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6677872B" wp14:editId="697B72DF">
+            <wp:extent cx="5219700" cy="2238375"/>
+            <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="6" name="Picture 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 6"/>
                     <pic:cNvPicPr preferRelativeResize="0">
                       <a:picLocks noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4378758" cy="1698104"/>
+                      <a:ext cx="5219700" cy="2238375"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E4410E" w:rsidP="00E4410E" w:rsidRDefault="003E1100" w14:paraId="6F6238B6" w14:textId="659A666A">
+    <w:p w14:paraId="59BCD766" w14:textId="77777777" w:rsidR="006D084D" w:rsidRDefault="006D084D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="093E52"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6341D3AB" w14:textId="0DEA7839" w:rsidR="00E4410E" w:rsidRDefault="003E1100" w:rsidP="00E4410E">
       <w:pPr>
         <w:pStyle w:val="p1"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">This opens the PSI App screen which has two tiles, </w:t>
       </w:r>
       <w:r w:rsidR="00E4410E">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00E4410E">
         <w:rPr>
           <w:rStyle w:val="b"/>
         </w:rPr>
         <w:t>General Checklist</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="b"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A525D8" w:rsidR="00FA600C">
+      <w:r w:rsidR="00FA600C" w:rsidRPr="00A525D8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Allocated Polling</w:t>
       </w:r>
       <w:r w:rsidRPr="00A525D8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Statio</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A525D8" w:rsidR="00FA600C">
+      <w:r w:rsidR="00FA600C" w:rsidRPr="00A525D8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ns</w:t>
       </w:r>
       <w:r w:rsidR="00E4410E">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="002650E5">
         <w:t xml:space="preserve">  These tiles can be viewed prior to Election Day </w:t>
       </w:r>
       <w:r w:rsidR="00471868">
         <w:t>allowing the PSI to familiarise themselves with the screens to be completed.</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D084D" w:rsidR="006D084D">
+    </w:p>
+    <w:p w14:paraId="6F6238B6" w14:textId="4DD3CF2D" w:rsidR="00E4410E" w:rsidRDefault="006D084D" w:rsidP="00E4410E">
+      <w:pPr>
+        <w:pStyle w:val="p1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006D084D">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00873987">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6980FF4B" wp14:editId="35A19AE2">
             <wp:extent cx="5727700" cy="2771140"/>
             <wp:effectExtent l="19050" t="19050" r="25400" b="10160"/>
             <wp:docPr id="103" name="Picture 103"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
@@ -2539,554 +2158,575 @@
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5727700" cy="2771140"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:srgbClr val="262626"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E4410E" w:rsidP="00E4410E" w:rsidRDefault="00E4410E" w14:paraId="57E54B65" w14:textId="51BFC4AB">
+    <w:p w14:paraId="57E54B65" w14:textId="51BFC4AB" w:rsidR="00E4410E" w:rsidRDefault="00E4410E" w:rsidP="00E4410E">
       <w:pPr>
         <w:pStyle w:val="p1"/>
       </w:pPr>
     </w:p>
-    <w:bookmarkStart w:name="-1820392681" w:id="12"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00E4410E" w:rsidP="00873987" w:rsidRDefault="00E4410E" w14:paraId="34166AD4" w14:textId="2BFB7114">
+    <w:p w14:paraId="682DCD3A" w14:textId="77777777" w:rsidR="00873987" w:rsidRDefault="00873987" w:rsidP="00873987">
       <w:pPr>
         <w:pStyle w:val="Heading1Teal"/>
+        <w:sectPr w:rsidR="00873987" w:rsidSect="003011E8">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11900" w:h="16840"/>
+          <w:pgMar w:top="1560" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="-1820392681"/>
+      <w:bookmarkStart w:id="13" w:name="_Ref-696423327"/>
+    </w:p>
+    <w:p w14:paraId="34166AD4" w14:textId="2BFB7114" w:rsidR="00E4410E" w:rsidRDefault="00E4410E" w:rsidP="00873987">
+      <w:pPr>
+        <w:pStyle w:val="Heading1Teal"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> XE "PSI App" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkStart w:name="_Toc100844086" w:id="14"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc69304793"/>
       <w:r>
         <w:t xml:space="preserve">General </w:t>
       </w:r>
       <w:r w:rsidR="00873987">
         <w:t>C</w:t>
       </w:r>
       <w:r>
         <w:t>hecklist</w:t>
       </w:r>
-      <w:bookmarkStart w:name="concept4" w:id="15"/>
+      <w:bookmarkStart w:id="15" w:name="concept4"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidR="00873987">
         <w:t xml:space="preserve"> tile</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:p w:rsidR="00E4410E" w:rsidP="00E4410E" w:rsidRDefault="00E4410E" w14:paraId="16A2B2F4" w14:textId="7C6DB8B4">
+    <w:p w14:paraId="16A2B2F4" w14:textId="7C6DB8B4" w:rsidR="00E4410E" w:rsidRDefault="00E4410E" w:rsidP="00E4410E">
       <w:pPr>
         <w:pStyle w:val="p1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00873987">
         <w:t>G</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">eneral </w:t>
       </w:r>
       <w:r w:rsidR="00873987">
         <w:t>C</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">hecklist is </w:t>
       </w:r>
       <w:r w:rsidR="00873987">
         <w:t xml:space="preserve">a list of equipment and spares the PSI </w:t>
       </w:r>
       <w:r w:rsidR="00A525D8">
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidR="006B4473">
         <w:t xml:space="preserve"> required to </w:t>
       </w:r>
       <w:r w:rsidR="00284160">
         <w:t xml:space="preserve">take </w:t>
       </w:r>
       <w:r w:rsidR="00F3705E">
         <w:t xml:space="preserve">with them </w:t>
       </w:r>
       <w:r w:rsidR="00284160">
         <w:t>on their visits.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E4410E" w:rsidP="00E4410E" w:rsidRDefault="00284160" w14:paraId="42B0E289" w14:textId="0FC5E83B">
+    <w:p w14:paraId="42B0E289" w14:textId="0FC5E83B" w:rsidR="00E4410E" w:rsidRDefault="00284160" w:rsidP="00E4410E">
       <w:pPr>
         <w:pStyle w:val="p1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="18A00255" wp14:editId="1579117A">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="635" b="0"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="18A00255" wp14:editId="4D862C61">
+            <wp:extent cx="3409524" cy="1885714"/>
+            <wp:effectExtent l="0" t="0" r="635" b="635"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId21"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2573692" cy="1423438"/>
+                      <a:ext cx="3409524" cy="1885714"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B4473" w:rsidR="006B4473" w:rsidP="00D617F2" w:rsidRDefault="006B4473" w14:paraId="623662B6" w14:textId="77777777">
+    <w:p w14:paraId="623662B6" w14:textId="77777777" w:rsidR="006B4473" w:rsidRPr="006B4473" w:rsidRDefault="006B4473" w:rsidP="00D617F2">
       <w:pPr>
         <w:pStyle w:val="p1"/>
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B4473">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t>On opening the General Checklist tile a</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B4473" w:rsidR="00E4410E">
+      <w:r w:rsidR="00E4410E" w:rsidRPr="006B4473">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> checklist appears showing the </w:t>
       </w:r>
       <w:r w:rsidRPr="006B4473">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t>items the PSI will need</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B4473" w:rsidR="00E4410E">
+      <w:r w:rsidR="00E4410E" w:rsidRPr="006B4473">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006B4473" w:rsidP="00D617F2" w:rsidRDefault="00D617F2" w14:paraId="2FD8B1E0" w14:textId="77777777">
+    <w:p w14:paraId="2FD8B1E0" w14:textId="77777777" w:rsidR="006B4473" w:rsidRDefault="00D617F2" w:rsidP="00D617F2">
       <w:pPr>
         <w:pStyle w:val="p1"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B4473">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t>The Elections Office will create the list of equipment and spares required and th</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B4473" w:rsidR="006B4473">
+      <w:r w:rsidR="006B4473" w:rsidRPr="006B4473">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t>is may vary from the</w:t>
       </w:r>
       <w:r w:rsidRPr="006B4473">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> example shown below</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B4473" w:rsidR="006B4473">
+      <w:r w:rsidR="006B4473" w:rsidRPr="006B4473">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B4473" w:rsidR="006B4473">
+      <w:r w:rsidR="006B4473" w:rsidRPr="006B4473">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B4473" w:rsidR="00E4410E" w:rsidP="00E4410E" w:rsidRDefault="00D617F2" w14:paraId="16EF710C" w14:textId="3E9312CC">
+    <w:p w14:paraId="248318AF" w14:textId="1924B24B" w:rsidR="00D617F2" w:rsidRPr="006B4473" w:rsidRDefault="006B4473" w:rsidP="00D617F2">
       <w:pPr>
         <w:pStyle w:val="p1"/>
         <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="33A0B549" wp14:editId="333BD344">
+            <wp:extent cx="5727700" cy="4352290"/>
+            <wp:effectExtent l="19050" t="19050" r="25400" b="10160"/>
+            <wp:docPr id="104" name="Picture 104"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId22"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5727700" cy="4352290"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:solidFill>
+                        <a:schemeClr val="tx2"/>
+                      </a:solidFill>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79256D57" w14:textId="77777777" w:rsidR="006B4473" w:rsidRDefault="006B4473" w:rsidP="00E4410E">
+      <w:pPr>
+        <w:pStyle w:val="p1"/>
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16EF710C" w14:textId="3E9312CC" w:rsidR="00E4410E" w:rsidRPr="006B4473" w:rsidRDefault="00D617F2" w:rsidP="00E4410E">
+      <w:pPr>
+        <w:pStyle w:val="p1"/>
+        <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B4473">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The PSI </w:t>
       </w:r>
       <w:r w:rsidR="006B4473">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">can </w:t>
       </w:r>
       <w:r w:rsidRPr="006B4473">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">access the list prior to the election and can tick off the items as received and press </w:t>
       </w:r>
       <w:r w:rsidR="00F3705E">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="006B4473">
         <w:rPr>
           <w:rStyle w:val="b"/>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">Save General Checklist </w:t>
       </w:r>
       <w:r w:rsidR="00F3705E">
         <w:rPr>
           <w:rStyle w:val="b"/>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">button </w:t>
       </w:r>
       <w:r w:rsidRPr="006B4473">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">to confirm the items are present, this can be repeated if some items are received later. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E4410E" w:rsidP="00E4410E" w:rsidRDefault="00E4410E" w14:paraId="681C2CEC" w14:textId="77777777">
+    <w:p w14:paraId="7AD09F0A" w14:textId="695CEDB3" w:rsidR="00E4410E" w:rsidRDefault="00E4410E" w:rsidP="00E4410E">
+      <w:pPr>
+        <w:pStyle w:val="p1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="681C2CEC" w14:textId="77777777" w:rsidR="00E4410E" w:rsidRDefault="00E4410E" w:rsidP="00E4410E">
       <w:pPr>
         <w:pStyle w:val="p1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="731BE414" wp14:editId="6C6DA286">
             <wp:extent cx="3752850" cy="3048000"/>
             <wp:effectExtent l="19050" t="19050" r="19050" b="19050"/>
             <wp:docPr id="19" name="Picture 19"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 19"/>
                     <pic:cNvPicPr preferRelativeResize="0">
                       <a:picLocks noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22">
+                    <a:blip r:embed="rId23">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3752850" cy="3048000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx2"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00765F47" w:rsidP="00765F47" w:rsidRDefault="00E4410E" w14:paraId="4974036F" w14:textId="497972D2">
+    <w:p w14:paraId="1BF43BF8" w14:textId="77777777" w:rsidR="00E4410E" w:rsidRPr="000C664E" w:rsidRDefault="00E4410E" w:rsidP="00E4410E">
       <w:pPr>
         <w:pStyle w:val="p1"/>
-        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C664E">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
-        <w:t>A note at the top of the Checklist confirms the General Checklist has been updated</w:t>
-[...9 lines deleted...]
-    <w:p w:rsidR="00765F47" w:rsidP="00765F47" w:rsidRDefault="00765F47" w14:paraId="55F4B80A" w14:textId="5336C7D1">
+        <w:t>A note at the top of the Checklist confirms the General Checklist has been updated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03AD5198" w14:textId="2B44F640" w:rsidR="00E4410E" w:rsidRDefault="00E4410E" w:rsidP="00E4410E">
       <w:pPr>
         <w:pStyle w:val="p1"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63787A8C" wp14:editId="5E9DEA8E">
-[...7 lines deleted...]
-            <wp:extent cx="4705350" cy="1123950"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="63787A8C" wp14:editId="3511A2F3">
+            <wp:extent cx="3752850" cy="1028700"/>
             <wp:effectExtent l="19050" t="19050" r="19050" b="19050"/>
-            <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="20" name="Picture 20"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 20"/>
                     <pic:cNvPicPr preferRelativeResize="0">
                       <a:picLocks noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23">
+                    <a:blip r:embed="rId24">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4705350" cy="1123950"/>
+                      <a:ext cx="3752850" cy="1028700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx2"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="margin">
-[...5 lines deleted...]
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00765F47" w:rsidP="00765F47" w:rsidRDefault="00765F47" w14:paraId="65367BA7" w14:textId="5B75E92E">
+    <w:p w14:paraId="0FA7BC6F" w14:textId="055015A1" w:rsidR="00F3705E" w:rsidRPr="000C664E" w:rsidRDefault="00A525D8" w:rsidP="00E4410E">
       <w:pPr>
         <w:pStyle w:val="p1"/>
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...30 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="000C664E">
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>Once submitted t</w:t>
+      </w:r>
+      <w:r w:rsidR="00F3705E" w:rsidRPr="000C664E">
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>he Elections Office can view the saved checklist.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="497C255D" w14:textId="77777777" w:rsidR="00F3705E" w:rsidRDefault="00F3705E" w:rsidP="00F3705E">
+      <w:pPr>
+        <w:pStyle w:val="Heading1Teal"/>
+        <w:sectPr w:rsidR="00F3705E" w:rsidSect="00873987">
+          <w:pgSz w:w="11900" w:h="16840"/>
+          <w:pgMar w:top="1560" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="1774178485"/>
+    </w:p>
+    <w:p w14:paraId="2FB0E526" w14:textId="5FB46D99" w:rsidR="00E4410E" w:rsidRDefault="00F3705E" w:rsidP="00F3705E">
+      <w:pPr>
+        <w:pStyle w:val="Heading1Teal"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc69304794"/>
+      <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Allocated </w:t>
       </w:r>
-      <w:r w:rsidRPr="0054651B" w:rsidR="00E4410E">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00E4410E">
         <w:t>Polling Station</w:t>
       </w:r>
-      <w:r w:rsidRPr="0054651B" w:rsidR="000C664E">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="000C664E">
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="0054651B" w:rsidR="00E4410E">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00E4410E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0054651B">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t>tile</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:p w:rsidR="00E4410E" w:rsidP="00F3705E" w:rsidRDefault="00E4410E" w14:paraId="3053C1AA" w14:textId="6BA4AB59">
+    <w:p w14:paraId="3053C1AA" w14:textId="6BA4AB59" w:rsidR="00E4410E" w:rsidRDefault="00E4410E" w:rsidP="00F3705E">
       <w:pPr>
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F3705E">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t>Th</w:t>
       </w:r>
       <w:r w:rsidR="00F3705E">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t>is tile contains a list of the</w:t>
       </w:r>
       <w:r w:rsidRPr="00F3705E">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> polling station</w:t>
       </w:r>
       <w:r w:rsidR="00F3705E">
         <w:rPr>
@@ -3121,2219 +2761,2378 @@
       <w:r w:rsidRPr="00F3705E">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> made during polling day. </w:t>
       </w:r>
       <w:r w:rsidR="00402A12">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">  This area can be </w:t>
       </w:r>
       <w:r w:rsidR="00A525D8">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t>accessed before</w:t>
       </w:r>
       <w:r w:rsidR="00402A12">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> polling day to allow the PSI to plan their visits and familiarise themselves with the checks required. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F3705E" w:rsidR="00F3705E" w:rsidP="00F3705E" w:rsidRDefault="00F3705E" w14:paraId="29436812" w14:textId="68E8CD84">
+    <w:p w14:paraId="29436812" w14:textId="68E8CD84" w:rsidR="00F3705E" w:rsidRPr="00F3705E" w:rsidRDefault="00F3705E" w:rsidP="00F3705E">
       <w:pPr>
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="462125E2" wp14:editId="6D0DBD1E">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="462125E2" wp14:editId="4FA668F1">
+            <wp:extent cx="3038475" cy="1709671"/>
+            <wp:effectExtent l="0" t="0" r="0" b="5080"/>
             <wp:docPr id="105" name="Picture 105"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24"/>
+                    <a:blip r:embed="rId25"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2331881" cy="1312090"/>
+                      <a:ext cx="3057373" cy="1720305"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB7AB9" w:rsidP="00EB7AB9" w:rsidRDefault="00E55CB6" w14:paraId="7B50E244" w14:textId="77777777">
+    <w:p w14:paraId="7B50E244" w14:textId="77777777" w:rsidR="00EB7AB9" w:rsidRDefault="00E55CB6" w:rsidP="00EB7AB9">
       <w:pPr>
         <w:pStyle w:val="p2"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E55CB6">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">On opening </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="00E55CB6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t>Allocated Polling Stations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> tile </w:t>
       </w:r>
       <w:r w:rsidRPr="00E55CB6">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E55CB6" w:rsidR="00E4410E">
+      <w:r w:rsidR="00E4410E" w:rsidRPr="00E55CB6">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> list of the polling stations allocated to the PSI is displayed</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB7AB9" w:rsidR="00E4410E">
+      <w:r w:rsidR="00E4410E" w:rsidRPr="00EB7AB9">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB7AB9">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00EB7AB9" w:rsidR="00EB7AB9" w:rsidP="00EB7AB9" w:rsidRDefault="00EB7AB9" w14:paraId="5D85B919" w14:textId="3FA5E6A5">
+    <w:p w14:paraId="5D85B919" w14:textId="3FA5E6A5" w:rsidR="00EB7AB9" w:rsidRPr="00EB7AB9" w:rsidRDefault="00EB7AB9" w:rsidP="00EB7AB9">
       <w:pPr>
         <w:pStyle w:val="p2"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t>Depending on the number of</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB7AB9">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> polling stations </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t>allocated there may be more than one page.</w:t>
       </w:r>
       <w:r w:rsidR="004F5165">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> The areas highlighted in the screen shot show where:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C664E" w:rsidR="00EB7AB9" w:rsidP="008750BD" w:rsidRDefault="00EB7AB9" w14:paraId="6E1ACFF1" w14:textId="77777777">
+    <w:p w14:paraId="6E1ACFF1" w14:textId="77777777" w:rsidR="00EB7AB9" w:rsidRPr="000C664E" w:rsidRDefault="00EB7AB9" w:rsidP="008750BD">
       <w:pPr>
         <w:pStyle w:val="li1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C664E">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t>The number of entries shown per page can be adjusted in the area above the polling station list.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C664E" w:rsidR="00EB7AB9" w:rsidP="008750BD" w:rsidRDefault="00EB7AB9" w14:paraId="15A844EB" w14:textId="77777777">
+    <w:p w14:paraId="15A844EB" w14:textId="77777777" w:rsidR="00EB7AB9" w:rsidRPr="000C664E" w:rsidRDefault="00EB7AB9" w:rsidP="008750BD">
       <w:pPr>
         <w:pStyle w:val="li1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C664E">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t>The number of entries on screen and the page number is also indicated at the bottom of the screen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000C664E" w:rsidR="00EB7AB9" w:rsidP="008750BD" w:rsidRDefault="00EB7AB9" w14:paraId="7368A24A" w14:textId="698F0FD8">
+    <w:p w14:paraId="7368A24A" w14:textId="698F0FD8" w:rsidR="00EB7AB9" w:rsidRPr="000C664E" w:rsidRDefault="00EB7AB9" w:rsidP="008750BD">
       <w:pPr>
         <w:pStyle w:val="li1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C664E">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t>A search box is available to find stations quickly.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF30D8" w:rsidP="00FF30D8" w:rsidRDefault="00FF30D8" w14:paraId="305FCE60" w14:textId="7F06DE30">
+    <w:p w14:paraId="305FCE60" w14:textId="7F06DE30" w:rsidR="00FF30D8" w:rsidRDefault="00FF30D8" w:rsidP="00FF30D8">
       <w:pPr>
         <w:pStyle w:val="li1"/>
         <w:spacing w:after="224"/>
         <w:ind w:left="105"/>
       </w:pPr>
       <w:r w:rsidRPr="000C664E">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t>Each column can be sorted using the arrows in the column headings</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="093E52"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E4410E" w:rsidP="00E4410E" w:rsidRDefault="00E4410E" w14:paraId="11A2B16E" w14:textId="431D1B70">
+    <w:p w14:paraId="11A2B16E" w14:textId="77777777" w:rsidR="00E4410E" w:rsidRDefault="00E4410E" w:rsidP="00E4410E">
       <w:pPr>
         <w:pStyle w:val="p2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B974787" wp14:editId="559FEF77">
             <wp:extent cx="4657725" cy="3686175"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="30" name="Picture 30"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 30"/>
                     <pic:cNvPicPr preferRelativeResize="0">
                       <a:picLocks noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25">
+                    <a:blip r:embed="rId26">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4657725" cy="3686175"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0054651B" w:rsidP="00E4410E" w:rsidRDefault="0054651B" w14:paraId="4EB2751F" w14:textId="77777777">
-[...4 lines deleted...]
-    <w:p w:rsidR="0037190B" w:rsidP="0037190B" w:rsidRDefault="00EB7AB9" w14:paraId="73AF227C" w14:textId="5F0EBD4C">
+    <w:p w14:paraId="73AF227C" w14:textId="5F0EBD4C" w:rsidR="0037190B" w:rsidRDefault="00EB7AB9" w:rsidP="0037190B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc100844087" w:id="17"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc69304795"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Further information</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00560C29" w:rsidR="00E4410E" w:rsidP="0037190B" w:rsidRDefault="00E4410E" w14:paraId="297D8282" w14:textId="43C8DCF6">
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="297D8282" w14:textId="43C8DCF6" w:rsidR="00E4410E" w:rsidRPr="00560C29" w:rsidRDefault="00E4410E" w:rsidP="0037190B">
       <w:pPr>
         <w:pStyle w:val="p2"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t>The polling station number</w:t>
       </w:r>
-      <w:r w:rsidRPr="00560C29" w:rsidR="00402A12">
+      <w:r w:rsidR="00402A12" w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t>name and address is available from the main screen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00560C29" w:rsidR="00EB7AB9" w:rsidP="0037190B" w:rsidRDefault="00EB7AB9" w14:paraId="17F80332" w14:textId="72969F3D">
+    <w:p w14:paraId="17F80332" w14:textId="72969F3D" w:rsidR="00EB7AB9" w:rsidRPr="00560C29" w:rsidRDefault="00EB7AB9" w:rsidP="0037190B">
       <w:pPr>
         <w:pStyle w:val="p2"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00560C29">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B30DC0D" wp14:editId="6F6A5816">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>2409825</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>72390</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="180975" cy="152400"/>
             <wp:effectExtent l="38100" t="38100" r="47625" b="38100"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="-4547" y="-5400"/>
                 <wp:lineTo x="-4547" y="24300"/>
                 <wp:lineTo x="25011" y="24300"/>
                 <wp:lineTo x="25011" y="-5400"/>
                 <wp:lineTo x="-4547" y="-5400"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="31" name="Picture 31"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 31"/>
                     <pic:cNvPicPr preferRelativeResize="0">
                       <a:picLocks noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26">
+                    <a:blip r:embed="rId27">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="180975" cy="152400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="23495" cmpd="sng">
                       <a:solidFill>
                         <a:srgbClr val="999999"/>
                       </a:solidFill>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                     <a:effectLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00560C29" w:rsidR="004F5165">
+      <w:r w:rsidR="004F5165" w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t>Further information is available from the b</w:t>
       </w:r>
-      <w:r w:rsidRPr="00560C29" w:rsidR="00E4410E">
+      <w:r w:rsidR="00E4410E" w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t>utton</w:t>
       </w:r>
-      <w:r w:rsidRPr="00560C29" w:rsidR="0037190B">
+      <w:r w:rsidR="0037190B" w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Info column</w:t>
       </w:r>
-      <w:r w:rsidRPr="00560C29" w:rsidR="004F5165">
+      <w:r w:rsidR="004F5165" w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00560C29" w:rsidR="0037190B" w:rsidP="0037190B" w:rsidRDefault="008750BD" w14:paraId="6AC43E8C" w14:textId="2E28EF34">
+    <w:p w14:paraId="1767D47C" w14:textId="77777777" w:rsidR="004F5165" w:rsidRPr="00560C29" w:rsidRDefault="004F5165" w:rsidP="0037190B">
       <w:pPr>
         <w:pStyle w:val="p2"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00560C29">
-[...36 lines deleted...]
-    <w:p w:rsidR="00E4410E" w:rsidP="004F5165" w:rsidRDefault="0054651B" w14:paraId="0A4D8A37" w14:textId="7F3BB433">
+    </w:p>
+    <w:p w14:paraId="6AC43E8C" w14:textId="2E28EF34" w:rsidR="0037190B" w:rsidRPr="00560C29" w:rsidRDefault="008750BD" w:rsidP="0037190B">
       <w:pPr>
         <w:pStyle w:val="p2"/>
         <w:ind w:left="0"/>
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00560C29">
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The polling station number is shown at the top.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00E4410E" w:rsidRPr="00560C29">
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A list of blue headings </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00560C29">
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is shown underneath click </w:t>
+      </w:r>
+      <w:r w:rsidR="00E4410E" w:rsidRPr="00560C29">
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7AB9" w:rsidRPr="00560C29">
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">each </w:t>
+      </w:r>
+      <w:r w:rsidR="00E4410E" w:rsidRPr="00560C29">
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>heading for further information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A4D8A37" w14:textId="5391F586" w:rsidR="00E4410E" w:rsidRDefault="004F5165" w:rsidP="004F5165">
+      <w:pPr>
+        <w:pStyle w:val="p2"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00560C29">
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4410E" w:rsidRPr="00560C29">
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">f Wi-fi is available at the venue the name and password would be available under the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E4410E" w:rsidRPr="00560C29">
+        <w:rPr>
+          <w:rStyle w:val="b"/>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>Wi-Fi</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4410E" w:rsidRPr="00560C29">
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> heading</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4410E">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2184F6DD" w14:textId="77777777" w:rsidR="004F5165" w:rsidRDefault="004F5165" w:rsidP="004F5165">
+      <w:pPr>
+        <w:pStyle w:val="p2"/>
+        <w:ind w:left="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BBC1B19" w14:textId="77777777" w:rsidR="00E4410E" w:rsidRDefault="00E4410E" w:rsidP="00E4410E">
+      <w:pPr>
+        <w:pStyle w:val="p2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="367C5544" wp14:editId="0A022951">
-[...17 lines deleted...]
-            </wp:wrapTight>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="367C5544" wp14:editId="7755564B">
+            <wp:extent cx="3686175" cy="4371975"/>
+            <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
             <wp:docPr id="32" name="Picture 32"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 32"/>
                     <pic:cNvPicPr preferRelativeResize="0">
                       <a:picLocks noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27">
+                    <a:blip r:embed="rId28">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2495550" cy="2571750"/>
+                      <a:ext cx="3686175" cy="4371975"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00560C29" w:rsidR="004F5165">
-[...33 lines deleted...]
-    <w:p w:rsidR="0054651B" w:rsidP="00D85B67" w:rsidRDefault="0054651B" w14:paraId="33B9D485" w14:textId="77777777">
+    </w:p>
+    <w:p w14:paraId="3ECA17DE" w14:textId="77777777" w:rsidR="00756086" w:rsidRDefault="00756086">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="262626" w:themeColor="text2"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A6873FC" w14:textId="46D6F036" w:rsidR="00E4410E" w:rsidRPr="00D85B67" w:rsidRDefault="00E4410E" w:rsidP="00D85B67">
       <w:pPr>
         <w:pStyle w:val="p2"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="0054651B" w:rsidP="00D85B67" w:rsidRDefault="0054651B" w14:paraId="4B484C89" w14:textId="77777777">
+      <w:r w:rsidRPr="00D85B67">
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">If contact is needed with the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D85B67" w:rsidRPr="00D85B67">
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>Booking Agent or K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D85B67">
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ey </w:t>
+      </w:r>
+      <w:r w:rsidR="00D85B67" w:rsidRPr="00D85B67">
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D85B67">
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">olders, click </w:t>
+      </w:r>
+      <w:r w:rsidR="00D85B67" w:rsidRPr="00D85B67">
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>on the relevant option to display contact details.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74366595" w14:textId="60988777" w:rsidR="00E4410E" w:rsidRDefault="00D85B67" w:rsidP="00E4410E">
       <w:pPr>
         <w:pStyle w:val="p2"/>
-        <w:ind w:left="0"/>
-[...110 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5691CB60" wp14:editId="3C3B7A1C">
-[...7 lines deleted...]
-            <wp:extent cx="2438400" cy="2438400"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5691CB60" wp14:editId="47391893">
+            <wp:extent cx="3733800" cy="3733800"/>
             <wp:effectExtent l="19050" t="19050" r="19050" b="19050"/>
-            <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="106" name="Picture 106"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28"/>
+                    <a:blip r:embed="rId29"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2438400" cy="2438400"/>
+                      <a:ext cx="3733908" cy="3733908"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx2"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="margin">
-[...5 lines deleted...]
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00D85B67" w:rsidR="00D85B67">
-[...71 lines deleted...]
-    <w:p w:rsidR="004F5165" w:rsidP="004F5165" w:rsidRDefault="004F5165" w14:paraId="5A875E76" w14:textId="3F371625">
+    </w:p>
+    <w:p w14:paraId="65E3F991" w14:textId="1FF63513" w:rsidR="00E4410E" w:rsidRPr="00D85B67" w:rsidRDefault="00D85B67" w:rsidP="0037190B">
       <w:pPr>
         <w:pStyle w:val="p2"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F5165">
-[...23 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00D85B67">
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If a </w:t>
+      </w:r>
+      <w:r w:rsidR="00E4410E" w:rsidRPr="00D85B67">
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">smart phone or tablet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D85B67">
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is being used </w:t>
+      </w:r>
+      <w:r w:rsidR="00E4410E" w:rsidRPr="00D85B67">
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>the telephone numbers and email address will be selectable for direct calling or emailing.</w:t>
+      </w:r>
+      <w:r w:rsidR="004F5165">
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Telephone details are available for the Presiding Officer and Poll Clerks </w:t>
+      </w:r>
+      <w:r w:rsidR="00B44043">
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>assigned to</w:t>
+      </w:r>
+      <w:r w:rsidR="004F5165">
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the station.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="300E4C85" w14:textId="77777777" w:rsidR="00E4410E" w:rsidRDefault="00E4410E" w:rsidP="00E4410E">
+      <w:pPr>
+        <w:pStyle w:val="p2"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="262626" w:themeColor="text2"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="0054651B" w:rsidP="004F5165" w:rsidRDefault="0054651B" w14:paraId="3F596EF8" w14:textId="6502FEA7">
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5C81A051" wp14:editId="38198A2F">
+            <wp:extent cx="3752850" cy="3324225"/>
+            <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+            <wp:docPr id="34" name="Picture 34"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 34"/>
+                    <pic:cNvPicPr preferRelativeResize="0">
+                      <a:picLocks noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId30">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3752850" cy="3324225"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A875E76" w14:textId="77777777" w:rsidR="004F5165" w:rsidRDefault="004F5165" w:rsidP="004F5165">
       <w:pPr>
         <w:pStyle w:val="p2"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...27 lines deleted...]
-    <w:p w:rsidRPr="004F5165" w:rsidR="00E4410E" w:rsidP="00A525D8" w:rsidRDefault="008750BD" w14:paraId="2F9A625C" w14:textId="0D699AB0">
+      <w:r w:rsidRPr="004F5165">
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>Use the</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4410E" w:rsidRPr="004F5165">
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E4410E" w:rsidRPr="004F5165">
+        <w:rPr>
+          <w:rStyle w:val="b"/>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>Close</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4410E" w:rsidRPr="004F5165">
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> option to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>return to the main screen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F9A625C" w14:textId="0D699AB0" w:rsidR="00E4410E" w:rsidRPr="004F5165" w:rsidRDefault="008750BD" w:rsidP="00A525D8">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc100844088" w:id="18"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc69304796"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Number of Visits</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="0054651B" w:rsidP="00376F41" w:rsidRDefault="00A525D8" w14:paraId="37D95268" w14:textId="6406521B">
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="6DA01839" w14:textId="7305EFDA" w:rsidR="00376F41" w:rsidRPr="00560C29" w:rsidRDefault="00A525D8" w:rsidP="00376F41">
       <w:pPr>
         <w:pStyle w:val="p1"/>
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t>The number of visits</w:t>
       </w:r>
       <w:r w:rsidR="00B44043">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00560C29" w:rsidR="00376F41">
+      <w:r w:rsidR="00376F41" w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t>required</w:t>
       </w:r>
       <w:r w:rsidR="00B44043">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> by PSIs</w:t>
       </w:r>
-      <w:r w:rsidRPr="00560C29" w:rsidR="00376F41">
+      <w:r w:rsidR="00376F41" w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t>is decided by the Elections Office.</w:t>
       </w:r>
-      <w:r w:rsidR="0054651B">
-[...6 lines deleted...]
-    <w:p w:rsidR="0054651B" w:rsidP="00376F41" w:rsidRDefault="0054651B" w14:paraId="570CFD21" w14:textId="5C95771E">
+      <w:r w:rsidR="00376F41" w:rsidRPr="00560C29">
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E3FE6C9" w14:textId="799FEB1F" w:rsidR="00376F41" w:rsidRPr="00560C29" w:rsidRDefault="00376F41" w:rsidP="00376F41">
       <w:pPr>
         <w:pStyle w:val="p1"/>
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w:rsidR="0054651B" w:rsidP="00376F41" w:rsidRDefault="0054651B" w14:paraId="6D0799F4" w14:textId="41451BE6">
+      <w:r w:rsidRPr="00560C29">
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>In the example below three visits are required, indicated by the three circles in the Visits column.  These circles have a cross in them which shows no visits have been completed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E577415" w14:textId="77777777" w:rsidR="00376F41" w:rsidRDefault="00376F41" w:rsidP="00376F41">
       <w:pPr>
         <w:pStyle w:val="p1"/>
-        <w:rPr>
-[...96 lines deleted...]
-    <w:p w:rsidR="00FF30D8" w:rsidP="00FF30D8" w:rsidRDefault="00376F41" w14:paraId="53CD9C24" w14:textId="77777777">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53CD9C24" w14:textId="77777777" w:rsidR="00FF30D8" w:rsidRDefault="00376F41" w:rsidP="00FF30D8">
       <w:pPr>
         <w:pStyle w:val="p1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3548EE63" wp14:editId="48E208B3">
             <wp:extent cx="5727700" cy="1513205"/>
             <wp:effectExtent l="19050" t="19050" r="25400" b="10795"/>
             <wp:docPr id="111" name="Picture 111"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29"/>
+                    <a:blip r:embed="rId31"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5727700" cy="1513205"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx2"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00376F41" w:rsidP="00FF30D8" w:rsidRDefault="00376F41" w14:paraId="10B6A012" w14:textId="55B31F89">
+    <w:p w14:paraId="10B6A012" w14:textId="55B31F89" w:rsidR="00376F41" w:rsidRDefault="00376F41" w:rsidP="00FF30D8">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc100844089" w:id="19"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc69304797"/>
       <w:r>
         <w:t>Viewing the checklists before polling day</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
-[...1 lines deleted...]
-    <w:p w:rsidRPr="00D447AB" w:rsidR="00376F41" w:rsidP="00376F41" w:rsidRDefault="00376F41" w14:paraId="623CC4C9" w14:textId="3F5F890F">
+      <w:bookmarkEnd w:id="20"/>
+    </w:p>
+    <w:p w14:paraId="623CC4C9" w14:textId="3F5F890F" w:rsidR="00376F41" w:rsidRPr="00D447AB" w:rsidRDefault="00376F41" w:rsidP="00376F41">
       <w:r>
         <w:t xml:space="preserve">To view the checklists </w:t>
       </w:r>
       <w:r w:rsidR="00D447AB">
         <w:t>before</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Election </w:t>
       </w:r>
       <w:r w:rsidR="00560C29">
         <w:t>Day,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> select the </w:t>
       </w:r>
       <w:r w:rsidRPr="00376F41">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Complete First Visit</w:t>
       </w:r>
       <w:r w:rsidR="00D447AB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D447AB" w:rsidR="00D447AB">
+      <w:r w:rsidR="00D447AB" w:rsidRPr="00D447AB">
         <w:t xml:space="preserve">option </w:t>
       </w:r>
       <w:r w:rsidR="00D447AB">
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D447AB" w:rsidR="00D447AB">
+      <w:r w:rsidR="00D447AB" w:rsidRPr="00D447AB">
         <w:t xml:space="preserve"> the Actions column</w:t>
       </w:r>
       <w:r w:rsidRPr="00D447AB">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00376F41" w:rsidP="00376F41" w:rsidRDefault="00376F41" w14:paraId="5547D82F" w14:textId="14115F47">
+    <w:p w14:paraId="5547D82F" w14:textId="14115F47" w:rsidR="00376F41" w:rsidRDefault="00376F41" w:rsidP="00376F41">
       <w:r w:rsidRPr="00D447AB">
         <w:t>A banner will display to show that Information can only be saved on Election Day</w:t>
       </w:r>
       <w:r w:rsidR="00D447AB">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D447AB" w:rsidP="00376F41" w:rsidRDefault="00D447AB" w14:paraId="7980F5B0" w14:textId="473C4355">
+    <w:p w14:paraId="7980F5B0" w14:textId="473C4355" w:rsidR="00D447AB" w:rsidRDefault="00D447AB" w:rsidP="00376F41">
       <w:r>
         <w:t>The checklist for Visit 1 will be open.  If other Visits are required there will be a tab for each visit under the heading.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D447AB" w:rsidP="00376F41" w:rsidRDefault="00D447AB" w14:paraId="77788356" w14:textId="3C7DFAE4">
+    <w:p w14:paraId="77788356" w14:textId="3C7DFAE4" w:rsidR="00D447AB" w:rsidRDefault="00D447AB" w:rsidP="00376F41">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2B75E853" wp14:editId="0ABF32A3">
-[...1 lines deleted...]
-            <wp:effectExtent l="19050" t="19050" r="19050" b="26670"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2B75E853" wp14:editId="4AA56195">
+            <wp:extent cx="4600000" cy="1923810"/>
+            <wp:effectExtent l="19050" t="19050" r="10160" b="19685"/>
             <wp:docPr id="112" name="Picture 112"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30"/>
+                    <a:blip r:embed="rId32"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3388344" cy="1417071"/>
+                      <a:ext cx="4600000" cy="1923810"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="tx2"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D447AB" w:rsidR="00376F41" w:rsidP="00376F41" w:rsidRDefault="00D447AB" w14:paraId="17DB04E1" w14:textId="5B7DCF5F">
+    <w:p w14:paraId="17DB04E1" w14:textId="5B7DCF5F" w:rsidR="00376F41" w:rsidRPr="00D447AB" w:rsidRDefault="00D447AB" w:rsidP="00376F41">
       <w:r w:rsidRPr="00D447AB">
         <w:t xml:space="preserve">Click on each tab to </w:t>
       </w:r>
       <w:r>
         <w:t>view</w:t>
       </w:r>
       <w:r w:rsidRPr="00D447AB">
         <w:t xml:space="preserve"> the checklist requirements </w:t>
       </w:r>
       <w:r>
         <w:t>for</w:t>
       </w:r>
       <w:r w:rsidRPr="00D447AB">
         <w:t xml:space="preserve"> each visit</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D447AB" w:rsidP="00376F41" w:rsidRDefault="00D447AB" w14:paraId="71BB1E48" w14:textId="77777777">
+    <w:p w14:paraId="71BB1E48" w14:textId="77777777" w:rsidR="00D447AB" w:rsidRDefault="00D447AB" w:rsidP="00376F41">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00560C29" w:rsidRDefault="00560C29" w14:paraId="4658C196" w14:textId="77777777">
+    <w:p w14:paraId="4658C196" w14:textId="77777777" w:rsidR="00560C29" w:rsidRDefault="00560C29">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E4410E" w:rsidP="00BF5D5D" w:rsidRDefault="00BF5D5D" w14:paraId="1AB2A8D2" w14:textId="1DF7CBF9">
+    <w:p w14:paraId="1AB2A8D2" w14:textId="1DF7CBF9" w:rsidR="00E4410E" w:rsidRDefault="00BF5D5D" w:rsidP="00BF5D5D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc100844090" w:id="20"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc69304798"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Recording visits</w:t>
       </w:r>
       <w:r w:rsidR="00E4410E">
         <w:t xml:space="preserve"> on polling Day</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00560C29" w:rsidP="00E4410E" w:rsidRDefault="00FF30D8" w14:paraId="3FC7D32C" w14:textId="04030984">
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p w14:paraId="3FC7D32C" w14:textId="04030984" w:rsidR="00560C29" w:rsidRDefault="00FF30D8" w:rsidP="00E4410E">
       <w:pPr>
         <w:pStyle w:val="p1"/>
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">The PSI will open the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00560C29" w:rsidR="00BF5D5D">
+      <w:r w:rsidR="00BF5D5D" w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t>PSI</w:t>
       </w:r>
       <w:r w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> App and the Allocated Polling Station tile.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00560C29" w:rsidR="00560C29" w:rsidP="00E4410E" w:rsidRDefault="00DC42D6" w14:paraId="7C3FBD68" w14:textId="1638DC93">
+    <w:p w14:paraId="7C3FBD68" w14:textId="45CF7302" w:rsidR="00560C29" w:rsidRPr="00560C29" w:rsidRDefault="00FF30D8" w:rsidP="00E4410E">
       <w:pPr>
         <w:pStyle w:val="p1"/>
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00560C29" w:rsidR="00D223EB">
+      <w:r w:rsidRPr="00560C29">
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>If the P</w:t>
+      </w:r>
+      <w:r w:rsidR="00D223EB" w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidRPr="00560C29" w:rsidR="00FF30D8">
+      <w:r w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> App is being</w:t>
       </w:r>
-      <w:r w:rsidRPr="00560C29" w:rsidR="00D223EB">
+      <w:r w:rsidR="00D223EB" w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> used by Presiding </w:t>
       </w:r>
-      <w:r w:rsidRPr="00560C29" w:rsidR="00560C29">
+      <w:r w:rsidR="00560C29" w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t>Officers,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00560C29" w:rsidR="00FF30D8">
+      <w:r w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Opened column will show</w:t>
       </w:r>
-      <w:r w:rsidRPr="00560C29" w:rsidR="00FF30D8">
+      <w:r w:rsidRPr="00560C29">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00560C29" w:rsidR="00D223EB">
+      <w:r w:rsidR="00D223EB" w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">which stations </w:t>
       </w:r>
-      <w:r w:rsidRPr="00560C29" w:rsidR="00E4410E">
+      <w:r w:rsidR="00E4410E" w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t>ha</w:t>
       </w:r>
-      <w:r w:rsidRPr="00560C29" w:rsidR="00D223EB">
+      <w:r w:rsidR="00D223EB" w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
-      <w:r w:rsidRPr="00560C29" w:rsidR="00E4410E">
+      <w:r w:rsidR="00E4410E" w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> been marked as opened by Presiding Officer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00560C29" w:rsidR="00D223EB">
+      <w:r w:rsidR="00D223EB" w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00560C29" w:rsidR="00E4410E">
+      <w:r w:rsidR="00E4410E" w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">. The </w:t>
       </w:r>
-      <w:r w:rsidRPr="00560C29" w:rsidR="00E4410E">
+      <w:r w:rsidR="00E4410E" w:rsidRPr="00560C29">
         <w:rPr>
           <w:rStyle w:val="b"/>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t>Station opened</w:t>
       </w:r>
-      <w:r w:rsidRPr="00560C29" w:rsidR="00E4410E">
+      <w:r w:rsidR="00E4410E" w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> drop down filter can be used to see; All stations</w:t>
       </w:r>
       <w:r w:rsidR="00B44043">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00560C29" w:rsidR="00D223EB">
+      <w:r w:rsidR="00D223EB" w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:r w:rsidRPr="00560C29" w:rsidR="00E4410E">
+      <w:r w:rsidR="00E4410E" w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t>Yes (just opened stations</w:t>
       </w:r>
-      <w:r w:rsidRPr="00560C29" w:rsidR="00D223EB">
+      <w:r w:rsidR="00D223EB" w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t>),</w:t>
       </w:r>
-      <w:r w:rsidRPr="00560C29" w:rsidR="00E4410E">
+      <w:r w:rsidR="00E4410E" w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> or No (unopened stations)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00560C29" w:rsidR="00D223EB">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00560C29" w:rsidR="00BF5D5D">
+      <w:r w:rsidR="00D223EB" w:rsidRPr="00560C29">
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  The PSI may want to contact or visit the unopened stations to check </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5D5D" w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t>these first</w:t>
       </w:r>
-      <w:r w:rsidRPr="00560C29" w:rsidR="00D223EB">
+      <w:r w:rsidR="00D223EB" w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00E4410E" w:rsidP="00E4410E" w:rsidRDefault="00E4410E" w14:paraId="4C229DA7" w14:textId="293FCC95">
+        <w:t xml:space="preserve">  If the PO App is not being used the Opened column will not update.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C229DA7" w14:textId="293FCC95" w:rsidR="00E4410E" w:rsidRDefault="00E4410E" w:rsidP="00E4410E">
       <w:pPr>
         <w:pStyle w:val="p1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="58473B97" wp14:editId="3FC5FEE7">
             <wp:extent cx="5000625" cy="1962150"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="43" name="Picture 43"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 43"/>
                     <pic:cNvPicPr preferRelativeResize="0">
                       <a:picLocks noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31">
+                    <a:blip r:embed="rId33">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5000625" cy="1962150"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00560C29" w:rsidR="00D223EB" w:rsidP="00E4410E" w:rsidRDefault="00D223EB" w14:paraId="0F984001" w14:textId="7B343D86">
+    <w:p w14:paraId="0F984001" w14:textId="7B343D86" w:rsidR="00D223EB" w:rsidRPr="00560C29" w:rsidRDefault="00D223EB" w:rsidP="00E4410E">
       <w:pPr>
         <w:pStyle w:val="p1"/>
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">When the PSI arrives to complete the first visit at a polling station the </w:t>
       </w:r>
       <w:r w:rsidRPr="00560C29">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t>Complete First Visit</w:t>
       </w:r>
       <w:r w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> option is selected.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00560C29" w:rsidR="00D223EB" w:rsidP="00D223EB" w:rsidRDefault="00D223EB" w14:paraId="0D53A00A" w14:textId="1C0F3518">
+    <w:p w14:paraId="0D53A00A" w14:textId="1C0F3518" w:rsidR="00D223EB" w:rsidRPr="00560C29" w:rsidRDefault="00D223EB" w:rsidP="00D223EB">
       <w:pPr>
         <w:pStyle w:val="p1"/>
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">In the example </w:t>
       </w:r>
-      <w:r w:rsidRPr="00560C29" w:rsidR="00BF5D5D">
+      <w:r w:rsidR="00BF5D5D" w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">shown </w:t>
       </w:r>
       <w:r w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">on the next page a comprehensive checklist is to be completed for the first visit, the content of the checklist is decided by the Elections Office and may differ to the example shown. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00560C29" w:rsidR="00D223EB" w:rsidP="00D223EB" w:rsidRDefault="00D223EB" w14:paraId="2B6D7F92" w14:textId="77777777">
+    <w:p w14:paraId="2B6D7F92" w14:textId="77777777" w:rsidR="00D223EB" w:rsidRPr="00560C29" w:rsidRDefault="00D223EB" w:rsidP="00D223EB">
       <w:pPr>
         <w:pStyle w:val="p1"/>
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">The PSI completes the checklist for Visit 1 and adds any notes as required. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00560C29" w:rsidR="00BF5D5D" w:rsidP="00D223EB" w:rsidRDefault="00BF5D5D" w14:paraId="763A3EB5" w14:textId="77777777">
+    <w:p w14:paraId="763A3EB5" w14:textId="77777777" w:rsidR="00BF5D5D" w:rsidRPr="00560C29" w:rsidRDefault="00BF5D5D" w:rsidP="00D223EB">
       <w:pPr>
         <w:pStyle w:val="p1"/>
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t>When complete, select t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00560C29" w:rsidR="00D223EB">
+      <w:r w:rsidR="00D223EB" w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">he </w:t>
       </w:r>
-      <w:r w:rsidRPr="00560C29" w:rsidR="00D223EB">
+      <w:r w:rsidR="00D223EB" w:rsidRPr="00560C29">
         <w:rPr>
           <w:rStyle w:val="b"/>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t>Submit Visit 1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00560C29" w:rsidR="00D223EB">
+      <w:r w:rsidR="00D223EB" w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> option at the bottom of the screen to save and send the information to the Elections Office</w:t>
       </w:r>
       <w:r w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00560C29" w:rsidR="00D223EB" w:rsidP="00D223EB" w:rsidRDefault="00BF5D5D" w14:paraId="787EFE54" w14:textId="10B104D1">
+    <w:p w14:paraId="787EFE54" w14:textId="10B104D1" w:rsidR="00D223EB" w:rsidRPr="00560C29" w:rsidRDefault="00BF5D5D" w:rsidP="00D223EB">
       <w:pPr>
         <w:pStyle w:val="p1"/>
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t>The information entered for Visit 1 can still be viewed but cannot be amended once it has been submitted.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00560C29" w:rsidR="00D223EB">
+      <w:r w:rsidR="00D223EB" w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00560C29" w:rsidR="00D223EB" w:rsidP="00E4410E" w:rsidRDefault="00DC42D6" w14:paraId="4542E8CD" w14:textId="58369208">
+    <w:p w14:paraId="4542E8CD" w14:textId="3AEFE0C4" w:rsidR="00D223EB" w:rsidRPr="00560C29" w:rsidRDefault="00D223EB" w:rsidP="00E4410E">
       <w:pPr>
         <w:pStyle w:val="p1"/>
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w:rsidR="00E4410E" w:rsidP="00E4410E" w:rsidRDefault="00E4410E" w14:paraId="1213110E" w14:textId="77777777">
+    </w:p>
+    <w:p w14:paraId="1213110E" w14:textId="77777777" w:rsidR="00E4410E" w:rsidRDefault="00E4410E" w:rsidP="00E4410E">
       <w:pPr>
         <w:pStyle w:val="p1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="29D0AA34" wp14:editId="451E4EE7">
             <wp:extent cx="4591050" cy="8753475"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="44" name="Picture 44"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 44"/>
                     <pic:cNvPicPr preferRelativeResize="0">
                       <a:picLocks noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId32">
+                    <a:blip r:embed="rId34">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4591050" cy="8753475"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00560C29" w:rsidR="008E293A" w:rsidP="00E4410E" w:rsidRDefault="008E293A" w14:paraId="0945692C" w14:textId="721275A7">
+    <w:p w14:paraId="0945692C" w14:textId="721275A7" w:rsidR="008E293A" w:rsidRPr="00560C29" w:rsidRDefault="008E293A" w:rsidP="00E4410E">
       <w:pPr>
         <w:pStyle w:val="p1"/>
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>After the Submit Visit 1 option is selected, the main screen is displayed.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00560C29" w:rsidR="00E4410E" w:rsidP="00E4410E" w:rsidRDefault="008E293A" w14:paraId="0081EE2D" w14:textId="2401814D">
+    <w:p w14:paraId="0081EE2D" w14:textId="2401814D" w:rsidR="00E4410E" w:rsidRPr="00560C29" w:rsidRDefault="008E293A" w:rsidP="00E4410E">
       <w:pPr>
         <w:pStyle w:val="p1"/>
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidRPr="00560C29" w:rsidR="00E4410E">
+      <w:r w:rsidR="00E4410E" w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t>he first visit will now show as completed on the main screen</w:t>
       </w:r>
       <w:r w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t>, indicated by a circle with a tick</w:t>
       </w:r>
-      <w:r w:rsidRPr="00560C29" w:rsidR="00E4410E">
+      <w:r w:rsidR="00E4410E" w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00560C29" w:rsidR="00E4410E" w:rsidP="00E4410E" w:rsidRDefault="00E4410E" w14:paraId="139AEEA5" w14:textId="77777777">
+    <w:p w14:paraId="139AEEA5" w14:textId="77777777" w:rsidR="00E4410E" w:rsidRPr="00560C29" w:rsidRDefault="00E4410E" w:rsidP="00E4410E">
       <w:pPr>
         <w:pStyle w:val="p1"/>
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00560C29">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="36C5CEBB" wp14:editId="5D98BB77">
             <wp:extent cx="5000625" cy="1323975"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="45" name="Picture 45"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 45"/>
                     <pic:cNvPicPr preferRelativeResize="0">
                       <a:picLocks noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33">
+                    <a:blip r:embed="rId35">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5000625" cy="1323975"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E4410E" w:rsidP="00E4410E" w:rsidRDefault="00E4410E" w14:paraId="39C1EF8F" w14:textId="2A1FA2D6">
+    <w:p w14:paraId="39C1EF8F" w14:textId="77777777" w:rsidR="00E4410E" w:rsidRPr="00560C29" w:rsidRDefault="00E4410E" w:rsidP="00E4410E">
       <w:pPr>
         <w:pStyle w:val="p1"/>
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">On returning to this station the PSI would press the </w:t>
       </w:r>
       <w:r w:rsidRPr="00560C29">
         <w:rPr>
           <w:rStyle w:val="b"/>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t>Complete Next Visit</w:t>
       </w:r>
       <w:r w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> option to open the Visit 2 screen. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00560C29" w:rsidR="00E4410E" w:rsidP="00E4410E" w:rsidRDefault="00DC42D6" w14:paraId="29E63203" w14:textId="5AFA0E4D">
+    <w:p w14:paraId="60100818" w14:textId="3ADB6BA3" w:rsidR="00E4410E" w:rsidRPr="00560C29" w:rsidRDefault="008E293A" w:rsidP="00E4410E">
       <w:pPr>
         <w:pStyle w:val="p1"/>
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00560C29">
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5D5D" w:rsidRPr="00560C29">
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00560C29">
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> example</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5D5D" w:rsidRPr="00560C29">
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shown</w:t>
+      </w:r>
+      <w:r w:rsidR="00B44043">
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> below</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5D5D" w:rsidRPr="00560C29">
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00560C29">
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> t</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4410E" w:rsidRPr="00560C29">
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">his visit only requires the PSI to collect any postal packs that have been handed in at the station. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00560C29">
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> There may be other actions to be completed if the Elections Office ha</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5D5D" w:rsidRPr="00560C29">
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00560C29">
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> added other checks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62135948" w14:textId="478C5401" w:rsidR="00E4410E" w:rsidRPr="00560C29" w:rsidRDefault="00E4410E" w:rsidP="00E4410E">
+      <w:pPr>
+        <w:pStyle w:val="p1"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00560C29">
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>The PSI enter</w:t>
+      </w:r>
+      <w:r w:rsidR="008E293A" w:rsidRPr="00560C29">
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00560C29">
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the number </w:t>
+      </w:r>
+      <w:r w:rsidR="008E293A" w:rsidRPr="00560C29">
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00560C29">
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">collected </w:t>
+      </w:r>
+      <w:r w:rsidR="008E293A" w:rsidRPr="00560C29">
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">postal packs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00560C29">
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="008E293A" w:rsidRPr="00560C29">
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>selects the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00560C29">
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00560C29">
+        <w:rPr>
+          <w:rStyle w:val="b"/>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>Submit Visit 2</w:t>
+      </w:r>
+      <w:r w:rsidR="008E293A" w:rsidRPr="00560C29">
+        <w:rPr>
+          <w:rStyle w:val="b"/>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008E293A" w:rsidRPr="00560C29">
+        <w:rPr>
+          <w:rStyle w:val="b"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>option at the bottom of the screen to save the information</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5D5D" w:rsidRPr="00560C29">
+        <w:rPr>
+          <w:rStyle w:val="b"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B5513D2" w14:textId="77777777" w:rsidR="00E4410E" w:rsidRDefault="00E4410E" w:rsidP="00E4410E">
+      <w:pPr>
+        <w:pStyle w:val="p1"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="262626" w:themeColor="text2"/>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> visits are </w:t>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="475CB4C6" wp14:editId="4A8FE306">
+            <wp:extent cx="5000625" cy="2066925"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="46" name="Picture 46"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 46"/>
+                    <pic:cNvPicPr preferRelativeResize="0">
+                      <a:picLocks noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId36">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5000625" cy="2066925"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29E63203" w14:textId="77777777" w:rsidR="00E4410E" w:rsidRPr="00560C29" w:rsidRDefault="00E4410E" w:rsidP="00E4410E">
+      <w:pPr>
+        <w:pStyle w:val="p1"/>
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00560C29">
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The second visit is checked in the main </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>completed</w:t>
+      <w:r w:rsidRPr="00560C29">
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>screen</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00560C29" w:rsidR="00E4410E">
+      <w:r w:rsidRPr="00560C29">
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the Actions option now changes to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00560C29">
         <w:rPr>
           <w:rStyle w:val="b"/>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t>Complete Last Visit</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E4410E" w:rsidP="00E4410E" w:rsidRDefault="00E4410E" w14:paraId="7F1964F1" w14:textId="77777777">
+    <w:p w14:paraId="7F1964F1" w14:textId="77777777" w:rsidR="00E4410E" w:rsidRDefault="00E4410E" w:rsidP="00E4410E">
       <w:pPr>
         <w:pStyle w:val="p1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0D0547E2" wp14:editId="1EA34F64">
             <wp:extent cx="5000625" cy="800100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="47" name="Picture 47"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 47"/>
                     <pic:cNvPicPr preferRelativeResize="0">
                       <a:picLocks noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34">
+                    <a:blip r:embed="rId37">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5000625" cy="800100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00DC42D6" w:rsidR="00E4410E" w:rsidP="00DC42D6" w:rsidRDefault="00DC42D6" w14:paraId="6D7B145F" w14:textId="7F744959">
+    <w:p w14:paraId="5097E9B5" w14:textId="77777777" w:rsidR="00BF5D5D" w:rsidRDefault="00BF5D5D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="093E52"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Once the last visit has been completed you can u</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00560C29" w:rsidR="00E4410E">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C42792D" w14:textId="6D7F882C" w:rsidR="00E4410E" w:rsidRPr="00560C29" w:rsidRDefault="00E4410E" w:rsidP="00E4410E">
+      <w:pPr>
+        <w:pStyle w:val="p1"/>
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00560C29">
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>The 3rd visit is another postal pack collection only.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D2F5E21" w14:textId="77777777" w:rsidR="00E4410E" w:rsidRPr="00560C29" w:rsidRDefault="00E4410E" w:rsidP="00E4410E">
+      <w:pPr>
+        <w:pStyle w:val="p1"/>
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00560C29">
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7A298232" wp14:editId="2574B452">
+            <wp:extent cx="5000625" cy="2057400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="48" name="Picture 48"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 48"/>
+                    <pic:cNvPicPr preferRelativeResize="0">
+                      <a:picLocks noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId38">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5000625" cy="2057400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D3B0D53" w14:textId="175C32E9" w:rsidR="00E4410E" w:rsidRPr="00560C29" w:rsidRDefault="00BF5D5D" w:rsidP="00E4410E">
+      <w:pPr>
+        <w:pStyle w:val="p1"/>
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00560C29">
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enter the figure and </w:t>
+      </w:r>
+      <w:r w:rsidR="00E4410E" w:rsidRPr="00560C29">
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Press </w:t>
+      </w:r>
+      <w:r w:rsidR="00E4410E" w:rsidRPr="00560C29">
         <w:rPr>
           <w:rStyle w:val="b"/>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
+        <w:t>Submit Visit 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00560C29">
+        <w:rPr>
+          <w:rStyle w:val="b"/>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="793ABE4C" w14:textId="77777777" w:rsidR="008E293A" w:rsidRPr="00560C29" w:rsidRDefault="00E4410E" w:rsidP="00E4410E">
+      <w:pPr>
+        <w:pStyle w:val="p1"/>
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00560C29">
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>The visits for th</w:t>
+      </w:r>
+      <w:r w:rsidR="008E293A" w:rsidRPr="00560C29">
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00560C29">
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> polling station have</w:t>
+      </w:r>
+      <w:r w:rsidR="008E293A" w:rsidRPr="00560C29">
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> now</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00560C29">
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> been completed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D7B145F" w14:textId="414B1A3F" w:rsidR="00E4410E" w:rsidRPr="00560C29" w:rsidRDefault="00E4410E" w:rsidP="00E4410E">
+      <w:pPr>
+        <w:pStyle w:val="p1"/>
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00560C29">
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Use the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00560C29">
+        <w:rPr>
+          <w:rStyle w:val="b"/>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
         <w:t>View Visits</w:t>
       </w:r>
-      <w:r w:rsidRPr="00560C29" w:rsidR="00E4410E">
+      <w:r w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> button to look back at the information submitted.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00560C29" w:rsidR="00E4410E" w:rsidP="00E4410E" w:rsidRDefault="00E4410E" w14:paraId="25C97DF2" w14:textId="4719CA98">
+    <w:p w14:paraId="25C97DF2" w14:textId="4719CA98" w:rsidR="00E4410E" w:rsidRPr="00560C29" w:rsidRDefault="00E4410E" w:rsidP="00E4410E">
       <w:pPr>
         <w:pStyle w:val="p1"/>
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00560C29">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="093686E2" wp14:editId="0BE13E75">
             <wp:extent cx="5000625" cy="790575"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="49" name="Picture 49"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 49"/>
                     <pic:cNvPicPr preferRelativeResize="0">
                       <a:picLocks noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId35">
+                    <a:blip r:embed="rId39">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5000625" cy="790575"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00560C29" w:rsidR="00BF5D5D" w:rsidP="00E4410E" w:rsidRDefault="00BF5D5D" w14:paraId="3069B2E6" w14:textId="121ED81C">
+    <w:p w14:paraId="3069B2E6" w14:textId="121ED81C" w:rsidR="00BF5D5D" w:rsidRPr="00560C29" w:rsidRDefault="00BF5D5D" w:rsidP="00E4410E">
       <w:pPr>
         <w:pStyle w:val="p1"/>
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t>These actions would be repeated for each polling station allocated to the PSI.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00560C29" w:rsidP="00560C29" w:rsidRDefault="00560C29" w14:paraId="0D6BBB46" w14:textId="77777777">
+    <w:p w14:paraId="0D6BBB46" w14:textId="77777777" w:rsidR="00560C29" w:rsidRDefault="00560C29" w:rsidP="00560C29">
       <w:pPr>
         <w:pStyle w:val="Heading1Teal"/>
         <w:sectPr w:rsidR="00560C29" w:rsidSect="00873987">
-          <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
+          <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1560" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
-      <w:bookmarkStart w:name="-1277622433" w:id="21"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00E4410E" w:rsidP="00560C29" w:rsidRDefault="00E4410E" w14:paraId="3612DD03" w14:textId="6122C1A5">
+      <w:bookmarkStart w:id="22" w:name="-1277622433"/>
+    </w:p>
+    <w:bookmarkStart w:id="23" w:name="_Hlk69475750"/>
+    <w:p w14:paraId="3612DD03" w14:textId="6122C1A5" w:rsidR="00E4410E" w:rsidRDefault="00E4410E" w:rsidP="00560C29">
       <w:pPr>
         <w:pStyle w:val="Heading1Teal"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> XE "Offline Mode" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkStart w:name="_Toc100844091" w:id="23"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc69304799"/>
       <w:r>
         <w:t>PO and PSI App - Offline Mode</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
-[...2 lines deleted...]
-    <w:p w:rsidRPr="00560C29" w:rsidR="00E4410E" w:rsidP="00E4410E" w:rsidRDefault="00E4410E" w14:paraId="0CB58789" w14:textId="60CB0A89">
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p w14:paraId="0CB58789" w14:textId="60CB0A89" w:rsidR="00E4410E" w:rsidRPr="00560C29" w:rsidRDefault="00E4410E" w:rsidP="00E4410E">
       <w:pPr>
         <w:pStyle w:val="p1"/>
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">Offline mode is an optional setting </w:t>
       </w:r>
       <w:r w:rsidR="00712890">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">which </w:t>
       </w:r>
       <w:r w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">will give PO and PSI </w:t>
       </w:r>
       <w:r w:rsidR="00712890">
@@ -5351,51 +5150,51 @@
       <w:r w:rsidR="00712890">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t>an attempt will be made to cache the last</w:t>
       </w:r>
       <w:r w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00712890">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">saved </w:t>
       </w:r>
       <w:r w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">information. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A77255" w:rsidP="00E4410E" w:rsidRDefault="00E4410E" w14:paraId="10908CF2" w14:textId="77777777">
+    <w:p w14:paraId="10908CF2" w14:textId="77777777" w:rsidR="00A77255" w:rsidRDefault="00E4410E" w:rsidP="00E4410E">
       <w:pPr>
         <w:pStyle w:val="p1"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t>You will be notified on-screen when offline mode is active</w:t>
       </w:r>
       <w:r w:rsidR="00A77255">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t>, see red banner below</w:t>
       </w:r>
       <w:r w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">. Where an MEA User knows that they will be visiting a polling station with intermittent internet connectivity, we recommend that they manually disconnect from the wi-fi </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
@@ -5404,417 +5203,780 @@
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t>in order to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> complete the page of data. This is to avoid the following scenario, using a PSI as an example; the PSI is halfway through completing a polling station checklist and on losing connection, loses checked items </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t>off of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> the list because it’s the last saved information that is cached.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A77255" w:rsidR="00A77255">
+      <w:r w:rsidR="00A77255" w:rsidRPr="00A77255">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E4410E" w:rsidP="00E4410E" w:rsidRDefault="00A77255" w14:paraId="2B1D59F4" w14:textId="147BDAE3">
+    <w:p w14:paraId="2B1D59F4" w14:textId="147BDAE3" w:rsidR="00E4410E" w:rsidRDefault="00A77255" w:rsidP="00E4410E">
       <w:pPr>
         <w:pStyle w:val="p1"/>
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F03E08F" wp14:editId="62CABD5E">
             <wp:extent cx="4619625" cy="476250"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:docPr id="97" name="Picture 97"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 97"/>
                     <pic:cNvPicPr preferRelativeResize="0">
                       <a:picLocks noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId36">
+                    <a:blip r:embed="rId40">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4619625" cy="476250"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A77255" w:rsidP="00E4410E" w:rsidRDefault="00A77255" w14:paraId="6E88E811" w14:textId="39608163">
+    <w:p w14:paraId="6E88E811" w14:textId="39608163" w:rsidR="00A77255" w:rsidRDefault="00A77255" w:rsidP="00E4410E">
       <w:pPr>
         <w:pStyle w:val="p1"/>
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t>If for any reason the information is not cached, a message will inform you on screen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00560C29" w:rsidR="00A77255" w:rsidP="00E4410E" w:rsidRDefault="00A77255" w14:paraId="4E369F13" w14:textId="6CB6D018">
+    <w:p w14:paraId="4E369F13" w14:textId="6CB6D018" w:rsidR="00A77255" w:rsidRPr="00560C29" w:rsidRDefault="00A77255" w:rsidP="00E4410E">
       <w:pPr>
         <w:pStyle w:val="p1"/>
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3C5A1092" wp14:editId="596DF588">
             <wp:extent cx="2676525" cy="666750"/>
             <wp:effectExtent l="38100" t="38100" r="47625" b="38100"/>
             <wp:docPr id="98" name="Picture 98"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 98"/>
                     <pic:cNvPicPr preferRelativeResize="0">
                       <a:picLocks noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37">
+                    <a:blip r:embed="rId41">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2676525" cy="666750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="23495" cmpd="sng">
                       <a:solidFill>
                         <a:srgbClr val="999999"/>
                       </a:solidFill>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                     <a:effectLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E4410E" w:rsidP="00E4410E" w:rsidRDefault="00E4410E" w14:paraId="2010AE8C" w14:textId="727680F2">
+    <w:p w14:paraId="2010AE8C" w14:textId="727680F2" w:rsidR="00E4410E" w:rsidRDefault="00E4410E" w:rsidP="00E4410E">
       <w:pPr>
         <w:pStyle w:val="p1"/>
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">There are various limitations of use due to the last saved information being cached, so </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t>as a general rule</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> the MEA user can save one page of data, for example, one Accident Log, or one Hourly Update entry without experiencing a loss of functionality.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00560C29" w:rsidR="00A77255" w:rsidP="00E4410E" w:rsidRDefault="00A77255" w14:paraId="473DAAA4" w14:textId="193DA21C">
+    <w:p w14:paraId="473DAAA4" w14:textId="193DA21C" w:rsidR="00A77255" w:rsidRPr="00560C29" w:rsidRDefault="00A77255" w:rsidP="00E4410E">
       <w:pPr>
         <w:pStyle w:val="p1"/>
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C80C471" wp14:editId="7D61A0D4">
             <wp:extent cx="5533638" cy="597535"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="3" name="Picture 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId38"/>
+                    <a:blip r:embed="rId42"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5557085" cy="600067"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00560C29" w:rsidR="00E4410E" w:rsidP="00E4410E" w:rsidRDefault="00E4410E" w14:paraId="3B050095" w14:textId="77777777">
+    <w:p w14:paraId="3B050095" w14:textId="77777777" w:rsidR="00E4410E" w:rsidRPr="00560C29" w:rsidRDefault="00E4410E" w:rsidP="00E4410E">
       <w:pPr>
         <w:pStyle w:val="p1"/>
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve">For security, any data saved in the browser cache will be lost when the browser or browser tab is closed. If the MEA user has saved data and internet connectivity is restored, the data will be restored automatically from the cache into the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t>page</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00560C29">
         <w:rPr>
           <w:color w:val="262626" w:themeColor="text2"/>
         </w:rPr>
         <w:t xml:space="preserve"> and they will have the opportunity to commit this data to MEA or ignore to remove the data permanently from the cache. They will also be free to make any changes to this data before committing to MEA.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E4410E" w:rsidP="00DC42D6" w:rsidRDefault="00E4410E" w14:paraId="53102EE0" w14:textId="4BC133C4">
+    <w:p w14:paraId="49F43828" w14:textId="77777777" w:rsidR="00E4410E" w:rsidRPr="00560C29" w:rsidRDefault="00E4410E" w:rsidP="00E4410E">
+      <w:pPr>
+        <w:pStyle w:val="p1"/>
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00560C29">
+        <w:rPr>
+          <w:color w:val="262626" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>For the May 2021 Elections, Offline Mode is not available on devices using IOS software.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53102EE0" w14:textId="4BC133C4" w:rsidR="00E4410E" w:rsidRDefault="00E4410E" w:rsidP="00E4410E">
       <w:pPr>
         <w:pStyle w:val="p2"/>
-        <w:ind w:left="0"/>
-[...3 lines deleted...]
-    <w:p w:rsidRPr="00DC42D6" w:rsidR="001C743B" w:rsidP="00DC42D6" w:rsidRDefault="002134E4" w14:paraId="6AC2DF10" w14:textId="5264117D">
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p w14:paraId="6F6C1628" w14:textId="21285D0E" w:rsidR="002134E4" w:rsidRDefault="002134E4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="093E52"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00781F4B" w:rsidP="003F7DDF" w:rsidRDefault="00781F4B" w14:paraId="50F445F3" w14:textId="77777777">
+    <w:p w14:paraId="2486A9DF" w14:textId="77777777" w:rsidR="008A200A" w:rsidRPr="00F553B9" w:rsidRDefault="008A200A" w:rsidP="00376F41">
+      <w:pPr>
+        <w:pStyle w:val="p1"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="PlainTable1"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1799"/>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="1801"/>
+        <w:gridCol w:w="1800"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004A57C7" w14:paraId="721889E9" w14:textId="77777777" w:rsidTr="00D2177E">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="9010" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="209AEA3A" w14:textId="77777777" w:rsidR="004A57C7" w:rsidRPr="002134E4" w:rsidRDefault="004A57C7" w:rsidP="00414D62">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="7B57CB" w:themeColor="accent2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002134E4">
+              <w:rPr>
+                <w:color w:val="7B57CB" w:themeColor="accent2"/>
+              </w:rPr>
+              <w:t>Document Control:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A57C7" w14:paraId="52539757" w14:textId="77777777" w:rsidTr="00D2177E">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1802" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="326F9D7E" w14:textId="77777777" w:rsidR="004A57C7" w:rsidRPr="002134E4" w:rsidRDefault="004A57C7" w:rsidP="00414D62">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="7B57CB" w:themeColor="accent2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002134E4">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="7B57CB" w:themeColor="accent2"/>
+              </w:rPr>
+              <w:t>Version:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1802" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EF9A956" w14:textId="77777777" w:rsidR="004A57C7" w:rsidRPr="002134E4" w:rsidRDefault="004A57C7" w:rsidP="00414D62">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="7B57CB" w:themeColor="accent2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002134E4">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="7B57CB" w:themeColor="accent2"/>
+              </w:rPr>
+              <w:t>Author:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1802" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AE23BC8" w14:textId="77777777" w:rsidR="004A57C7" w:rsidRPr="002134E4" w:rsidRDefault="004A57C7" w:rsidP="00414D62">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="7B57CB" w:themeColor="accent2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002134E4">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="7B57CB" w:themeColor="accent2"/>
+              </w:rPr>
+              <w:t>Date:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1802" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="641C4517" w14:textId="77777777" w:rsidR="004A57C7" w:rsidRPr="002134E4" w:rsidRDefault="004A57C7" w:rsidP="00414D62">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="7B57CB" w:themeColor="accent2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002134E4">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="7B57CB" w:themeColor="accent2"/>
+              </w:rPr>
+              <w:t>Comments:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1802" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B93709A" w14:textId="77777777" w:rsidR="004A57C7" w:rsidRPr="002134E4" w:rsidRDefault="004A57C7" w:rsidP="00414D62">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="7B57CB" w:themeColor="accent2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002134E4">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="7B57CB" w:themeColor="accent2"/>
+              </w:rPr>
+              <w:t>Status:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A57C7" w14:paraId="75F183CA" w14:textId="77777777" w:rsidTr="00D2177E">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1802" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BE1C4D0" w14:textId="44209122" w:rsidR="004A57C7" w:rsidRPr="002134E4" w:rsidRDefault="004600EA" w:rsidP="00414D62">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="7B57CB" w:themeColor="accent2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002134E4">
+              <w:rPr>
+                <w:color w:val="7B57CB" w:themeColor="accent2"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1802" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F484218" w14:textId="2DC770C8" w:rsidR="004A57C7" w:rsidRPr="002134E4" w:rsidRDefault="004600EA" w:rsidP="00414D62">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="7B57CB" w:themeColor="accent2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002134E4">
+              <w:rPr>
+                <w:color w:val="7B57CB" w:themeColor="accent2"/>
+              </w:rPr>
+              <w:t>D Pybus</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1802" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="221C672A" w14:textId="12584684" w:rsidR="004A57C7" w:rsidRPr="002134E4" w:rsidRDefault="004600EA" w:rsidP="00414D62">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="7B57CB" w:themeColor="accent2"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002134E4">
+              <w:rPr>
+                <w:color w:val="7B57CB" w:themeColor="accent2"/>
+              </w:rPr>
+              <w:t>16/04/21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1802" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36AE84EF" w14:textId="77777777" w:rsidR="004A57C7" w:rsidRPr="002134E4" w:rsidRDefault="004A57C7" w:rsidP="00414D62">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="7B57CB" w:themeColor="accent2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1802" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="602E9406" w14:textId="77777777" w:rsidR="004A57C7" w:rsidRPr="002134E4" w:rsidRDefault="004A57C7" w:rsidP="00414D62">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="7B57CB" w:themeColor="accent2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A57C7" w14:paraId="13A893A4" w14:textId="77777777" w:rsidTr="00D2177E">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1802" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D59E5E0" w14:textId="7526C52E" w:rsidR="004A57C7" w:rsidRPr="002134E4" w:rsidRDefault="004A57C7" w:rsidP="00414D62">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="7B57CB" w:themeColor="accent2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1802" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CD4A835" w14:textId="07E19BE8" w:rsidR="004A57C7" w:rsidRPr="002134E4" w:rsidRDefault="004A57C7" w:rsidP="00414D62">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="7B57CB" w:themeColor="accent2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1802" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5545A6F6" w14:textId="29A05B77" w:rsidR="004A57C7" w:rsidRPr="002134E4" w:rsidRDefault="004A57C7" w:rsidP="00414D62">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="7B57CB" w:themeColor="accent2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1802" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C22FD90" w14:textId="6DD89A32" w:rsidR="004A57C7" w:rsidRPr="002134E4" w:rsidRDefault="004A57C7" w:rsidP="00414D62">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="7B57CB" w:themeColor="accent2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1802" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1566611F" w14:textId="77777777" w:rsidR="004A57C7" w:rsidRPr="002134E4" w:rsidRDefault="004A57C7" w:rsidP="00414D62">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:color w:val="7B57CB" w:themeColor="accent2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004A57C7" w14:paraId="01DF3362" w14:textId="77777777" w:rsidTr="00D2177E">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1802" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4534C8F4" w14:textId="77777777" w:rsidR="004A57C7" w:rsidRPr="004A57C7" w:rsidRDefault="004A57C7" w:rsidP="00414D62"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1802" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="150E1255" w14:textId="77777777" w:rsidR="004A57C7" w:rsidRPr="004A57C7" w:rsidRDefault="004A57C7" w:rsidP="00414D62">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1802" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57E20A9D" w14:textId="77777777" w:rsidR="004A57C7" w:rsidRPr="004A57C7" w:rsidRDefault="004A57C7" w:rsidP="00414D62">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1802" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15BE0AAB" w14:textId="77777777" w:rsidR="004A57C7" w:rsidRPr="004A57C7" w:rsidRDefault="004A57C7" w:rsidP="00414D62">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1802" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36AC0F99" w14:textId="77777777" w:rsidR="004A57C7" w:rsidRPr="004A57C7" w:rsidRDefault="004A57C7" w:rsidP="00414D62">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6AC2DF10" w14:textId="77777777" w:rsidR="001C743B" w:rsidRDefault="001C743B" w:rsidP="004A57C7"/>
+    <w:p w14:paraId="50F445F3" w14:textId="77777777" w:rsidR="00781F4B" w:rsidRDefault="00781F4B" w:rsidP="003F7DDF">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
-      <w:bookmarkStart w:name="_Toc100844092" w:id="24"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc69304801"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Copyright Notice:</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00781F4B" w:rsidP="00781F4B" w:rsidRDefault="00781F4B" w14:paraId="462C63A7" w14:textId="1F46B6E8">
+      <w:bookmarkEnd w:id="25"/>
+    </w:p>
+    <w:p w14:paraId="462C63A7" w14:textId="1E54596C" w:rsidR="00781F4B" w:rsidRDefault="00781F4B" w:rsidP="00781F4B">
       <w:r>
-        <w:t xml:space="preserve">The content of this document is protected by copyright © </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> UK Limited </w:t>
+        <w:t xml:space="preserve">The content of this document is protected by copyright © Civica UK Limited </w:t>
       </w:r>
       <w:r w:rsidR="00FF58F8">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00FF58F8">
         <w:instrText xml:space="preserve"> DATE  \@ "yyyy"  \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidR="00FF58F8">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="0067728A">
+      <w:r w:rsidR="001400DB">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:t>2022</w:t>
+        <w:t>2026</w:t>
       </w:r>
       <w:r w:rsidR="00FF58F8">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>. All rights reserved.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00781F4B" w:rsidP="00781F4B" w:rsidRDefault="00781F4B" w14:paraId="2FF7D87B" w14:textId="77777777">
+    <w:p w14:paraId="2FF7D87B" w14:textId="77777777" w:rsidR="00781F4B" w:rsidRDefault="00781F4B" w:rsidP="00781F4B">
       <w:r>
         <w:t>You may not copy or replicate including extracts of it without Civica’s written consent. You must not sell, share, copy or republish this document.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00781F4B" w:rsidP="00781F4B" w:rsidRDefault="00781F4B" w14:paraId="5238C637" w14:textId="77777777">
+    <w:p w14:paraId="5238C637" w14:textId="77777777" w:rsidR="00781F4B" w:rsidRDefault="00781F4B" w:rsidP="00781F4B">
       <w:r>
         <w:t>Copying of this document in any form is prohibited.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004A57C7" w:rsidR="00D2177E" w:rsidP="00F03CA2" w:rsidRDefault="00781F4B" w14:paraId="67191C85" w14:textId="60474B94">
+    <w:p w14:paraId="67191C85" w14:textId="60474B94" w:rsidR="00D2177E" w:rsidRPr="004A57C7" w:rsidRDefault="00781F4B" w:rsidP="00F03CA2">
       <w:r>
         <w:t>If you want further copies of this document, please make a request to the author shown on the front page</w:t>
       </w:r>
       <w:r w:rsidR="00414D62">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="004A57C7" w:rsidR="00D2177E" w:rsidSect="00873987">
-      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
+    <w:sectPr w:rsidR="00D2177E" w:rsidRPr="004A57C7" w:rsidSect="00873987">
+      <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1560" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="008E76AD" w:rsidP="00880A28" w:rsidRDefault="008E76AD" w14:paraId="16106F35" w14:textId="77777777">
+    <w:p w14:paraId="6FAFE2A4" w14:textId="77777777" w:rsidR="004D4649" w:rsidRDefault="004D4649" w:rsidP="00880A28">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="008E76AD" w:rsidP="00880A28" w:rsidRDefault="008E76AD" w14:paraId="47AC94AD" w14:textId="77777777">
+    <w:p w14:paraId="328A7AF1" w14:textId="77777777" w:rsidR="004D4649" w:rsidRDefault="004D4649" w:rsidP="00880A28">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -5823,383 +5985,383 @@
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS PGothic">
     <w:panose1 w:val="020B0600070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w:rsidR="004D4649" w:rsidRDefault="008E76AD" w14:paraId="1956FD8F" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1956FD8F" w14:textId="77777777" w:rsidR="004D4649" w:rsidRDefault="001400DB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="141174785"/>
         <w:temporary/>
         <w:showingPlcHdr/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="004D4649">
           <w:t>[Type text]</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="004D4649">
-      <w:ptab w:alignment="center" w:relativeTo="margin" w:leader="none"/>
+      <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-60253578"/>
         <w:temporary/>
         <w:showingPlcHdr/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="004D4649">
           <w:t>[Type text]</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="004D4649">
-      <w:ptab w:alignment="right" w:relativeTo="margin" w:leader="none"/>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="22756865"/>
         <w:temporary/>
         <w:showingPlcHdr/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="004D4649">
           <w:t>[Type text]</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w:rsidRPr="00610F8D" w:rsidR="004D4649" w:rsidP="00560B1A" w:rsidRDefault="00BF5D5D" w14:paraId="6CDFD6D4" w14:textId="4D1B10CA">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6CDFD6D4" w14:textId="4D1B10CA" w:rsidR="004D4649" w:rsidRPr="00610F8D" w:rsidRDefault="00BF5D5D" w:rsidP="00560B1A">
     <w:pPr>
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">PSI App - </w:t>
     </w:r>
     <w:r w:rsidR="002134E4">
       <w:rPr>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>U</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>ser guide</w:t>
     </w:r>
-    <w:r w:rsidRPr="00610F8D" w:rsidR="004D4649">
+    <w:r w:rsidR="004D4649" w:rsidRPr="00610F8D">
       <w:rPr>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:ptab w:alignment="center" w:relativeTo="margin" w:leader="none"/>
+      <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:id w:val="210856655"/>
         <w15:color w:val="093E52"/>
         <w:dropDownList>
           <w:listItem w:displayText="Public" w:value="Public"/>
           <w:listItem w:displayText="Commercial in Confidence" w:value="Commercial in Confidence"/>
           <w:listItem w:displayText="Commercial in Confidence - Customer" w:value="Commercial in Confidence - Customer"/>
           <w:listItem w:displayText="Company Confidential" w:value="Company Confidential"/>
           <w:listItem w:displayText="Company Confidential - Internal" w:value="Company Confidential - Internal"/>
         </w:dropDownList>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>Commercial in Confidence - Customer</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r w:rsidRPr="00610F8D" w:rsidR="004D4649">
+    <w:r w:rsidR="004D4649" w:rsidRPr="00610F8D">
       <w:rPr>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:ptab w:alignment="right" w:relativeTo="margin" w:leader="none"/>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00610F8D" w:rsidR="004D4649">
+    <w:r w:rsidR="004D4649" w:rsidRPr="00610F8D">
       <w:rPr>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00610F8D" w:rsidR="004D4649">
+    <w:r w:rsidR="004D4649" w:rsidRPr="00610F8D">
       <w:rPr>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00610F8D" w:rsidR="004D4649">
+    <w:r w:rsidR="004D4649" w:rsidRPr="00610F8D">
       <w:rPr>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="004D4649">
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
-    <w:r w:rsidRPr="00610F8D" w:rsidR="004D4649">
+    <w:r w:rsidR="004D4649" w:rsidRPr="00610F8D">
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w:rsidR="002134E4" w:rsidRDefault="002134E4" w14:paraId="5FDC01CE" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5FDC01CE" w14:textId="77777777" w:rsidR="002134E4" w:rsidRDefault="002134E4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="008E76AD" w:rsidP="00880A28" w:rsidRDefault="008E76AD" w14:paraId="12A3A1FE" w14:textId="77777777">
+    <w:p w14:paraId="1DAE684C" w14:textId="77777777" w:rsidR="004D4649" w:rsidRDefault="004D4649" w:rsidP="00880A28">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="008E76AD" w:rsidP="00880A28" w:rsidRDefault="008E76AD" w14:paraId="178938E7" w14:textId="77777777">
+    <w:p w14:paraId="323F3AA5" w14:textId="77777777" w:rsidR="004D4649" w:rsidRDefault="004D4649" w:rsidP="00880A28">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w:rsidR="002134E4" w:rsidRDefault="002134E4" w14:paraId="67D58CA3" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="67D58CA3" w14:textId="77777777" w:rsidR="002134E4" w:rsidRDefault="002134E4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w:rsidRPr="00610F8D" w:rsidR="004D4649" w:rsidP="00BC5077" w:rsidRDefault="008E76AD" w14:paraId="2FC0457F" w14:textId="330EF026">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2FC0457F" w14:textId="330EF026" w:rsidR="004D4649" w:rsidRPr="00610F8D" w:rsidRDefault="001400DB" w:rsidP="00BC5077">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:id w:val="-128246033"/>
         <w15:color w:val="093E52"/>
         <w:dropDownList>
           <w:listItem w:displayText="Public" w:value="Public"/>
           <w:listItem w:displayText="Commercial in Confidence" w:value="Commercial in Confidence"/>
           <w:listItem w:displayText="Commercial in Confidence - Customer" w:value="Commercial in Confidence - Customer"/>
           <w:listItem w:displayText="Company Confidential" w:value="Company Confidential"/>
           <w:listItem w:displayText="Company Confidential - Internal" w:value="Company Confidential - Internal"/>
         </w:dropDownList>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="0024674D">
           <w:rPr>
             <w:b/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>Commercial in Confidence - Customer</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r w:rsidRPr="00610F8D" w:rsidR="004D4649">
+    <w:r w:rsidR="004D4649" w:rsidRPr="00610F8D">
       <w:rPr>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0523A678" wp14:editId="43B5FF51">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-876300</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-411480</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1927118" cy="863999"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="7" name="Picture 7"/>
+          <wp:docPr id="2" name="Picture 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="12" name="Civica Logo Dark Teal (No Strapline) - RGB.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1927118" cy="863999"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w:rsidR="002134E4" w:rsidRDefault="002134E4" w14:paraId="255288EE" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="255288EE" w14:textId="77777777" w:rsidR="002134E4" w:rsidRDefault="002134E4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00BD0E71"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B1D24816"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="NumberedHeading1"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="431" w:hanging="431"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="NumberedHeading2"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
@@ -6299,51 +6461,51 @@
       <w:pPr>
         <w:ind w:left="431" w:hanging="431"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11B622FF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7B5028EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="315"/>
         </w:tabs>
         <w:spacing w:before="90" w:after="90" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="315" w:hanging="210"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="00B0F0"/>
         <w:spacing w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -6424,148 +6586,148 @@
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="251A7CFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DC72C0BA"/>
     <w:lvl w:ilvl="0" w:tplc="18F2548E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="00B0F0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="427F399A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="13E2491E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:spacing w:before="90" w:after="90" w:line="0" w:lineRule="atLeast"/>
         <w:ind w:left="0" w:hanging="210"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
@@ -6603,246 +6765,246 @@
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EE03CFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B0C0246C"/>
     <w:lvl w:ilvl="0" w:tplc="B574D252">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListParagraph"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="009CA6"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1014" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1734" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2454" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3174" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3894" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4614" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5334" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6054" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1751661349">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="991372993">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1333029183">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="63994437">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1254170821">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1614283363">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="6"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-  <w:zoom w:percent="80"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="14337"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYysjSzNDYzNLc0MTcxN7dQ0lEKTi0uzszPAykwqgUAM0100SwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00467E05"/>
     <w:rsid w:val="00000A8A"/>
     <w:rsid w:val="00007E6A"/>
     <w:rsid w:val="00046901"/>
     <w:rsid w:val="00062D97"/>
     <w:rsid w:val="000631B7"/>
     <w:rsid w:val="00066EC9"/>
     <w:rsid w:val="00083682"/>
     <w:rsid w:val="00085B45"/>
     <w:rsid w:val="000A2E8C"/>
     <w:rsid w:val="000A3F04"/>
     <w:rsid w:val="000A59A2"/>
     <w:rsid w:val="000A64A3"/>
     <w:rsid w:val="000B56A7"/>
     <w:rsid w:val="000C664E"/>
     <w:rsid w:val="000D5054"/>
     <w:rsid w:val="000D66D9"/>
     <w:rsid w:val="000E2055"/>
     <w:rsid w:val="000F7FFD"/>
     <w:rsid w:val="00110404"/>
     <w:rsid w:val="0011352D"/>
     <w:rsid w:val="00114828"/>
+    <w:rsid w:val="001400DB"/>
     <w:rsid w:val="00141AC1"/>
     <w:rsid w:val="00161563"/>
     <w:rsid w:val="00172910"/>
     <w:rsid w:val="001751A5"/>
     <w:rsid w:val="00183531"/>
     <w:rsid w:val="001B66CB"/>
     <w:rsid w:val="001B6ECB"/>
     <w:rsid w:val="001C0E42"/>
     <w:rsid w:val="001C504B"/>
     <w:rsid w:val="001C743B"/>
     <w:rsid w:val="001D649C"/>
     <w:rsid w:val="001E066C"/>
     <w:rsid w:val="00204794"/>
     <w:rsid w:val="00210C0B"/>
     <w:rsid w:val="002134E4"/>
     <w:rsid w:val="00231250"/>
     <w:rsid w:val="002368DF"/>
-    <w:rsid w:val="00244A91"/>
     <w:rsid w:val="0024674D"/>
     <w:rsid w:val="00264061"/>
     <w:rsid w:val="002650E5"/>
     <w:rsid w:val="00274EF9"/>
     <w:rsid w:val="00284160"/>
     <w:rsid w:val="00290F7E"/>
     <w:rsid w:val="00291C94"/>
     <w:rsid w:val="00293303"/>
     <w:rsid w:val="002B17DC"/>
     <w:rsid w:val="002B2190"/>
     <w:rsid w:val="002B25C0"/>
     <w:rsid w:val="002C0890"/>
     <w:rsid w:val="002D0DD6"/>
     <w:rsid w:val="002D1502"/>
     <w:rsid w:val="002D338A"/>
     <w:rsid w:val="002D7AAC"/>
     <w:rsid w:val="003011E8"/>
     <w:rsid w:val="0031200C"/>
     <w:rsid w:val="00317A43"/>
     <w:rsid w:val="003376D8"/>
     <w:rsid w:val="00347AB9"/>
     <w:rsid w:val="0036040E"/>
     <w:rsid w:val="003671D4"/>
     <w:rsid w:val="0037190B"/>
     <w:rsid w:val="00375221"/>
@@ -6864,377 +7026,367 @@
     <w:rsid w:val="00441483"/>
     <w:rsid w:val="00442266"/>
     <w:rsid w:val="00450907"/>
     <w:rsid w:val="004600EA"/>
     <w:rsid w:val="00467E05"/>
     <w:rsid w:val="00470F9F"/>
     <w:rsid w:val="004712A1"/>
     <w:rsid w:val="00471868"/>
     <w:rsid w:val="00474710"/>
     <w:rsid w:val="004865A8"/>
     <w:rsid w:val="0048747E"/>
     <w:rsid w:val="00495F2C"/>
     <w:rsid w:val="004A57C7"/>
     <w:rsid w:val="004B5EF4"/>
     <w:rsid w:val="004B622D"/>
     <w:rsid w:val="004D0D24"/>
     <w:rsid w:val="004D4649"/>
     <w:rsid w:val="004F50AF"/>
     <w:rsid w:val="004F5165"/>
     <w:rsid w:val="005025E2"/>
     <w:rsid w:val="00512856"/>
     <w:rsid w:val="00514EF2"/>
     <w:rsid w:val="005159D7"/>
     <w:rsid w:val="00524BFC"/>
     <w:rsid w:val="005254A6"/>
-    <w:rsid w:val="0054651B"/>
     <w:rsid w:val="00560B1A"/>
     <w:rsid w:val="00560C29"/>
     <w:rsid w:val="005848FF"/>
     <w:rsid w:val="005B2E24"/>
     <w:rsid w:val="005B4A3D"/>
     <w:rsid w:val="005D720B"/>
     <w:rsid w:val="005E4084"/>
     <w:rsid w:val="005E5020"/>
     <w:rsid w:val="005E583F"/>
     <w:rsid w:val="0060253C"/>
     <w:rsid w:val="00606F23"/>
     <w:rsid w:val="00610F8D"/>
     <w:rsid w:val="0061550C"/>
     <w:rsid w:val="00623200"/>
     <w:rsid w:val="00626B9C"/>
     <w:rsid w:val="006277ED"/>
     <w:rsid w:val="00627CD6"/>
     <w:rsid w:val="00635144"/>
     <w:rsid w:val="00635ACF"/>
     <w:rsid w:val="00641799"/>
     <w:rsid w:val="0064411D"/>
     <w:rsid w:val="006476EC"/>
     <w:rsid w:val="00666B16"/>
-    <w:rsid w:val="0067728A"/>
     <w:rsid w:val="006800BE"/>
     <w:rsid w:val="00682D10"/>
     <w:rsid w:val="006A7A5E"/>
     <w:rsid w:val="006B4473"/>
     <w:rsid w:val="006B5D12"/>
     <w:rsid w:val="006C1C71"/>
     <w:rsid w:val="006C43BD"/>
     <w:rsid w:val="006D084D"/>
     <w:rsid w:val="007005BB"/>
     <w:rsid w:val="007025A6"/>
     <w:rsid w:val="00712890"/>
     <w:rsid w:val="00713F52"/>
     <w:rsid w:val="007340B3"/>
     <w:rsid w:val="00736734"/>
     <w:rsid w:val="00741346"/>
     <w:rsid w:val="00756086"/>
-    <w:rsid w:val="00765F47"/>
     <w:rsid w:val="00781F4B"/>
     <w:rsid w:val="00784B25"/>
     <w:rsid w:val="00785269"/>
     <w:rsid w:val="00795AC4"/>
     <w:rsid w:val="007A38E1"/>
-    <w:rsid w:val="007C4754"/>
     <w:rsid w:val="00826637"/>
     <w:rsid w:val="00851FA7"/>
     <w:rsid w:val="008579CE"/>
     <w:rsid w:val="00860268"/>
     <w:rsid w:val="00873987"/>
     <w:rsid w:val="008750BD"/>
     <w:rsid w:val="00880A28"/>
     <w:rsid w:val="008A200A"/>
     <w:rsid w:val="008A38D3"/>
     <w:rsid w:val="008A4C04"/>
     <w:rsid w:val="008B564E"/>
     <w:rsid w:val="008B6698"/>
     <w:rsid w:val="008E293A"/>
     <w:rsid w:val="008E4649"/>
-    <w:rsid w:val="008E76AD"/>
     <w:rsid w:val="008F0921"/>
     <w:rsid w:val="008F5717"/>
     <w:rsid w:val="009055BE"/>
     <w:rsid w:val="009125FF"/>
     <w:rsid w:val="009150BD"/>
     <w:rsid w:val="00917BBC"/>
     <w:rsid w:val="00920016"/>
     <w:rsid w:val="00930EE3"/>
     <w:rsid w:val="009321D2"/>
     <w:rsid w:val="00935203"/>
     <w:rsid w:val="00945DE5"/>
     <w:rsid w:val="00952685"/>
     <w:rsid w:val="00966631"/>
     <w:rsid w:val="00967F3A"/>
     <w:rsid w:val="0099225C"/>
     <w:rsid w:val="00993FC4"/>
     <w:rsid w:val="009B6555"/>
     <w:rsid w:val="009C16C5"/>
     <w:rsid w:val="009D3E37"/>
     <w:rsid w:val="009F09BB"/>
     <w:rsid w:val="00A050CE"/>
     <w:rsid w:val="00A078BE"/>
     <w:rsid w:val="00A1039D"/>
     <w:rsid w:val="00A145DA"/>
     <w:rsid w:val="00A202C3"/>
     <w:rsid w:val="00A324E9"/>
     <w:rsid w:val="00A32601"/>
     <w:rsid w:val="00A525D8"/>
     <w:rsid w:val="00A569DA"/>
     <w:rsid w:val="00A674AD"/>
     <w:rsid w:val="00A67771"/>
     <w:rsid w:val="00A710B9"/>
     <w:rsid w:val="00A76AF3"/>
     <w:rsid w:val="00A77255"/>
     <w:rsid w:val="00A85414"/>
     <w:rsid w:val="00AA567B"/>
     <w:rsid w:val="00AB03C6"/>
-    <w:rsid w:val="00AB0BE8"/>
     <w:rsid w:val="00AB1E1C"/>
     <w:rsid w:val="00AC33AC"/>
     <w:rsid w:val="00AE5AA2"/>
     <w:rsid w:val="00B017FD"/>
     <w:rsid w:val="00B05681"/>
     <w:rsid w:val="00B10F3B"/>
     <w:rsid w:val="00B131EE"/>
     <w:rsid w:val="00B2054F"/>
     <w:rsid w:val="00B23F35"/>
     <w:rsid w:val="00B3328B"/>
     <w:rsid w:val="00B34806"/>
     <w:rsid w:val="00B408EA"/>
     <w:rsid w:val="00B44043"/>
     <w:rsid w:val="00B612DF"/>
     <w:rsid w:val="00B73D1E"/>
     <w:rsid w:val="00B74B49"/>
     <w:rsid w:val="00B852BC"/>
     <w:rsid w:val="00B937A6"/>
     <w:rsid w:val="00BA3624"/>
+    <w:rsid w:val="00BA3A31"/>
     <w:rsid w:val="00BA67FC"/>
     <w:rsid w:val="00BC5077"/>
     <w:rsid w:val="00BD00A6"/>
     <w:rsid w:val="00BE128E"/>
     <w:rsid w:val="00BF071A"/>
     <w:rsid w:val="00BF1E42"/>
     <w:rsid w:val="00BF34F2"/>
     <w:rsid w:val="00BF5D5D"/>
     <w:rsid w:val="00C10C80"/>
     <w:rsid w:val="00C37293"/>
     <w:rsid w:val="00C47742"/>
     <w:rsid w:val="00C50211"/>
     <w:rsid w:val="00C50ED3"/>
     <w:rsid w:val="00C51DB4"/>
     <w:rsid w:val="00C55AAE"/>
     <w:rsid w:val="00C567D6"/>
     <w:rsid w:val="00C57603"/>
     <w:rsid w:val="00C63BDC"/>
     <w:rsid w:val="00C752C4"/>
     <w:rsid w:val="00CA1C77"/>
     <w:rsid w:val="00CA3323"/>
     <w:rsid w:val="00CA4DF9"/>
     <w:rsid w:val="00CA7615"/>
     <w:rsid w:val="00CC0617"/>
     <w:rsid w:val="00CC186B"/>
     <w:rsid w:val="00CC7DFD"/>
     <w:rsid w:val="00CD2D5D"/>
     <w:rsid w:val="00CD323E"/>
     <w:rsid w:val="00CE17E6"/>
-    <w:rsid w:val="00CE2F4F"/>
     <w:rsid w:val="00CE53EF"/>
     <w:rsid w:val="00CE5972"/>
     <w:rsid w:val="00CF0397"/>
     <w:rsid w:val="00D0677E"/>
     <w:rsid w:val="00D2168F"/>
     <w:rsid w:val="00D2177E"/>
     <w:rsid w:val="00D223EB"/>
     <w:rsid w:val="00D30A86"/>
     <w:rsid w:val="00D34668"/>
     <w:rsid w:val="00D447AB"/>
     <w:rsid w:val="00D617F2"/>
     <w:rsid w:val="00D61C8F"/>
     <w:rsid w:val="00D6647C"/>
     <w:rsid w:val="00D85B67"/>
     <w:rsid w:val="00D85F9A"/>
     <w:rsid w:val="00D87E30"/>
     <w:rsid w:val="00D9772E"/>
     <w:rsid w:val="00DA28CE"/>
     <w:rsid w:val="00DB2A6F"/>
     <w:rsid w:val="00DB5A50"/>
     <w:rsid w:val="00DC0484"/>
-    <w:rsid w:val="00DC42D6"/>
     <w:rsid w:val="00DC666C"/>
     <w:rsid w:val="00DD0464"/>
     <w:rsid w:val="00DD1EBB"/>
     <w:rsid w:val="00DF3E64"/>
     <w:rsid w:val="00E27E64"/>
     <w:rsid w:val="00E30AAA"/>
     <w:rsid w:val="00E321FB"/>
     <w:rsid w:val="00E36A4E"/>
     <w:rsid w:val="00E43A00"/>
     <w:rsid w:val="00E4410E"/>
     <w:rsid w:val="00E50D46"/>
     <w:rsid w:val="00E55CB6"/>
     <w:rsid w:val="00E6394D"/>
     <w:rsid w:val="00E73C2C"/>
     <w:rsid w:val="00E84CC7"/>
     <w:rsid w:val="00E91E71"/>
     <w:rsid w:val="00E92D0D"/>
     <w:rsid w:val="00EA4CD1"/>
     <w:rsid w:val="00EB7AB9"/>
     <w:rsid w:val="00EC5D3A"/>
     <w:rsid w:val="00EE615D"/>
     <w:rsid w:val="00F03CA2"/>
-    <w:rsid w:val="00F14D48"/>
     <w:rsid w:val="00F207AB"/>
     <w:rsid w:val="00F30730"/>
     <w:rsid w:val="00F35EB6"/>
     <w:rsid w:val="00F3705E"/>
     <w:rsid w:val="00F553B9"/>
     <w:rsid w:val="00F75291"/>
     <w:rsid w:val="00F82D17"/>
     <w:rsid w:val="00F9560A"/>
     <w:rsid w:val="00F9618B"/>
     <w:rsid w:val="00FA600C"/>
     <w:rsid w:val="00FA701A"/>
     <w:rsid w:val="00FA7684"/>
-    <w:rsid w:val="00FA7FF8"/>
     <w:rsid w:val="00FB01BF"/>
     <w:rsid w:val="00FB7C76"/>
     <w:rsid w:val="00FB7DB2"/>
     <w:rsid w:val="00FC02BC"/>
     <w:rsid w:val="00FD0445"/>
     <w:rsid w:val="00FD18C8"/>
     <w:rsid w:val="00FD30BB"/>
     <w:rsid w:val="00FF30D8"/>
     <w:rsid w:val="00FF58F8"/>
-    <w:rsid w:val="6AF9252B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="14337"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4E6561FB"/>
   <w15:docId w15:val="{27EB01A5-C6EC-4CA8-8189-AC1CD5110FF4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:color w:val="009CA6" w:themeColor="accent1"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7391,51 +7543,51 @@
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -7502,672 +7654,672 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:aliases w:val="Body Copy"/>
     <w:qFormat/>
     <w:rsid w:val="002B25C0"/>
     <w:pPr>
       <w:spacing w:after="200"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="262626"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="008A38D3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="200"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="262626"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="52"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="002B25C0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="200"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="262626"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="002B25C0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="200"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="262626"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:autoRedefine/>
     <w:qFormat/>
     <w:rsid w:val="00B05681"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00440D9D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00440D9D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:jc w:val="right"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00440D9D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="7B57CB" w:themeColor="accent2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00440D9D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00440D9D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="5C5C5C" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009321D2"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009150BD"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="Bulleted List"/>
     <w:basedOn w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00A078BE"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="284"/>
       </w:tabs>
       <w:spacing w:after="160" w:line="264" w:lineRule="auto"/>
       <w:ind w:left="284" w:hanging="284"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00880A28"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009150BD"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00880A28"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009150BD"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00880A28"/>
     <w:rPr>
       <w:color w:val="009CA6" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:aliases w:val="Enlarged Body Copy"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00375221"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:rsid w:val="008A38D3"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="262626"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="52"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:rsid w:val="002B25C0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="262626"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:rsid w:val="002B25C0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="262626"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:rsid w:val="00B05681"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009150BD"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009150BD"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:aliases w:val="Headline"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="008A38D3"/>
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:color="009CA6" w:themeColor="accent1" w:sz="8" w:space="4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="009CA6" w:themeColor="accent1"/>
       </w:pBdr>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:spacing w:val="5"/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:aliases w:val="Headline Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="008A38D3"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="262626"/>
       <w:spacing w:val="5"/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="52"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009150BD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:color w:val="7B57CB" w:themeColor="accent2"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009150BD"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009150BD"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="5C5C5C" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001D649C"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:spacing w:val="15"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009150BD"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:spacing w:val="15"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="IconLargeText" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="IconLargeText">
     <w:name w:val="Icon Large Text"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006A7A5E"/>
     <w:pPr>
       <w:ind w:right="3161"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="3B889A"/>
       <w:sz w:val="60"/>
       <w:szCs w:val="60"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1Purple" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1Purple">
     <w:name w:val="Heading 1 (Purple)"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00FA7684"/>
     <w:pPr>
       <w:spacing w:after="200"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="7B57CB"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="52"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1Teal" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1Teal">
     <w:name w:val="Heading 1 (Teal)"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00FA7684"/>
     <w:pPr>
       <w:spacing w:after="200"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="009CA6"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="52"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1YellowAccent" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1YellowAccent">
     <w:name w:val="Heading 1 Yellow Accent"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00161563"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="FBB040"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="IconSmallText" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="IconSmallText">
     <w:name w:val="Icon Small Text"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006A7A5E"/>
     <w:pPr>
       <w:ind w:right="3622"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="3B889A"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ImageText" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ImageText">
     <w:name w:val="Image Text"/>
     <w:basedOn w:val="Heading6"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00161563"/>
     <w:rPr>
       <w:color w:val="093E52"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="IntroParagraph" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="IntroParagraph">
     <w:name w:val="Intro Paragraph"/>
     <w:basedOn w:val="Heading7"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00161563"/>
     <w:rPr>
       <w:color w:val="3B889A"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="SubtleEmphasis">
     <w:name w:val="Subtle Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003F66C3"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="5C5C5C" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
@@ -8204,86 +8356,86 @@
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003F66C3"/>
     <w:pPr>
       <w:spacing w:before="200" w:after="160"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="5C5C5C" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="QuoteChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009150BD"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="5C5C5C" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:aliases w:val="Quote 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00FA7684"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="009CA6" w:themeColor="accent1" w:sz="4" w:space="10"/>
-        <w:bottom w:val="single" w:color="009CA6" w:themeColor="accent1" w:sz="4" w:space="10"/>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="009CA6" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="009CA6" w:themeColor="accent1"/>
       </w:pBdr>
       <w:ind w:left="1134" w:right="1134"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseQuoteChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
     <w:name w:val="Intense Quote Char"/>
     <w:aliases w:val="Quote 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00FA7684"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="262626"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="SubtleReference">
     <w:name w:val="Subtle Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003F66C3"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:smallCaps/>
       <w:color w:val="727272" w:themeColor="text1" w:themeTint="A5"/>
     </w:rPr>
   </w:style>
@@ -8295,85 +8447,85 @@
     <w:rsid w:val="003F66C3"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="009CA6" w:themeColor="accent1"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BookTitle">
     <w:name w:val="Book Title"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003F66C3"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Quote1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Quote1">
     <w:name w:val="Quote 1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Quote1Char"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00FA7684"/>
     <w:pPr>
       <w:ind w:right="2835"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
       <w:b/>
       <w:color w:val="009CA6"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGridLight">
     <w:name w:val="Grid Table Light"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="40"/>
     <w:rsid w:val="00945DE5"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Quote1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Quote1Char">
     <w:name w:val="Quote 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote1"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00FA7684"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
       <w:b/>
       <w:color w:val="009CA6"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BC5077"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
@@ -8449,976 +8601,944 @@
       <w:ind w:left="403"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D87E30"/>
     <w:pPr>
       <w:spacing w:before="100" w:after="0"/>
       <w:ind w:left="601"/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="GridTable1Light-Accent4">
     <w:name w:val="Grid Table 1 Light Accent 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="46"/>
     <w:rsid w:val="00083682"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="FFD0B1" w:themeColor="accent4" w:themeTint="66" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="FFD0B1" w:themeColor="accent4" w:themeTint="66" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFD0B1" w:themeColor="accent4" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFD0B1" w:themeColor="accent4" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFD0B1" w:themeColor="accent4" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFD0B1" w:themeColor="accent4" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFD0B1" w:themeColor="accent4" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFD0B1" w:themeColor="accent4" w:themeTint="66"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="FFB88A" w:themeColor="accent4" w:themeTint="99" w:sz="12" w:space="0"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFB88A" w:themeColor="accent4" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="FFB88A" w:themeColor="accent4" w:themeTint="99" w:sz="2" w:space="0"/>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="FFB88A" w:themeColor="accent4" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NumberedHeading1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NumberedHeading1">
     <w:name w:val="Numbered Heading 1"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="NumberedHeading1Char"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="002B25C0"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="NumberedHeading1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="NumberedHeading1Char">
     <w:name w:val="Numbered Heading 1 Char"/>
     <w:basedOn w:val="Heading1Char"/>
     <w:link w:val="NumberedHeading1"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="002B25C0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="262626"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="52"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NumberedHeading2" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NumberedHeading2">
     <w:name w:val="Numbered Heading 2"/>
     <w:basedOn w:val="Heading2"/>
     <w:next w:val="Normal"/>
     <w:link w:val="NumberedHeading2Char"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00BF071A"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="NumberedHeading2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="NumberedHeading2Char">
     <w:name w:val="Numbered Heading 2 Char"/>
     <w:basedOn w:val="Heading2Char"/>
     <w:link w:val="NumberedHeading2"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="009150BD"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="262626"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NumberedHeading3" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NumberedHeading3">
     <w:name w:val="Numbered Heading 3"/>
     <w:basedOn w:val="Heading3"/>
     <w:next w:val="Normal"/>
     <w:link w:val="NumberedHeading3Char"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00BF071A"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="NumberedHeading3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="NumberedHeading3Char">
     <w:name w:val="Numbered Heading 3 Char"/>
     <w:basedOn w:val="Heading3Char"/>
     <w:link w:val="NumberedHeading3"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="009150BD"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="262626"/>
       <w:sz w:val="24"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NumberedHeading4" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NumberedHeading4">
     <w:name w:val="Numbered Heading 4"/>
     <w:basedOn w:val="Heading4"/>
     <w:next w:val="Normal"/>
     <w:link w:val="NumberedHeading4Char"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="009150BD"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="NumberedHeading4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="NumberedHeading4Char">
     <w:name w:val="Numbered Heading 4 Char"/>
     <w:basedOn w:val="Heading4Char"/>
     <w:link w:val="NumberedHeading4"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="009150BD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="262626"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00945DE5"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="GridTable1Light-Accent1">
     <w:name w:val="Grid Table 1 Light Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="46"/>
     <w:rsid w:val="00945DE5"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="75F6FF" w:themeColor="accent1" w:themeTint="66" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="75F6FF" w:themeColor="accent1" w:themeTint="66" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="75F6FF" w:themeColor="accent1" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="75F6FF" w:themeColor="accent1" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="75F6FF" w:themeColor="accent1" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="75F6FF" w:themeColor="accent1" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="75F6FF" w:themeColor="accent1" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="75F6FF" w:themeColor="accent1" w:themeTint="66"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="30F2FF" w:themeColor="accent1" w:themeTint="99" w:sz="12" w:space="0"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="30F2FF" w:themeColor="accent1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="30F2FF" w:themeColor="accent1" w:themeTint="99" w:sz="2" w:space="0"/>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="30F2FF" w:themeColor="accent1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="GridTable4-Accent1">
     <w:name w:val="Grid Table 4 Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="00945DE5"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="30F2FF" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="30F2FF" w:themeColor="accent1" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="30F2FF" w:themeColor="accent1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="30F2FF" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="30F2FF" w:themeColor="accent1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="30F2FF" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="30F2FF" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="30F2FF" w:themeColor="accent1" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="009CA6" w:themeColor="accent1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="009CA6" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="009CA6" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="009CA6" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="009CA6" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="009CA6" w:themeColor="accent1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="009CA6" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="009CA6" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="009CA6" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BAFAFF" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="BAFAFF" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="PlainTable1">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="41"/>
     <w:rsid w:val="005159D7"/>
     <w:rPr>
       <w:color w:val="262626" w:themeColor="text2"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="009CA6" w:themeColor="accent1" w:sz="8" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="009CA6" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="009CA6" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="009CA6" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="009CA6" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="009CA6" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="009CA6" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="009CA6" w:themeColor="accent1"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="57" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
         <w:right w:w="57" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="GridTable4">
     <w:name w:val="Grid Table 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="00085B45"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="7C7C7C" w:themeColor="text1" w:themeTint="99" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="7C7C7C" w:themeColor="text1" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7C7C7C" w:themeColor="text1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="7C7C7C" w:themeColor="text1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7C7C7C" w:themeColor="text1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="7C7C7C" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="7C7C7C" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="7C7C7C" w:themeColor="text1" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="262626" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="262626" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="262626" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="262626" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="262626" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="262626" w:themeColor="text1"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="262626" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:color="262626" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="262626" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D3D3D3" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="PlainTable2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="42"/>
     <w:rsid w:val="00D2177E"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:color="929292" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-        <w:bottom w:val="single" w:color="929292" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="929292" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="929292" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:color="929292" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="929292" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="929292" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="929292" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="929292" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="929292" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="929292" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="929292" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:val="single" w:color="929292" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:right w:val="single" w:color="929292" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="929292" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="929292" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:color="929292" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
-          <w:bottom w:val="single" w:color="929292" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="929292" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="929292" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="p1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="p1">
     <w:name w:val="p_1"/>
     <w:rsid w:val="00E4410E"/>
     <w:pPr>
       <w:spacing w:before="180" w:after="180" w:line="280" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="093E52"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="h1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="h1">
     <w:name w:val="h1"/>
     <w:rsid w:val="00E4410E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:pageBreakBefore/>
       <w:spacing w:after="240" w:line="384" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="093E52"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="li" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="li">
     <w:name w:val="li"/>
     <w:rsid w:val="00E4410E"/>
     <w:pPr>
       <w:spacing w:before="90" w:after="90" w:line="0" w:lineRule="atLeast"/>
       <w:ind w:left="1020"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="auto"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="h2" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="h2">
     <w:name w:val="h2"/>
     <w:basedOn w:val="Heading2"/>
     <w:rsid w:val="00E4410E"/>
     <w:pPr>
       <w:spacing w:before="200" w:after="80" w:line="312" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:color w:val="093E52"/>
       <w:sz w:val="26"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="b" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="b">
     <w:name w:val="b"/>
     <w:rsid w:val="00E4410E"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="093E52"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="b1" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="b1">
     <w:name w:val="b_1"/>
     <w:rsid w:val="00E4410E"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="093E52"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="li1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="li1">
     <w:name w:val="li_1"/>
     <w:rsid w:val="00E4410E"/>
     <w:pPr>
       <w:spacing w:before="90" w:after="90" w:line="0" w:lineRule="atLeast"/>
       <w:ind w:left="420"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="auto"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="li2" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="li2">
     <w:name w:val="li_2"/>
     <w:rsid w:val="00E4410E"/>
     <w:pPr>
       <w:spacing w:before="90" w:after="90" w:line="0" w:lineRule="atLeast"/>
       <w:ind w:left="840"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="auto"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="li3" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="li3">
     <w:name w:val="li_3"/>
     <w:rsid w:val="00E4410E"/>
     <w:pPr>
       <w:spacing w:before="90" w:after="90" w:line="0" w:lineRule="atLeast"/>
       <w:ind w:left="600"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="auto"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="p2" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="p2">
     <w:name w:val="p_2"/>
     <w:rsid w:val="00E4410E"/>
     <w:pPr>
       <w:spacing w:before="180" w:after="180" w:line="280" w:lineRule="atLeast"/>
       <w:ind w:left="600"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="093E52"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="polList" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="polList">
     <w:name w:val="p_olList"/>
     <w:rsid w:val="00E4410E"/>
     <w:pPr>
       <w:spacing w:after="180" w:line="280" w:lineRule="atLeast"/>
       <w:ind w:left="600"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="093E52"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="spanEmphasis" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="spanEmphasis">
     <w:name w:val="span_Emphasis"/>
     <w:rsid w:val="00E4410E"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="dropDownHotspot" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="dropDownHotspot">
     <w:name w:val="dropDownHotspot"/>
     <w:rsid w:val="00E4410E"/>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="dropDownHead" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="dropDownHead">
     <w:name w:val="dropDownHead"/>
     <w:rsid w:val="00E4410E"/>
     <w:pPr>
       <w:spacing w:before="240"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="404040"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="palertproblems" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="palertproblems">
     <w:name w:val="p_alertproblems"/>
     <w:rsid w:val="00E4410E"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="FF0000" w:sz="8" w:space="11"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="FF0000" w:sz="8" w:space="7"/>
+        <w:top w:val="single" w:sz="8" w:space="11" w:color="FF0000"/>
+        <w:left w:val="single" w:sz="72" w:space="7" w:color="FF0000"/>
+        <w:bottom w:val="single" w:sz="8" w:space="11" w:color="FF0000"/>
+        <w:right w:val="single" w:sz="8" w:space="7" w:color="FF0000"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:spacing w:before="200" w:after="180" w:line="280" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:caps/>
       <w:color w:val="333333"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="h3" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="h3">
     <w:name w:val="h3"/>
     <w:basedOn w:val="Heading3"/>
     <w:rsid w:val="00E4410E"/>
     <w:pPr>
       <w:spacing w:before="160" w:after="80" w:line="288" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:color w:val="093E52"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="b2" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="b2">
     <w:name w:val="b_2"/>
     <w:rsid w:val="00E4410E"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="h2underline65" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="h2underline65">
     <w:name w:val="h2_underline65"/>
     <w:basedOn w:val="Heading2"/>
     <w:rsid w:val="00E4410E"/>
     <w:pPr>
       <w:spacing w:before="300" w:after="60" w:line="312" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:color w:val="093E52"/>
       <w:sz w:val="26"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="dropDownHotspot1" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="dropDownHotspot1">
     <w:name w:val="dropDownHotspot_1"/>
     <w:rsid w:val="00E4410E"/>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
       <w:u w:val="single"/>
       <w:shd w:val="clear" w:color="auto" w:fill="F5F5F5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="dropDownHead1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="dropDownHead1">
     <w:name w:val="dropDownHead_1"/>
     <w:rsid w:val="00E4410E"/>
     <w:pPr>
       <w:spacing w:before="240"/>
       <w:ind w:left="600"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="404040"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="span" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="span">
     <w:name w:val="span"/>
     <w:rsid w:val="00E4410E"/>
     <w:rPr>
       <w:color w:val="C71585"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="palertgold" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="palertgold">
     <w:name w:val="p_alertgold"/>
     <w:rsid w:val="00E4410E"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="F2A921" w:sz="8" w:space="11"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="F2A921" w:sz="8" w:space="11"/>
+        <w:top w:val="single" w:sz="8" w:space="11" w:color="F2A921"/>
+        <w:left w:val="single" w:sz="72" w:space="15" w:color="FBB040"/>
+        <w:bottom w:val="single" w:sz="8" w:space="9" w:color="F2A921"/>
+        <w:right w:val="single" w:sz="8" w:space="11" w:color="F2A921"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:spacing w:before="180" w:after="180" w:line="280" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="333333"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="conditionalText" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="conditionalText">
     <w:name w:val="conditionalText"/>
     <w:rsid w:val="00E4410E"/>
     <w:rPr>
       <w:color w:val="333333"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="palertnote65" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="palertnote65">
     <w:name w:val="p_alertnote65"/>
     <w:rsid w:val="00E4410E"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:color="009FDA" w:sz="6" w:space="11"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:color="009FDA" w:sz="6" w:space="11"/>
+        <w:top w:val="single" w:sz="6" w:space="11" w:color="009FDA"/>
+        <w:left w:val="single" w:sz="72" w:space="15" w:color="009FDA"/>
+        <w:bottom w:val="single" w:sz="6" w:space="11" w:color="009FDA"/>
+        <w:right w:val="single" w:sz="6" w:space="11" w:color="009FDA"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:spacing w:before="180" w:after="180" w:line="280" w:lineRule="atLeast"/>
       <w:ind w:right="400"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="333333"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="45227773">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="R57fede80666c4205" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\debra.pybus\Downloads\Portrait%20-%20Cover%2015%20(1).dotx" TargetMode="External"/></Relationships>
-</file>
-[...31 lines deleted...]
-</w:glossaryDocument>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="CIVICA STANDARD BULLET">
   <a:themeElements>
     <a:clrScheme name="Civica FY21">
       <a:dk1>
         <a:srgbClr val="262626"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="262626"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="009CA6"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="7B57CB"/>
       </a:accent2>
       <a:accent3>
@@ -9757,175 +9877,84 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FE9DA8DB114AEE49B4B36D06AC23D19B" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1b5792ce7078b11728ee2ed316d852f5">
-[...3 lines deleted...]
-    <xsd:import namespace="f030db69-1d5c-4c1f-887a-00e75fed0d5c"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005D91EC1629D97944A1ADFF0F6DDBA799" ma:contentTypeVersion="3" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fdcd05675f30431168da4690fbf1103b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="481a8be2-6d8d-4b87-89f1-76358f337481" xmlns:ns3="1526a52d-50af-465f-a3fb-2a463edcc896" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="eb7cd4d5621d4db2c1a554ef9c474798" ns2:_="" ns3:_="">
+    <xsd:import namespace="481a8be2-6d8d-4b87-89f1-76358f337481"/>
+    <xsd:import namespace="1526a52d-50af-465f-a3fb-2a463edcc896"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
-[...11 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:p57d419dcc174dd184a289e2f02138f8" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6add9391-1704-49e1-8e76-67a9bdd63597" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="481a8be2-6d8d-4b87-89f1-76358f337481" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
-[...31 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6ed0261d-8e1d-4a30-b593-96d7f0c84e13" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="p57d419dcc174dd184a289e2f02138f8" ma:index="9" ma:taxonomy="true" ma:internalName="p57d419dcc174dd184a289e2f02138f8" ma:taxonomyFieldName="Business_x0020_Unit" ma:displayName="Business Unit" ma:default="3;#Xpress|bda882ea-baec-41d0-8a96-c348b96ce907" ma:fieldId="{957d419d-cc17-4dd1-84a2-89e2f02138f8}" ma:sspId="f41b0e15-76d7-473f-b414-ef885169093b" ma:termSetId="9a19d8a2-6059-4fbf-86ac-42b0af9974b4" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
-[...15 lines deleted...]
-    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2a934496-078d-4500-9e7c-71450050c4e4" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1526a52d-50af-465f-a3fb-2a463edcc896" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
-[...29 lines deleted...]
-    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{a5ed03cc-7de9-4fe6-95da-f33ffec13848}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="2a934496-078d-4500-9e7c-71450050c4e4">
+    <xsd:element name="TaxCatchAll" ma:index="10" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{a47a412c-4832-4a40-b874-868392d7277d}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="1526a52d-50af-465f-a3fb-2a463edcc896">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -9995,101 +10024,153 @@
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="6add9391-1704-49e1-8e76-67a9bdd63597">
-[...2 lines deleted...]
-    <TaxCatchAll xmlns="f030db69-1d5c-4c1f-887a-00e75fed0d5c" xsi:nil="true"/>
+    <TaxCatchAll xmlns="1526a52d-50af-465f-a3fb-2a463edcc896">
+      <Value>3</Value>
+    </TaxCatchAll>
+    <p57d419dcc174dd184a289e2f02138f8 xmlns="481a8be2-6d8d-4b87-89f1-76358f337481">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Xpress</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">bda882ea-baec-41d0-8a96-c348b96ce907</TermId>
+        </TermInfo>
+      </Terms>
+    </p57d419dcc174dd184a289e2f02138f8>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F62AFA3A-93C3-4866-98CE-BBEF4E8E09D7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3588BFC-C311-4C6F-A98F-26866A1847FC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0F576C51-D78B-434F-9957-D9DA086EA9DF}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BDC31159-4636-4D9C-942C-A50FAB340563}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="481a8be2-6d8d-4b87-89f1-76358f337481"/>
+    <ds:schemaRef ds:uri="1526a52d-50af-465f-a3fb-2a463edcc896"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{49F49758-A5BF-4F81-B6E7-AFFCF3F4F7F8}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1526a52d-50af-465f-a3fb-2a463edcc896"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="481a8be2-6d8d-4b87-89f1-76358f337481"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Portrait - Cover 15 (1)</Template>
+  <TotalTime></TotalTime>
+  <Pages>18</Pages>
+  <Words>1738</Words>
+  <Characters>8284</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>248</Lines>
+  <Paragraphs>117</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company>Civica</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>9949</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Debra Pybus</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100FE9DA8DB114AEE49B4B36D06AC23D19B</vt:lpwstr>
+    <vt:lpwstr>0x0101005D91EC1629D97944A1ADFF0F6DDBA799</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Business Unit">
     <vt:lpwstr>3;#Xpress|bda882ea-baec-41d0-8a96-c348b96ce907</vt:lpwstr>
   </property>
 </Properties>
 </file>