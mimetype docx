--- v0 (2025-12-13)
+++ v1 (2026-05-07)
@@ -1,58 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4BFFE510" w14:textId="18E3DEBF" w:rsidR="00DA64DF" w:rsidRDefault="00DA64DF" w:rsidP="00DA64DF">
+    <w:p w:rsidR="00DA64DF" w:rsidP="00DA64DF" w:rsidRDefault="00DA64DF" w14:paraId="4BFFE510" w14:textId="18E3DEBF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="154"/>
         <w:ind w:left="0" w:right="143" w:firstLine="0"/>
         <w:rPr>
           <w:color w:val="111111"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:color w:val="111111"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="78E517A8" wp14:editId="0255A767">
             <wp:extent cx="6724650" cy="1550533"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
@@ -69,407 +71,430 @@
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6724650" cy="1550533"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42E49561" w14:textId="49A52B27" w:rsidR="008053AF" w:rsidRDefault="00DA64DF" w:rsidP="00B800D7">
+    <w:p w:rsidR="008053AF" w:rsidP="00B800D7" w:rsidRDefault="00DA64DF" w14:paraId="42E49561" w14:textId="49A52B27">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E410C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Supporting Early Years Transitions</w:t>
       </w:r>
       <w:r w:rsidR="004524A6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Guidance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30284C0C" w14:textId="14FA4858" w:rsidR="00583B89" w:rsidRDefault="00583B89" w:rsidP="001E410C">
+    <w:p w:rsidR="00583B89" w:rsidP="001E410C" w:rsidRDefault="00583B89" w14:paraId="30284C0C" w14:textId="14FA4858">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="264A8530" w14:textId="4A7B86FF" w:rsidR="00583B89" w:rsidRDefault="00583B89" w:rsidP="00583B89">
-[...36 lines deleted...]
-      <w:r w:rsidR="0054346F">
+    <w:p w:rsidR="00583B89" w:rsidP="00583B89" w:rsidRDefault="00583B89" w14:paraId="264A8530" w14:textId="0B56399C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="626E8296" w:rsidR="00583B89">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stability is vital during children’s early years; however, change is unavoidable for many young children, and they will inevitably deal with emotional and environmental transitions before they reach school age. By managing and preparing for transition carefully, we can ease the process of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="626E8296" w:rsidR="23CCCE65">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>adjustment and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="626E8296" w:rsidR="00583B89">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reassure both children and their families. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00583B89" w:rsidR="00583B89" w:rsidP="00583B89" w:rsidRDefault="00583B89" w14:paraId="7FF6B2A2" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00583B89" w:rsidR="00583B89" w:rsidP="00583B89" w:rsidRDefault="00583B89" w14:paraId="0B0B06CC" w14:textId="33C14FEF">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Int_FigmObXF" w:id="1876846634"/>
+      <w:r w:rsidRPr="626E8296" w:rsidR="00583B89">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In order to</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1876846634"/>
+      <w:r w:rsidRPr="626E8296" w:rsidR="00583B89">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> support this across the early years sector in Coventry, the Early Years’ Service has developed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="626E8296" w:rsidR="0054346F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a range of documents to support</w:t>
       </w:r>
-      <w:r w:rsidR="0035514B">
+      <w:r w:rsidRPr="626E8296" w:rsidR="0035514B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> providers differing transition arrangements</w:t>
       </w:r>
-      <w:r w:rsidR="00120D7E">
+      <w:r w:rsidRPr="626E8296" w:rsidR="00120D7E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, which </w:t>
       </w:r>
-      <w:r w:rsidRPr="00583B89">
+      <w:r w:rsidRPr="626E8296" w:rsidR="00583B89">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>will help strengthen relationships between providers and lead to a more focused and child centered approach to all transitions</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="626E8296" w:rsidR="00583B89">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36827C1B" w14:textId="07DF9A0C" w:rsidR="00424109" w:rsidRPr="00583B89" w:rsidRDefault="00583B89" w:rsidP="00583B89">
+    <w:p w:rsidRPr="00583B89" w:rsidR="00424109" w:rsidP="00583B89" w:rsidRDefault="00583B89" w14:paraId="36827C1B" w14:textId="43041FDC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="154"/>
         <w:ind w:left="0" w:right="143" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="626E8296" w:rsidR="00583B89">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Th</w:t>
       </w:r>
-      <w:r w:rsidR="009A31C0">
+      <w:r w:rsidRPr="626E8296" w:rsidR="009A31C0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e transition documents are</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="626E8296" w:rsidR="00583B89">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> available online for all providers</w:t>
       </w:r>
-      <w:r w:rsidR="009A31C0">
+      <w:r w:rsidRPr="626E8296" w:rsidR="009A31C0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to access. The </w:t>
       </w:r>
-      <w:r w:rsidR="002C6642">
+      <w:r w:rsidRPr="626E8296" w:rsidR="002C6642">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>‘Coventry Early Years Transition Overview’ is available</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="626E8296" w:rsidR="00583B89">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> either in a word version or excel spreadsheet.</w:t>
       </w:r>
-      <w:r w:rsidR="00E634FB">
-[...6 lines deleted...]
-      <w:r w:rsidR="002C6642">
+      <w:r w:rsidRPr="626E8296" w:rsidR="00E634FB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A shorter version has also been developed.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="626E8296" w:rsidR="002C6642">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> All other transition documents are available in </w:t>
       </w:r>
-      <w:r w:rsidR="00C73EF8">
+      <w:r w:rsidRPr="626E8296" w:rsidR="00C73EF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>word versions</w:t>
       </w:r>
-      <w:r w:rsidR="00FB170F">
+      <w:r w:rsidRPr="626E8296" w:rsidR="00FB170F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F17988B" w14:textId="4C4E2D8E" w:rsidR="00424109" w:rsidRPr="001E410C" w:rsidRDefault="008053AF" w:rsidP="00A967B4">
+    <w:p w:rsidRPr="001E410C" w:rsidR="00424109" w:rsidP="00A967B4" w:rsidRDefault="008053AF" w14:paraId="0F17988B" w14:textId="4C4E2D8E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="162"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E410C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="00A967B4" w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ransitions</w:t>
       </w:r>
-      <w:r w:rsidR="00A967B4" w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A967B4" w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
-      <w:r w:rsidR="00A967B4" w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A967B4" w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>children</w:t>
       </w:r>
-      <w:r w:rsidR="00A967B4" w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A967B4" w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>may</w:t>
       </w:r>
-      <w:r w:rsidR="00A967B4" w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A967B4" w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>occur</w:t>
       </w:r>
-      <w:r w:rsidR="00A967B4" w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A967B4" w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidR="00A967B4" w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A967B4" w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>many</w:t>
       </w:r>
-      <w:r w:rsidR="00A967B4" w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A967B4" w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>different</w:t>
       </w:r>
-      <w:r w:rsidR="00A967B4" w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A967B4" w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>forms</w:t>
       </w:r>
-      <w:r w:rsidR="00A967B4" w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A967B4" w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>such as:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1743B33D" w14:textId="77777777" w:rsidR="00424109" w:rsidRPr="001E410C" w:rsidRDefault="00A967B4">
+    <w:p w:rsidRPr="001E410C" w:rsidR="00424109" w:rsidRDefault="00A967B4" w14:paraId="1743B33D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="893"/>
           <w:tab w:val="left" w:pos="894"/>
         </w:tabs>
         <w:spacing w:before="161" w:line="268" w:lineRule="exact"/>
         <w:ind w:left="893" w:hanging="362"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E410C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Early Years</w:t>
       </w:r>
@@ -512,51 +537,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E410C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="001E410C">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E410C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>School</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B3FDB1E" w14:textId="77777777" w:rsidR="00424109" w:rsidRPr="00F85CF8" w:rsidRDefault="00A967B4">
+    <w:p w:rsidRPr="00F85CF8" w:rsidR="00424109" w:rsidRDefault="00A967B4" w14:paraId="1B3FDB1E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="893"/>
           <w:tab w:val="left" w:pos="894"/>
         </w:tabs>
         <w:spacing w:line="268" w:lineRule="exact"/>
         <w:ind w:left="893" w:hanging="362"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F85CF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Reception</w:t>
       </w:r>
@@ -584,51 +609,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F85CF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to Year</w:t>
       </w:r>
       <w:r w:rsidRPr="00F85CF8">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F85CF8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>One class</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BC5CAF6" w14:textId="79C0C0E5" w:rsidR="00424109" w:rsidRPr="001E410C" w:rsidRDefault="00A967B4">
+    <w:p w:rsidRPr="001E410C" w:rsidR="00424109" w:rsidRDefault="00A967B4" w14:paraId="7BC5CAF6" w14:textId="79C0C0E5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="893"/>
           <w:tab w:val="left" w:pos="894"/>
         </w:tabs>
         <w:spacing w:line="268" w:lineRule="exact"/>
         <w:ind w:left="893" w:hanging="362"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E410C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Childminder</w:t>
       </w:r>
@@ -678,51 +703,51 @@
         <w:t>Early</w:t>
       </w:r>
       <w:r w:rsidRPr="001E410C">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E410C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Years Provider</w:t>
       </w:r>
       <w:r w:rsidR="002F08AF">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or School</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E0840FE" w14:textId="77777777" w:rsidR="00424109" w:rsidRPr="001E410C" w:rsidRDefault="00A967B4">
+    <w:p w:rsidRPr="001E410C" w:rsidR="00424109" w:rsidRDefault="00A967B4" w14:paraId="6E0840FE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="893"/>
           <w:tab w:val="left" w:pos="894"/>
         </w:tabs>
         <w:spacing w:line="293" w:lineRule="exact"/>
         <w:ind w:left="893" w:hanging="362"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E410C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Between</w:t>
       </w:r>
@@ -780,88 +805,88 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E410C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>same</w:t>
       </w:r>
       <w:r w:rsidRPr="001E410C">
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E410C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>provider</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DB23367" w14:textId="77777777" w:rsidR="00424109" w:rsidRPr="001E410C" w:rsidRDefault="00A967B4">
+    <w:p w:rsidRPr="001E410C" w:rsidR="00424109" w:rsidRDefault="00A967B4" w14:paraId="4DB23367" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="152"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E410C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Key</w:t>
       </w:r>
       <w:r w:rsidRPr="001E410C">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E410C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Considerations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="486ADC3F" w14:textId="14F41514" w:rsidR="00424109" w:rsidRPr="001E410C" w:rsidRDefault="00A967B4">
+    <w:p w:rsidRPr="001E410C" w:rsidR="00424109" w:rsidRDefault="00A967B4" w14:paraId="486ADC3F" w14:textId="14F41514">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="828"/>
           <w:tab w:val="left" w:pos="829"/>
         </w:tabs>
         <w:spacing w:before="162"/>
         <w:ind w:right="336"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E410C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Coventry Early Years </w:t>
       </w:r>
@@ -913,51 +938,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ey </w:t>
       </w:r>
       <w:r w:rsidR="00F535EE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="001E410C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">erson, overseen by a senior practitioner or </w:t>
       </w:r>
       <w:r w:rsidR="00F535EE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
-      <w:r w:rsidR="008D1A5F" w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="008D1A5F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>anager,</w:t>
       </w:r>
       <w:r w:rsidRPr="001E410C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and signed to</w:t>
       </w:r>
       <w:r w:rsidRPr="001E410C">
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E410C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1018,525 +1043,536 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E410C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="001E410C">
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E410C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>accurate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="469030F5" w14:textId="32BB4331" w:rsidR="00424109" w:rsidRPr="001E410C" w:rsidRDefault="00A967B4">
+    <w:p w:rsidRPr="001E410C" w:rsidR="00424109" w:rsidRDefault="00A967B4" w14:paraId="469030F5" w14:textId="264E55E3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="828"/>
           <w:tab w:val="left" w:pos="829"/>
         </w:tabs>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:ind w:right="524"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E410C">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In the case of a planned </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E410C" w:rsidR="6D7E15F6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>transition,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> all information should be transferred to the new provider,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
-[...8 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">school</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or room, at least </w:t>
+      </w:r>
+      <w:r w:rsidRPr="67FB27E0" w:rsidR="00A967B4">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">5 working days </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>prior to the child’s transfer.</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Where transition is</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
-[...4 lines deleted...]
-        <w:t>unplanned; and this is not possible</w:t>
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>unplanned;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and this is not possible</w:t>
       </w:r>
       <w:r w:rsidR="00B55463">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> information should be shared at the earliest point following</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="3C3E289B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>admission.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24B2F934" w14:textId="7903CA3E" w:rsidR="00424109" w:rsidRPr="001E410C" w:rsidRDefault="00A967B4">
+    <w:p w:rsidRPr="001E410C" w:rsidR="00424109" w:rsidRDefault="00A967B4" w14:paraId="24B2F934" w14:textId="68351209">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="828"/>
           <w:tab w:val="left" w:pos="829"/>
         </w:tabs>
         <w:spacing w:before="6" w:line="256" w:lineRule="auto"/>
         <w:ind w:right="154"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Information</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:spacing w:val="11"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>that</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:spacing w:val="13"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:spacing w:val="12"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>received</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:spacing w:val="13"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>should</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>be</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:spacing w:val="11"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>used</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:spacing w:val="11"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:spacing w:val="11"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>plan</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:spacing w:val="13"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:spacing w:val="11"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>support</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:spacing w:val="13"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:spacing w:val="13"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>child</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:spacing w:val="14"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:spacing w:val="13"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>arrival</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:spacing w:val="10"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:spacing w:val="11"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:spacing w:val="11"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Early</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="38C9F92E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Years Provider</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>School.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="010EFD56" w14:textId="77777777" w:rsidR="00424109" w:rsidRPr="001E410C" w:rsidRDefault="00A967B4">
+    <w:p w:rsidRPr="001E410C" w:rsidR="00424109" w:rsidRDefault="00A967B4" w14:paraId="010EFD56" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="828"/>
           <w:tab w:val="left" w:pos="829"/>
         </w:tabs>
         <w:spacing w:before="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E410C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Information</w:t>
       </w:r>
       <w:r w:rsidRPr="001E410C">
@@ -1698,616 +1734,765 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E410C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>any</w:t>
       </w:r>
       <w:r w:rsidRPr="001E410C">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E410C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>child.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12CD38CD" w14:textId="7B0009AE" w:rsidR="00C53F78" w:rsidRPr="00AF208A" w:rsidRDefault="0068469F" w:rsidP="001D3162">
+    <w:p w:rsidRPr="00AF208A" w:rsidR="00C53F78" w:rsidP="001D3162" w:rsidRDefault="0068469F" w14:paraId="12CD38CD" w14:textId="7B0009AE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="829"/>
         </w:tabs>
         <w:spacing w:before="19" w:line="256" w:lineRule="auto"/>
         <w:ind w:right="150"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D3162">
+      <w:r w:rsidRPr="626E8296" w:rsidR="0068469F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>It is important that provide</w:t>
       </w:r>
-      <w:r w:rsidR="00583B89">
+      <w:r w:rsidRPr="626E8296" w:rsidR="00583B89">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D3162">
+      <w:r w:rsidRPr="626E8296" w:rsidR="0068469F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">s work </w:t>
       </w:r>
-      <w:r w:rsidR="00FB4634">
+      <w:r w:rsidRPr="626E8296" w:rsidR="00FB4634">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">in partnership </w:t>
       </w:r>
-      <w:r w:rsidRPr="001D3162">
+      <w:r w:rsidRPr="626E8296" w:rsidR="0068469F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>with parents</w:t>
       </w:r>
-      <w:r w:rsidR="00FB4634">
+      <w:r w:rsidRPr="626E8296" w:rsidR="00FB4634">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D3162">
+      <w:r w:rsidRPr="626E8296" w:rsidR="0068469F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF208A">
+      <w:r w:rsidRPr="626E8296" w:rsidR="0068469F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">obtain </w:t>
       </w:r>
-      <w:r w:rsidR="009A68B2" w:rsidRPr="00AF208A">
+      <w:r w:rsidRPr="626E8296" w:rsidR="009A68B2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">informed </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF208A">
+      <w:r w:rsidRPr="626E8296" w:rsidR="0068469F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">consent for </w:t>
       </w:r>
-      <w:r w:rsidR="001D3162" w:rsidRPr="00AF208A">
+      <w:r w:rsidRPr="626E8296" w:rsidR="001D3162">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>children’s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF208A">
-[...6 lines deleted...]
-      <w:r w:rsidR="00C53F78" w:rsidRPr="00AF208A">
+      <w:r w:rsidRPr="626E8296" w:rsidR="0068469F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Int_SMvo1TZO" w:id="551200025"/>
+      <w:r w:rsidRPr="626E8296" w:rsidR="0068469F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>transition</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="551200025"/>
+      <w:r w:rsidRPr="626E8296" w:rsidR="0068469F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> documents to be shared with the new provider</w:t>
+      </w:r>
+      <w:r w:rsidRPr="626E8296" w:rsidR="00C53F78">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF208A">
-[...7 lines deleted...]
-    <w:p w14:paraId="78DC3840" w14:textId="75D61394" w:rsidR="00C53F78" w:rsidRPr="00AF208A" w:rsidRDefault="00C53F78" w:rsidP="009A68B2">
+      <w:r w:rsidRPr="626E8296" w:rsidR="0068469F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00AF208A" w:rsidR="00C53F78" w:rsidP="009A68B2" w:rsidRDefault="00C53F78" w14:paraId="78DC3840" w14:textId="75D61394">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="829"/>
         </w:tabs>
         <w:spacing w:before="19" w:line="256" w:lineRule="auto"/>
         <w:ind w:right="150" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF208A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Informed consent means checking that the parent understands what information is being shared, why it is being shared, who it is being shared with, and what will happen to the information</w:t>
       </w:r>
-      <w:r w:rsidR="009A68B2" w:rsidRPr="00AF208A">
+      <w:r w:rsidRPr="00AF208A" w:rsidR="009A68B2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00EB69E9" w:rsidRPr="00AF208A">
+      <w:r w:rsidRPr="00AF208A" w:rsidR="00EB69E9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Parents should also be encouraged and supported to contribute.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27BBB0AB" w14:textId="7F3D6C1E" w:rsidR="009A68B2" w:rsidRPr="00AF208A" w:rsidRDefault="009A68B2" w:rsidP="001D3162">
+    <w:p w:rsidRPr="00AF208A" w:rsidR="009A68B2" w:rsidP="001D3162" w:rsidRDefault="009A68B2" w14:paraId="27BBB0AB" w14:textId="01461668">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="829"/>
         </w:tabs>
         <w:spacing w:before="19" w:line="256" w:lineRule="auto"/>
         <w:ind w:right="150"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF208A">
+      <w:r w:rsidRPr="00AF208A" w:rsidR="009A68B2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Coventry Early Years </w:t>
       </w:r>
       <w:r w:rsidR="00E17AC0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>transition documents</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF208A">
+      <w:r w:rsidRPr="00AF208A" w:rsidR="009A68B2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E17AC0">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF208A">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00AF208A">
+      <w:r w:rsidRPr="00AF208A" w:rsidR="009A68B2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> designed to share all key information without </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF208A" w:rsidR="6B842AC3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">breaching</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF208A" w:rsidR="009A68B2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> UK GDPR or confidentiality,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF208A" w:rsidR="009A68B2">
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF208A">
+      <w:r w:rsidRPr="00AF208A" w:rsidR="009A68B2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF208A">
+      <w:r w:rsidRPr="00AF208A" w:rsidR="009A68B2">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF208A">
+      <w:r w:rsidRPr="00AF208A" w:rsidR="009A68B2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>all</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF208A">
+      <w:r w:rsidRPr="00AF208A" w:rsidR="009A68B2">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF208A">
+      <w:r w:rsidRPr="00AF208A" w:rsidR="009A68B2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>practitioners</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF208A">
+      <w:r w:rsidRPr="00AF208A" w:rsidR="009A68B2">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF208A">
+      <w:r w:rsidRPr="00AF208A" w:rsidR="009A68B2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF208A">
+      <w:r w:rsidRPr="00AF208A" w:rsidR="009A68B2">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF208A">
+      <w:r w:rsidRPr="00AF208A" w:rsidR="009A68B2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>have</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF208A">
+      <w:r w:rsidRPr="00AF208A" w:rsidR="009A68B2">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF208A">
+      <w:r w:rsidRPr="00AF208A" w:rsidR="009A68B2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>due</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF208A">
+      <w:r w:rsidRPr="00AF208A" w:rsidR="009A68B2">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF208A">
+      <w:r w:rsidRPr="00AF208A" w:rsidR="009A68B2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>regard</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF208A">
+      <w:r w:rsidRPr="00AF208A" w:rsidR="009A68B2">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF208A">
+      <w:r w:rsidRPr="00AF208A" w:rsidR="009A68B2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF208A">
+      <w:r w:rsidRPr="00AF208A" w:rsidR="009A68B2">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF208A">
+      <w:r w:rsidRPr="00AF208A" w:rsidR="009A68B2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>UK</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF208A">
+      <w:r w:rsidRPr="00AF208A" w:rsidR="009A68B2">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF208A">
+      <w:r w:rsidRPr="00AF208A" w:rsidR="009A68B2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>GDPR</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF208A">
+      <w:r w:rsidRPr="00AF208A" w:rsidR="009A68B2">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF208A">
+      <w:r w:rsidRPr="00AF208A" w:rsidR="009A68B2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF208A">
+      <w:r w:rsidRPr="00AF208A" w:rsidR="009A68B2">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF208A">
+      <w:r w:rsidRPr="00AF208A" w:rsidR="009A68B2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF208A">
+      <w:r w:rsidRPr="00AF208A" w:rsidR="009A68B2">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF208A">
+      <w:r w:rsidRPr="00AF208A" w:rsidR="009A68B2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Data</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF208A">
+      <w:r w:rsidRPr="00AF208A" w:rsidR="009A68B2">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF208A">
+      <w:r w:rsidRPr="00AF208A" w:rsidR="009A68B2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Protection</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF208A">
+      <w:r w:rsidRPr="00AF208A" w:rsidR="009A68B2">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF208A">
+      <w:r w:rsidRPr="00AF208A" w:rsidR="009A68B2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Act</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF208A">
+      <w:r w:rsidRPr="00AF208A" w:rsidR="009A68B2">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF208A">
+      <w:r w:rsidRPr="00AF208A" w:rsidR="009A68B2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2018.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="208F0F9A" w14:textId="4259F3AC" w:rsidR="00115CAB" w:rsidRPr="00115CAB" w:rsidRDefault="00115CAB" w:rsidP="001D3162">
+    <w:p w:rsidR="5EC65A1E" w:rsidP="626E8296" w:rsidRDefault="5EC65A1E" w14:paraId="5210CFB8" w14:textId="02418221">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="829"/>
+        </w:tabs>
+        <w:spacing w:before="19" w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="150"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:eastAsia="Segoe UI" w:cs="Segoe UI"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="626E8296" w:rsidR="5EC65A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Information and guidance on school readiness is available online </w:t>
+      </w:r>
+      <w:r w:rsidRPr="626E8296" w:rsidR="42783520">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="626E8296" w:rsidR="5EC65A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="Rc3f858ab20a74931">
+        <w:r w:rsidRPr="626E8296" w:rsidR="5EC65A1E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Kindred Square</w:t>
+        </w:r>
+        <w:r w:rsidRPr="626E8296" w:rsidR="636106B2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>d</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="626E8296" w:rsidR="5EC65A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and should be shared with parents in preparation for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="626E8296" w:rsidR="0959D3B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="626E8296" w:rsidR="5EC65A1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ransition</w:t>
+      </w:r>
+      <w:r w:rsidRPr="626E8296" w:rsidR="3858D3D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00115CAB" w:rsidR="00115CAB" w:rsidP="001D3162" w:rsidRDefault="00115CAB" w14:paraId="208F0F9A" w14:textId="317D7372">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="829"/>
         </w:tabs>
         <w:spacing w:before="19" w:line="256" w:lineRule="auto"/>
         <w:ind w:right="150"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF208A">
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="626E8296" w:rsidR="00115CAB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Working in partnership with parents should already be well </w:t>
+      </w:r>
+      <w:r w:rsidRPr="626E8296" w:rsidR="5CE493ED">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>established,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="626E8296" w:rsidR="00115CAB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and parents</w:t>
+      </w:r>
+      <w:r w:rsidRPr="626E8296" w:rsidR="00115CAB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> will be familiar with settings seeking consent for a range of aspects.</w:t>
       </w:r>
-      <w:r w:rsidR="00B42374">
-[...7 lines deleted...]
-    <w:p w14:paraId="5C667EDF" w14:textId="77777777" w:rsidR="00822693" w:rsidRDefault="00822693" w:rsidP="00CB4EC3">
+      <w:r w:rsidRPr="626E8296" w:rsidR="00B42374">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00822693" w:rsidP="00CB4EC3" w:rsidRDefault="00822693" w14:paraId="5C667EDF" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="829"/>
         </w:tabs>
         <w:spacing w:before="19" w:line="256" w:lineRule="auto"/>
         <w:ind w:right="150"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F2DCCFE" w14:textId="10926CD9" w:rsidR="00CB4EC3" w:rsidRPr="004524A6" w:rsidRDefault="00CB4EC3" w:rsidP="00CB4EC3">
+    <w:p w:rsidRPr="004524A6" w:rsidR="00CB4EC3" w:rsidP="00CB4EC3" w:rsidRDefault="00CB4EC3" w14:paraId="0F2DCCFE" w14:textId="10926CD9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="829"/>
         </w:tabs>
         <w:spacing w:before="19" w:line="256" w:lineRule="auto"/>
         <w:ind w:right="150"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004524A6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Safeguarding </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42AC8881" w14:textId="77777777" w:rsidR="00CB4EC3" w:rsidRPr="00CB4EC3" w:rsidRDefault="00CB4EC3" w:rsidP="00CB4EC3">
+    <w:p w:rsidRPr="00CB4EC3" w:rsidR="00CB4EC3" w:rsidP="00CB4EC3" w:rsidRDefault="00CB4EC3" w14:paraId="42AC8881" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="829"/>
         </w:tabs>
         <w:spacing w:before="19" w:line="256" w:lineRule="auto"/>
         <w:ind w:right="150"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31C3647E" w14:textId="2D1F9440" w:rsidR="00EB69E9" w:rsidRPr="00CB4EC3" w:rsidRDefault="009A68B2" w:rsidP="001D3162">
+    <w:p w:rsidRPr="00CB4EC3" w:rsidR="00EB69E9" w:rsidP="001D3162" w:rsidRDefault="009A68B2" w14:paraId="31C3647E" w14:textId="2D1F9440">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="829"/>
         </w:tabs>
         <w:spacing w:before="19" w:line="256" w:lineRule="auto"/>
         <w:ind w:right="150"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB4EC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">In the event of any safeguarding and child protection </w:t>
       </w:r>
-      <w:r w:rsidR="00A53539" w:rsidRPr="00CB4EC3">
+      <w:r w:rsidRPr="00CB4EC3" w:rsidR="00A53539">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>concerns,</w:t>
       </w:r>
       <w:r w:rsidR="00A53539">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> please </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB4EC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>arrange</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB4EC3">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2404,508 +2589,497 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB4EC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Designated</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB4EC3">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB4EC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Safeguarding Lead.</w:t>
       </w:r>
-      <w:r w:rsidR="00115CAB" w:rsidRPr="00CB4EC3">
-[...7 lines deleted...]
-    <w:p w14:paraId="393F586A" w14:textId="58B86FF9" w:rsidR="00CB4EC3" w:rsidRPr="00CB4EC3" w:rsidRDefault="00440DC9" w:rsidP="001D3162">
+      <w:r w:rsidRPr="00CB4EC3" w:rsidR="00115CAB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CB4EC3" w:rsidR="00CB4EC3" w:rsidP="001D3162" w:rsidRDefault="00440DC9" w14:paraId="393F586A" w14:textId="58B86FF9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="829"/>
         </w:tabs>
         <w:spacing w:before="19" w:line="256" w:lineRule="auto"/>
         <w:ind w:right="150"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB4EC3">
+      <w:r w:rsidRPr="626E8296" w:rsidR="00440DC9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The GDPR and Data Protection Act 2018 do not prevent, or limit, the sharing of information for the purposes of keeping children and young people safe. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3814E3C8" w14:textId="7B20ED5F" w:rsidR="00EB69E9" w:rsidRPr="00CB4EC3" w:rsidRDefault="00440DC9" w:rsidP="00CB4EC3">
+    <w:p w:rsidR="626E8296" w:rsidP="626E8296" w:rsidRDefault="626E8296" w14:paraId="1A4289E2" w14:textId="5CE18503">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="829"/>
+        </w:tabs>
+        <w:spacing w:before="19" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="828" w:right="150"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00CB4EC3" w:rsidR="00EB69E9" w:rsidP="00CB4EC3" w:rsidRDefault="00440DC9" w14:paraId="3814E3C8" w14:textId="7B20ED5F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="829"/>
         </w:tabs>
         <w:spacing w:before="19" w:line="256" w:lineRule="auto"/>
         <w:ind w:right="150"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB4EC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>To effectively share information:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FFC8461" w14:textId="42C6DBC9" w:rsidR="00EB69E9" w:rsidRPr="00CB4EC3" w:rsidRDefault="00CB4EC3" w:rsidP="00EB69E9">
+    <w:p w:rsidRPr="00CB4EC3" w:rsidR="00EB69E9" w:rsidP="00EB69E9" w:rsidRDefault="00CB4EC3" w14:paraId="2FFC8461" w14:textId="42C6DBC9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="829"/>
         </w:tabs>
         <w:spacing w:before="19" w:line="256" w:lineRule="auto"/>
         <w:ind w:right="150"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="00EB69E9" w:rsidRPr="00CB4EC3">
+      <w:r w:rsidRPr="00CB4EC3" w:rsidR="00EB69E9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nformation can be shared legally without consent, if a practitioner is unable to, cannot be reasonably expected to gain consent from the individual, or if to gain consent could place a child at risk.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18A94BC1" w14:textId="7BBE87DC" w:rsidR="00EB69E9" w:rsidRPr="00CB4EC3" w:rsidRDefault="00CB4EC3" w:rsidP="00EB69E9">
+    <w:p w:rsidRPr="00CB4EC3" w:rsidR="00EB69E9" w:rsidP="00EB69E9" w:rsidRDefault="00CB4EC3" w14:paraId="18A94BC1" w14:textId="7BBE87DC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="829"/>
         </w:tabs>
         <w:spacing w:before="19" w:line="256" w:lineRule="auto"/>
         <w:ind w:right="150"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidR="00EB69E9" w:rsidRPr="00CB4EC3">
+      <w:r w:rsidRPr="00CB4EC3" w:rsidR="00EB69E9">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>elevant personal information can be shared lawfully if it is to keep a child or individual at risk safe from neglect or physical, emotional or mental harm, or if it is protecting their physical, mental, or emotional well-being.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77887D1B" w14:textId="77777777" w:rsidR="00EB69E9" w:rsidRPr="00CB4EC3" w:rsidRDefault="00EB69E9" w:rsidP="00EB69E9">
+    <w:p w:rsidRPr="00CB4EC3" w:rsidR="00EB69E9" w:rsidP="00EB69E9" w:rsidRDefault="00EB69E9" w14:paraId="77887D1B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="829"/>
         </w:tabs>
         <w:spacing w:before="19" w:line="256" w:lineRule="auto"/>
         <w:ind w:right="150"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB4EC3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The most important consideration is whether sharing information is likely to support the safeguarding and protection of a child.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A347D41" w14:textId="77777777" w:rsidR="00EB69E9" w:rsidRDefault="00EB69E9" w:rsidP="00CB4EC3">
+    <w:p w:rsidR="00EB69E9" w:rsidP="00CB4EC3" w:rsidRDefault="00EB69E9" w14:paraId="4A347D41" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="829"/>
         </w:tabs>
         <w:spacing w:before="19" w:line="256" w:lineRule="auto"/>
         <w:ind w:right="150" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="174289F2" w14:textId="14FAB9CD" w:rsidR="00375068" w:rsidRPr="00773279" w:rsidRDefault="00502177" w:rsidP="00502177">
+    <w:p w:rsidRPr="00773279" w:rsidR="00375068" w:rsidP="00502177" w:rsidRDefault="00502177" w14:paraId="174289F2" w14:textId="14FAB9CD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="829"/>
         </w:tabs>
         <w:spacing w:before="19" w:line="256" w:lineRule="auto"/>
         <w:ind w:right="150"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00773279">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Information sharing Advice for practitioners providing safeguarding services to children, young people, </w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="5A73742E" w14:textId="33197956" w:rsidR="00375068" w:rsidRPr="00773279" w:rsidRDefault="00DE30D0" w:rsidP="00F66E61">
+        <w:t>Information sharing Advice for practitioners providing safeguarding services to children, young people, parents and carers (May 2024)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00773279" w:rsidR="00375068" w:rsidP="00F66E61" w:rsidRDefault="003A6779" w14:paraId="5A73742E" w14:textId="33197956">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="829"/>
         </w:tabs>
         <w:spacing w:before="19" w:line="256" w:lineRule="auto"/>
         <w:ind w:right="150"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidR="003A6779" w:rsidRPr="00773279">
+      <w:hyperlink w:history="1" r:id="rId11">
+        <w:r w:rsidRPr="00773279">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://assets.publishing.service.gov.uk/media/66320b06c084007696fca731/Info_sharing_advice_content_May_2024.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="402859C1" w14:textId="77777777" w:rsidR="00E436D6" w:rsidRDefault="00E436D6" w:rsidP="001D3162">
+    <w:p w:rsidR="00E436D6" w:rsidP="001D3162" w:rsidRDefault="00E436D6" w14:paraId="402859C1" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="829"/>
         </w:tabs>
         <w:spacing w:before="19" w:line="256" w:lineRule="auto"/>
         <w:ind w:right="150"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D7BF033" w14:textId="161D1EBD" w:rsidR="00424109" w:rsidRPr="001E410C" w:rsidRDefault="00A967B4">
+    <w:p w:rsidRPr="001E410C" w:rsidR="00424109" w:rsidP="626E8296" w:rsidRDefault="00A967B4" w14:paraId="4D7BF033" w14:textId="7CCDA448">
       <w:pPr>
         <w:spacing w:line="295" w:lineRule="auto"/>
-        <w:ind w:left="107" w:right="778"/>
-[...7 lines deleted...]
-          <w:b/>
+        <w:ind w:left="0" w:right="778"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="626E8296" w:rsidR="00A967B4">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Additional</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="626E8296" w:rsidR="00A967B4">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:spacing w:val="30"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="626E8296" w:rsidR="00A967B4">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>documents</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="626E8296" w:rsidR="00A967B4">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:spacing w:val="26"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="626E8296" w:rsidR="00A967B4">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="626E8296" w:rsidR="00A967B4">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:spacing w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="626E8296" w:rsidR="00A967B4">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>information</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="626E8296" w:rsidR="00A967B4">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:spacing w:val="27"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="626E8296" w:rsidR="00A967B4">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="626E8296" w:rsidR="00A967B4">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:spacing w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="626E8296" w:rsidR="00A967B4">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>support</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="626E8296" w:rsidR="00A967B4">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:spacing w:val="26"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="626E8296" w:rsidR="00A967B4">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>transition</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
-[...1 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="626E8296" w:rsidR="00A967B4">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:spacing w:val="27"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>should</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:spacing w:val="26"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>be</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:spacing w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
-[...37 lines deleted...]
-      <w:r w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>include</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E410C" w:rsidR="0A66133A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E410C" w:rsidR="7ABBF574">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> where </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>applicable:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26BAC0CD" w14:textId="306AFF73" w:rsidR="00424109" w:rsidRPr="001E410C" w:rsidRDefault="00A967B4">
+    <w:p w:rsidRPr="001E410C" w:rsidR="00424109" w:rsidRDefault="00A967B4" w14:paraId="26BAC0CD" w14:textId="306AFF73">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="828"/>
           <w:tab w:val="left" w:pos="829"/>
         </w:tabs>
         <w:spacing w:before="165" w:line="269" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E410C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Wider</w:t>
       </w:r>
       <w:r w:rsidRPr="001E410C">
@@ -2932,92 +3106,92 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E410C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>records, e.g.</w:t>
       </w:r>
       <w:r w:rsidRPr="001E410C">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00593339">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Better Start</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65833E01" w14:textId="77777777" w:rsidR="00424109" w:rsidRPr="001E410C" w:rsidRDefault="00A967B4">
+    <w:p w:rsidRPr="001E410C" w:rsidR="00424109" w:rsidRDefault="00A967B4" w14:paraId="65833E01" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="828"/>
           <w:tab w:val="left" w:pos="829"/>
         </w:tabs>
         <w:spacing w:line="268" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E410C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2-Year</w:t>
       </w:r>
       <w:r w:rsidRPr="001E410C">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E410C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>check</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76EE9BC7" w14:textId="77777777" w:rsidR="00424109" w:rsidRPr="001E410C" w:rsidRDefault="00A967B4">
+    <w:p w:rsidRPr="001E410C" w:rsidR="00424109" w:rsidRDefault="00A967B4" w14:paraId="76EE9BC7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="828"/>
           <w:tab w:val="left" w:pos="829"/>
         </w:tabs>
         <w:spacing w:line="268" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E410C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SEN</w:t>
       </w:r>
       <w:r w:rsidRPr="001E410C">
@@ -3059,51 +3233,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E410C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Plan</w:t>
       </w:r>
       <w:r w:rsidRPr="001E410C">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E410C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(IEP)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ADB2551" w14:textId="77777777" w:rsidR="00424109" w:rsidRPr="001E410C" w:rsidRDefault="00A967B4">
+    <w:p w:rsidRPr="001E410C" w:rsidR="00424109" w:rsidRDefault="00A967B4" w14:paraId="3ADB2551" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="828"/>
           <w:tab w:val="left" w:pos="829"/>
         </w:tabs>
         <w:spacing w:line="269" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E410C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SEND</w:t>
       </w:r>
       <w:r w:rsidRPr="001E410C">
@@ -3145,51 +3319,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E410C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>My</w:t>
       </w:r>
       <w:r w:rsidRPr="001E410C">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E410C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Support Plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0433705E" w14:textId="77777777" w:rsidR="00424109" w:rsidRPr="001E410C" w:rsidRDefault="00A967B4">
+    <w:p w:rsidRPr="001E410C" w:rsidR="00424109" w:rsidRDefault="00A967B4" w14:paraId="0433705E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="828"/>
           <w:tab w:val="left" w:pos="829"/>
         </w:tabs>
         <w:spacing w:line="268" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E410C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Education,</w:t>
       </w:r>
       <w:r w:rsidRPr="001E410C">
@@ -3246,51 +3420,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E410C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Plan</w:t>
       </w:r>
       <w:r w:rsidRPr="001E410C">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E410C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(EHCP)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="446A74C1" w14:textId="77777777" w:rsidR="00424109" w:rsidRPr="001E410C" w:rsidRDefault="00A967B4">
+    <w:p w:rsidRPr="001E410C" w:rsidR="00424109" w:rsidRDefault="00A967B4" w14:paraId="446A74C1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="828"/>
           <w:tab w:val="left" w:pos="829"/>
         </w:tabs>
         <w:spacing w:line="268" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E410C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Early</w:t>
       </w:r>
       <w:r w:rsidRPr="001E410C">
@@ -3317,51 +3491,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E410C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Assessment</w:t>
       </w:r>
       <w:r w:rsidRPr="001E410C">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E410C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(EHA)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="430DE934" w14:textId="77777777" w:rsidR="00424109" w:rsidRPr="001E410C" w:rsidRDefault="00A967B4">
+    <w:p w:rsidRPr="001E410C" w:rsidR="00424109" w:rsidRDefault="00A967B4" w14:paraId="430DE934" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="828"/>
           <w:tab w:val="left" w:pos="829"/>
         </w:tabs>
         <w:spacing w:line="268" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E410C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Health</w:t>
       </w:r>
       <w:r w:rsidRPr="001E410C">
@@ -3373,51 +3547,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E410C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Visitor</w:t>
       </w:r>
       <w:r w:rsidRPr="001E410C">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E410C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07B8489C" w14:textId="77777777" w:rsidR="00424109" w:rsidRPr="001E410C" w:rsidRDefault="00A967B4">
+    <w:p w:rsidRPr="001E410C" w:rsidR="00424109" w:rsidRDefault="00A967B4" w14:paraId="07B8489C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="828"/>
           <w:tab w:val="left" w:pos="829"/>
         </w:tabs>
         <w:spacing w:line="268" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E410C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Speech</w:t>
       </w:r>
       <w:r w:rsidRPr="001E410C">
@@ -3474,51 +3648,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E410C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sensory</w:t>
       </w:r>
       <w:r w:rsidRPr="001E410C">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E410C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>support</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43C63E8C" w14:textId="5DEECB02" w:rsidR="00424109" w:rsidRPr="001E410C" w:rsidRDefault="00A967B4" w:rsidP="00DF72D3">
+    <w:p w:rsidRPr="001E410C" w:rsidR="00424109" w:rsidP="00DF72D3" w:rsidRDefault="00A967B4" w14:paraId="43C63E8C" w14:textId="5DEECB02">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="828"/>
           <w:tab w:val="left" w:pos="829"/>
         </w:tabs>
         <w:spacing w:line="254" w:lineRule="auto"/>
         <w:ind w:right="151"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E410C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Child</w:t>
       </w:r>
@@ -3666,273 +3840,292 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E410C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>System</w:t>
       </w:r>
       <w:r w:rsidR="00DF72D3">
         <w:rPr>
           <w:spacing w:val="-59"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E410C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(CPOMs)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275A4B57" w14:textId="48475C3E" w:rsidR="00424109" w:rsidRPr="001E410C" w:rsidRDefault="00EB69E9">
+    <w:p w:rsidRPr="001E410C" w:rsidR="00424109" w:rsidP="626E8296" w:rsidRDefault="00EB69E9" w14:paraId="275A4B57" w14:textId="4CFAE5DD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="166"/>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="626E8296" w:rsidR="19EA8E75">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Transferring information securely </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4E091136" w14:textId="10CB2BEF" w:rsidR="00424109" w:rsidRPr="001E410C" w:rsidRDefault="00A967B4">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="626E8296" w:rsidR="00EB69E9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ransferring information securely </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E410C" w:rsidR="00424109" w:rsidP="626E8296" w:rsidRDefault="00A967B4" w14:paraId="4E091136" w14:textId="10CB2BEF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="182" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="107" w:right="218" w:firstLine="0"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="001E410C">
+        <w:ind w:left="0" w:right="218" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please ensure that all information shared is securely transferred. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00773279">
+      <w:r w:rsidRPr="00773279" w:rsidR="00A967B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">It is recommended that the </w:t>
       </w:r>
       <w:r w:rsidR="005A55E4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>‘</w:t>
       </w:r>
-      <w:r w:rsidRPr="00773279">
+      <w:r w:rsidRPr="00773279" w:rsidR="00A967B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Coventry</w:t>
       </w:r>
-      <w:r w:rsidRPr="00773279">
+      <w:r w:rsidRPr="00773279" w:rsidR="00A967B4">
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00773279">
+      <w:r w:rsidRPr="00773279" w:rsidR="00A967B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Early Years Transition Overview</w:t>
       </w:r>
       <w:r w:rsidR="005A55E4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidR="00AF2990" w:rsidRPr="00773279">
+      <w:r w:rsidRPr="00773279" w:rsidR="00AF2990">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (any version)</w:t>
       </w:r>
-      <w:r w:rsidR="00C5152C" w:rsidRPr="00773279">
+      <w:r w:rsidRPr="00773279" w:rsidR="00C5152C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
-      <w:r w:rsidR="00AF2990" w:rsidRPr="00773279">
+      <w:r w:rsidRPr="00773279" w:rsidR="00AF2990">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> any</w:t>
       </w:r>
-      <w:r w:rsidR="00C5152C" w:rsidRPr="00773279">
+      <w:r w:rsidRPr="00773279" w:rsidR="00C5152C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> other transition document</w:t>
       </w:r>
-      <w:r w:rsidR="00AF2990" w:rsidRPr="00773279">
+      <w:r w:rsidRPr="00773279" w:rsidR="00AF2990">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s which contain children’s information</w:t>
       </w:r>
       <w:r w:rsidR="001C58EF">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00C5152C" w:rsidRPr="00773279">
-[...6 lines deleted...]
-      <w:r w:rsidR="00AF2990" w:rsidRPr="00773279">
+      <w:r w:rsidRPr="00773279" w:rsidR="00C5152C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00773279" w:rsidR="00AF2990">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
-      <w:r w:rsidRPr="00773279">
+      <w:r w:rsidRPr="00773279" w:rsidR="00A967B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> password protected prior to transfer.</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> The password should be sent</w:t>
       </w:r>
       <w:r w:rsidR="00D35FF7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> in a </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>separate email or</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>shared via the</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>telephone.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CE61ED5" w14:textId="77777777" w:rsidR="00424109" w:rsidRPr="001E410C" w:rsidRDefault="00A967B4">
+    <w:p w:rsidR="626E8296" w:rsidP="626E8296" w:rsidRDefault="626E8296" w14:paraId="7655B033" w14:textId="66A54F1A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="157" w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="221" w:firstLine="0"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001E410C">
+        <w:ind w:left="0" w:right="221" w:firstLine="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E410C" w:rsidR="00424109" w:rsidP="626E8296" w:rsidRDefault="00A967B4" w14:paraId="4CE61ED5" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="157" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="221" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
+        <w:rPr/>
         <w:t>For further information regarding retention and destruction of records please refer to the</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:spacing w:val="-64"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
+        <w:rPr/>
         <w:t>following</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
+      <w:r w:rsidRPr="001E410C" w:rsidR="00A967B4">
+        <w:rPr/>
         <w:t>documents:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33399F88" w14:textId="77777777" w:rsidR="00424109" w:rsidRPr="001E410C" w:rsidRDefault="00A967B4">
+    <w:p w:rsidRPr="001E410C" w:rsidR="00424109" w:rsidRDefault="00A967B4" w14:paraId="33399F88" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="828"/>
           <w:tab w:val="left" w:pos="829"/>
         </w:tabs>
         <w:spacing w:before="161"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E410C">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Retention</w:t>
       </w:r>
@@ -3983,365 +4176,417 @@
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidRPr="001E410C">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E410C">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Records Guidance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44A9E931" w14:textId="77777777" w:rsidR="00424109" w:rsidRPr="00773279" w:rsidRDefault="00A967B4">
+    <w:p w:rsidRPr="00773279" w:rsidR="00424109" w:rsidRDefault="00A967B4" w14:textId="77777777" w14:paraId="35D1E1D6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="828"/>
           <w:tab w:val="left" w:pos="829"/>
         </w:tabs>
         <w:spacing w:before="20" w:line="256" w:lineRule="auto"/>
         <w:ind w:right="200"/>
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E410C">
-[...1 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="626E8296" w:rsidR="00A967B4">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Retention of Records Form</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E410C">
-[...1 lines deleted...]
-          <w:i/>
+    </w:p>
+    <w:p w:rsidRPr="00773279" w:rsidR="00424109" w:rsidP="626E8296" w:rsidRDefault="00A967B4" w14:paraId="4A99191F" w14:textId="7B575822">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="828"/>
+          <w:tab w:val="left" w:pos="829"/>
+        </w:tabs>
+        <w:spacing w:before="20" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="828" w:right="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00773279" w:rsidR="00424109" w:rsidP="626E8296" w:rsidRDefault="00A967B4" w14:paraId="2FC3ACC8" w14:textId="57F75F4B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="828"/>
+          <w:tab w:val="left" w:pos="829"/>
+        </w:tabs>
+        <w:spacing w:before="20" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="828" w:right="200"/>
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="R947217f30e194f5e">
+        <w:r w:rsidRPr="626E8296" w:rsidR="789B5F34">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof w:val="0"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>Quality Improvement and safeguarding – Coventry City Council</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidRPr="00773279" w:rsidR="00424109" w:rsidP="626E8296" w:rsidRDefault="00A967B4" w14:paraId="74215146" w14:textId="421FD2AB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="828"/>
+          <w:tab w:val="left" w:pos="829"/>
+        </w:tabs>
+        <w:spacing w:before="20" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="828" w:right="200"/>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:color w:val="0462C1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00773279" w:rsidR="00424109" w:rsidP="626E8296" w:rsidRDefault="00A967B4" w14:textId="77777777" w14:paraId="4D4D94AC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="828"/>
+          <w:tab w:val="left" w:pos="829"/>
+        </w:tabs>
+        <w:spacing w:before="20" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="828" w:right="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="626E8296" w:rsidR="00A967B4">
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="0462C1"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12">
-[...11 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w:rsidR="626E8296" w:rsidP="626E8296" w:rsidRDefault="626E8296" w14:paraId="48C285AA" w14:textId="4DFD76C0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="828"/>
+          <w:tab w:val="left" w:leader="none" w:pos="829"/>
+        </w:tabs>
+        <w:spacing w:before="20" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="828" w:right="200"/>
+        <w:rPr>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
           <w:color w:val="0462C1"/>
-          <w:spacing w:val="-64"/>
-[...28 lines deleted...]
-    <w:p w14:paraId="4563CCE6" w14:textId="77777777" w:rsidR="00424109" w:rsidRPr="001E410C" w:rsidRDefault="00424109">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="001E410C" w:rsidR="00424109" w:rsidRDefault="00424109" w14:paraId="4563CCE6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D3BD272" w14:textId="1E19F208" w:rsidR="00DA64DF" w:rsidRDefault="00DA64DF">
+    <w:p w:rsidR="00DA64DF" w:rsidRDefault="00DA64DF" w14:paraId="1D3BD272" w14:textId="1E19F208">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00DA64DF" w:rsidSect="005F734A">
-          <w:footerReference w:type="default" r:id="rId14"/>
-          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:headerReference w:type="default" r:id="rId14"/>
+          <w:footerReference w:type="default" r:id="rId15"/>
+          <w:pgSz w:w="11910" w:h="16840" w:orient="portrait"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="0" w:footer="729" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B05289F" w14:textId="77777777" w:rsidR="00424109" w:rsidRDefault="00A967B4" w:rsidP="001C58EF">
-      <w:pPr>
+    <w:p w:rsidR="00424109" w:rsidP="626E8296" w:rsidRDefault="00A967B4" w14:textId="77777777" w14:paraId="2FF420FF">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:before="77"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="626E8296" w:rsidR="00A967B4">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Appendix</w:t>
+      </w:r>
+      <w:r w:rsidRPr="626E8296" w:rsidR="00A967B4">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="626E8296" w:rsidR="00A967B4">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00424109" w:rsidRDefault="00A967B4" w14:paraId="43A2AA2F" w14:textId="77777777">
+      <w:pPr>
+        <w:ind w:left="107"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>Appendix</w:t>
+        <w:t>Learning</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1:</w:t>
-[...39 lines deleted...]
-        </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Development Section</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Guidance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="526794DB" w14:textId="77777777" w:rsidR="00424109" w:rsidRDefault="00424109">
+    <w:p w:rsidR="00424109" w:rsidRDefault="00424109" w14:paraId="526794DB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AC66FD8" w14:textId="77777777" w:rsidR="00424109" w:rsidRPr="006616CB" w:rsidRDefault="00A967B4">
+    <w:p w:rsidRPr="006616CB" w:rsidR="00424109" w:rsidRDefault="00A967B4" w14:paraId="6AC66FD8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Purpose</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59BDACF3" w14:textId="2B46F547" w:rsidR="00424109" w:rsidRPr="006616CB" w:rsidRDefault="00A967B4">
+    <w:p w:rsidRPr="006616CB" w:rsidR="00424109" w:rsidRDefault="00A967B4" w14:paraId="59BDACF3" w14:textId="2B46F547">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="828"/>
           <w:tab w:val="left" w:pos="829"/>
         </w:tabs>
         <w:spacing w:before="184" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="657"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>It is an opportunity to share additional written information about the child with the new room /</w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:spacing w:val="-59"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00701C54" w:rsidRPr="006616CB">
+      <w:r w:rsidRPr="006616CB" w:rsidR="00701C54">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>setting</w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00701C54" w:rsidRPr="006616CB">
+      <w:r w:rsidRPr="006616CB" w:rsidR="00701C54">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>teacher</w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CA0CD4D" w14:textId="77777777" w:rsidR="00424109" w:rsidRPr="006616CB" w:rsidRDefault="00A967B4">
+    <w:p w:rsidRPr="006616CB" w:rsidR="00424109" w:rsidRDefault="00A967B4" w14:paraId="5CA0CD4D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="828"/>
           <w:tab w:val="left" w:pos="829"/>
         </w:tabs>
         <w:spacing w:before="166"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>It</w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
@@ -4412,781 +4657,845 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>child.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FF0F9D0" w14:textId="77777777" w:rsidR="00424109" w:rsidRPr="006616CB" w:rsidRDefault="00A967B4">
+    <w:p w:rsidRPr="006616CB" w:rsidR="00424109" w:rsidRDefault="00A967B4" w14:paraId="1FF0F9D0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="828"/>
           <w:tab w:val="left" w:pos="829"/>
         </w:tabs>
         <w:spacing w:before="181" w:line="256" w:lineRule="auto"/>
         <w:ind w:right="619"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006616CB">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="006616CB">
+      <w:r w:rsidRPr="006616CB" w:rsidR="00A967B4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It sums up where the child is at the point of transition, in terms of their progress, </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Int_48RAtvP6" w:id="253360558"/>
+      <w:r w:rsidRPr="006616CB" w:rsidR="00A967B4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>learning</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="253360558"/>
+      <w:r w:rsidRPr="006616CB" w:rsidR="00A967B4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006616CB" w:rsidR="00A967B4">
         <w:rPr>
           <w:spacing w:val="-59"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006616CB">
+      <w:r w:rsidRPr="006616CB" w:rsidR="00A967B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>development.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AAC572F" w14:textId="2B1FAE3D" w:rsidR="00424109" w:rsidRPr="006616CB" w:rsidRDefault="00A967B4">
+    <w:p w:rsidRPr="006616CB" w:rsidR="00424109" w:rsidRDefault="00A967B4" w14:paraId="7AAC572F" w14:textId="054B7F59">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="828"/>
           <w:tab w:val="left" w:pos="829"/>
         </w:tabs>
         <w:spacing w:before="163" w:line="256" w:lineRule="auto"/>
         <w:ind w:right="558"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006616CB">
+      <w:r w:rsidRPr="006616CB" w:rsidR="00A967B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">It supports the receiving </w:t>
       </w:r>
-      <w:r w:rsidR="00701C54" w:rsidRPr="006616CB">
+      <w:r w:rsidRPr="006616CB" w:rsidR="00701C54">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>provider</w:t>
       </w:r>
-      <w:r w:rsidRPr="006616CB">
-[...29 lines deleted...]
-      <w:r w:rsidR="00F844EB" w:rsidRPr="006616CB">
+      <w:r w:rsidRPr="006616CB" w:rsidR="00A967B4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to plan to meet the child’s needs, interests, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006616CB" w:rsidR="00A967B4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">likes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006616CB" w:rsidR="00A967B4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and dislikes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006616CB" w:rsidR="6DB5A08B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006616CB" w:rsidR="00701C54">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">from the earliest </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006616CB" w:rsidR="00F844EB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">point. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="394FAE42" w14:textId="77777777" w:rsidR="005A0601" w:rsidRDefault="005A0601" w:rsidP="005A0601">
+    <w:p w:rsidR="005A0601" w:rsidP="005A0601" w:rsidRDefault="005A0601" w14:paraId="394FAE42" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="828"/>
           <w:tab w:val="left" w:pos="829"/>
         </w:tabs>
         <w:spacing w:before="163" w:line="256" w:lineRule="auto"/>
         <w:ind w:right="558" w:firstLine="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58499FD5" w14:textId="77777777" w:rsidR="005A0601" w:rsidRPr="005A0601" w:rsidRDefault="005A0601" w:rsidP="005A0601">
+    <w:p w:rsidRPr="005A0601" w:rsidR="005A0601" w:rsidP="626E8296" w:rsidRDefault="005A0601" w14:paraId="58499FD5" w14:textId="67E240E3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="12"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005A0601">
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="626E8296" w:rsidR="005A0601">
         <w:rPr>
           <w:color w:val="ADAAAA"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="005A0601">
+      <w:bookmarkStart w:name="_Int_eUhzoAG4" w:id="344227676"/>
+      <w:r w:rsidRPr="626E8296" w:rsidR="005A0601">
         <w:rPr>
           <w:color w:val="ADAAAA"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>For</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A0601">
+      <w:r w:rsidRPr="626E8296" w:rsidR="005A0601">
         <w:rPr>
           <w:color w:val="ADAAAA"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005A0601">
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="626E8296" w:rsidR="005A0601">
         <w:rPr>
           <w:color w:val="ADAAAA"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A0601">
+      <w:r w:rsidRPr="626E8296" w:rsidR="005A0601">
         <w:rPr>
           <w:color w:val="ADAAAA"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005A0601">
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="626E8296" w:rsidR="005A0601">
         <w:rPr>
           <w:color w:val="ADAAAA"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>purpose</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A0601">
+      <w:r w:rsidRPr="626E8296" w:rsidR="005A0601">
         <w:rPr>
           <w:color w:val="ADAAAA"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005A0601">
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="626E8296" w:rsidR="005A0601">
         <w:rPr>
           <w:color w:val="ADAAAA"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="005A0601">
+      <w:bookmarkEnd w:id="344227676"/>
+      <w:r w:rsidRPr="626E8296" w:rsidR="005A0601">
         <w:rPr>
           <w:color w:val="ADAAAA"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005A0601">
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="626E8296" w:rsidR="005A0601">
         <w:rPr>
           <w:color w:val="ADAAAA"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>this</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A0601">
+      <w:r w:rsidRPr="626E8296" w:rsidR="005A0601">
         <w:rPr>
           <w:color w:val="ADAAAA"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005A0601">
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="626E8296" w:rsidR="6AD2988A">
         <w:rPr>
           <w:color w:val="ADAAAA"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005A0601">
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>document,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="626E8296" w:rsidR="005A0601">
         <w:rPr>
           <w:color w:val="ADAAAA"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005A0601">
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="626E8296" w:rsidR="005A0601">
         <w:rPr>
           <w:color w:val="ADAAAA"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A0601">
+      <w:r w:rsidRPr="626E8296" w:rsidR="005A0601">
         <w:rPr>
           <w:color w:val="ADAAAA"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005A0601">
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="626E8296" w:rsidR="005A0601">
         <w:rPr>
           <w:color w:val="ADAAAA"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>term</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A0601">
+      <w:r w:rsidRPr="626E8296" w:rsidR="005A0601">
         <w:rPr>
           <w:color w:val="ADAAAA"/>
           <w:spacing w:val="3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005A0601">
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="626E8296" w:rsidR="005A0601">
         <w:rPr>
           <w:color w:val="ADAAAA"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>‘teacher’</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A0601">
+      <w:r w:rsidRPr="626E8296" w:rsidR="005A0601">
         <w:rPr>
           <w:color w:val="ADAAAA"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005A0601">
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="626E8296" w:rsidR="005A0601">
         <w:rPr>
           <w:color w:val="ADAAAA"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>refers</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A0601">
+      <w:r w:rsidRPr="626E8296" w:rsidR="005A0601">
         <w:rPr>
           <w:color w:val="ADAAAA"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005A0601">
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="626E8296" w:rsidR="005A0601">
         <w:rPr>
           <w:color w:val="ADAAAA"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A0601">
+      <w:r w:rsidRPr="626E8296" w:rsidR="005A0601">
         <w:rPr>
           <w:color w:val="ADAAAA"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005A0601">
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="626E8296" w:rsidR="005A0601">
         <w:rPr>
           <w:color w:val="ADAAAA"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>any</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A0601">
+      <w:r w:rsidRPr="626E8296" w:rsidR="005A0601">
         <w:rPr>
           <w:color w:val="ADAAAA"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005A0601">
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="626E8296" w:rsidR="005A0601">
         <w:rPr>
           <w:color w:val="ADAAAA"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>adult</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A0601">
+      <w:r w:rsidRPr="626E8296" w:rsidR="005A0601">
         <w:rPr>
           <w:color w:val="ADAAAA"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005A0601">
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="626E8296" w:rsidR="005A0601">
         <w:rPr>
           <w:color w:val="ADAAAA"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>working</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A0601">
+      <w:r w:rsidRPr="626E8296" w:rsidR="005A0601">
         <w:rPr>
           <w:color w:val="ADAAAA"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005A0601">
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="626E8296" w:rsidR="005A0601">
         <w:rPr>
           <w:color w:val="ADAAAA"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>with</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A0601">
+      <w:r w:rsidRPr="626E8296" w:rsidR="005A0601">
         <w:rPr>
           <w:color w:val="ADAAAA"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="005A0601">
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="626E8296" w:rsidR="005A0601">
         <w:rPr>
           <w:color w:val="ADAAAA"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>children.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C865B3E" w14:textId="77777777" w:rsidR="005A0601" w:rsidRDefault="005A0601" w:rsidP="005A0601">
-      <w:pPr>
+    <w:p w:rsidRPr="006616CB" w:rsidR="00424109" w:rsidP="626E8296" w:rsidRDefault="00A967B4" w14:paraId="23F5D850" w14:textId="4E51FA90">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="828"/>
-          <w:tab w:val="left" w:pos="829"/>
+          <w:tab w:val="left" w:leader="none" w:pos="828"/>
+          <w:tab w:val="left" w:leader="none" w:pos="829"/>
         </w:tabs>
         <w:spacing w:before="163" w:line="256" w:lineRule="auto"/>
-        <w:ind w:left="467" w:right="558"/>
-[...4 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="0" w:right="558"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006616CB">
+      <w:r w:rsidRPr="626E8296" w:rsidR="00A967B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Content</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2978465D" w14:textId="3DDA5512" w:rsidR="00424109" w:rsidRPr="006616CB" w:rsidRDefault="00A967B4">
+    <w:p w:rsidRPr="006616CB" w:rsidR="00424109" w:rsidRDefault="00A967B4" w14:paraId="2978465D" w14:textId="6E7EFD54">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="828"/>
           <w:tab w:val="left" w:pos="829"/>
         </w:tabs>
         <w:spacing w:before="179"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006616CB">
+      <w:r w:rsidRPr="006616CB" w:rsidR="00A967B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidRPr="006616CB">
+      <w:r w:rsidRPr="006616CB" w:rsidR="00A967B4">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006616CB">
+      <w:r w:rsidRPr="006616CB" w:rsidR="00A967B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>areas</w:t>
       </w:r>
-      <w:r w:rsidRPr="006616CB">
+      <w:r w:rsidRPr="006616CB" w:rsidR="00A967B4">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006616CB">
+      <w:r w:rsidRPr="006616CB" w:rsidR="00A967B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="006616CB">
+      <w:r w:rsidRPr="006616CB" w:rsidR="00A967B4">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006616CB">
+      <w:r w:rsidRPr="006616CB" w:rsidR="00A967B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>learning</w:t>
       </w:r>
-      <w:r w:rsidRPr="006616CB">
+      <w:r w:rsidRPr="006616CB" w:rsidR="00A967B4">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006616CB">
+      <w:r w:rsidRPr="006616CB" w:rsidR="00A967B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(for</w:t>
       </w:r>
-      <w:r w:rsidRPr="006616CB">
+      <w:r w:rsidRPr="006616CB" w:rsidR="00A967B4">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006616CB">
+      <w:r w:rsidRPr="006616CB" w:rsidR="00A967B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>those under</w:t>
       </w:r>
-      <w:r w:rsidRPr="006616CB">
+      <w:r w:rsidRPr="006616CB" w:rsidR="00A967B4">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006616CB">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="006616CB">
+      <w:r w:rsidRPr="006616CB" w:rsidR="00A967B4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006616CB" w:rsidR="2683C876">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006616CB" w:rsidR="00A967B4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>years</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006616CB" w:rsidR="00A967B4">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006616CB">
+      <w:r w:rsidRPr="006616CB" w:rsidR="00A967B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>old,</w:t>
       </w:r>
-      <w:r w:rsidRPr="006616CB">
+      <w:r w:rsidRPr="006616CB" w:rsidR="00A967B4">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006616CB">
+      <w:r w:rsidRPr="006616CB" w:rsidR="00A967B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>focus on</w:t>
       </w:r>
-      <w:r w:rsidRPr="006616CB">
+      <w:r w:rsidRPr="006616CB" w:rsidR="00A967B4">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006616CB">
+      <w:r w:rsidRPr="006616CB" w:rsidR="00A967B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="006616CB">
+      <w:r w:rsidRPr="006616CB" w:rsidR="00A967B4">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006616CB">
+      <w:r w:rsidRPr="006616CB" w:rsidR="00A967B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Prime</w:t>
       </w:r>
-      <w:r w:rsidRPr="006616CB">
+      <w:r w:rsidRPr="006616CB" w:rsidR="00A967B4">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EE1396" w:rsidRPr="006616CB">
+      <w:r w:rsidRPr="006616CB" w:rsidR="00EE1396">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="006616CB">
+      <w:r w:rsidRPr="006616CB" w:rsidR="00A967B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>reas</w:t>
       </w:r>
-      <w:r w:rsidRPr="006616CB">
+      <w:r w:rsidRPr="006616CB" w:rsidR="00A967B4">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006616CB">
+      <w:r w:rsidRPr="006616CB" w:rsidR="00A967B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="006616CB">
+      <w:r w:rsidRPr="006616CB" w:rsidR="00A967B4">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006616CB">
+      <w:r w:rsidRPr="006616CB" w:rsidR="00A967B4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Learning)</w:t>
       </w:r>
-      <w:r w:rsidR="00C000E1" w:rsidRPr="006616CB">
+      <w:r w:rsidRPr="006616CB" w:rsidR="00C000E1">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06301456" w14:textId="157EB0AB" w:rsidR="00424109" w:rsidRPr="006616CB" w:rsidRDefault="00A967B4">
+    <w:p w:rsidRPr="006616CB" w:rsidR="00424109" w:rsidRDefault="00A967B4" w14:paraId="06301456" w14:textId="157EB0AB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="828"/>
           <w:tab w:val="left" w:pos="829"/>
         </w:tabs>
         <w:spacing w:before="183" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="156"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Comment on each of the </w:t>
       </w:r>
-      <w:r w:rsidR="00706F36" w:rsidRPr="006616CB">
+      <w:r w:rsidRPr="006616CB" w:rsidR="00706F36">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>‘C</w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>haracteristics of effective</w:t>
       </w:r>
-      <w:r w:rsidR="008563C6" w:rsidRPr="006616CB">
+      <w:r w:rsidRPr="006616CB" w:rsidR="008563C6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> teaching and</w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> learning</w:t>
       </w:r>
-      <w:r w:rsidR="00706F36" w:rsidRPr="006616CB">
+      <w:r w:rsidRPr="006616CB" w:rsidR="00706F36">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
-      <w:r w:rsidR="001B781B" w:rsidRPr="006616CB">
+      <w:r w:rsidRPr="006616CB" w:rsidR="001B781B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00345D8E" w:rsidRPr="006616CB">
+      <w:r w:rsidRPr="006616CB" w:rsidR="00345D8E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>emotional well-being</w:t>
       </w:r>
-      <w:r w:rsidR="001B781B" w:rsidRPr="006616CB">
+      <w:r w:rsidRPr="006616CB" w:rsidR="001B781B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> section.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D88E3B5" w14:textId="59B63309" w:rsidR="00424109" w:rsidRPr="006616CB" w:rsidRDefault="00A967B4">
+    <w:p w:rsidRPr="006616CB" w:rsidR="00424109" w:rsidRDefault="00A967B4" w14:paraId="7D88E3B5" w14:textId="59B63309">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="828"/>
           <w:tab w:val="left" w:pos="829"/>
         </w:tabs>
         <w:spacing w:before="166"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Interactions</w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
@@ -5211,203 +5520,203 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>peers and</w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>adults</w:t>
       </w:r>
-      <w:r w:rsidR="005061C7" w:rsidRPr="006616CB">
+      <w:r w:rsidRPr="006616CB" w:rsidR="005061C7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07948700" w14:textId="0C35ADB3" w:rsidR="00424109" w:rsidRPr="006616CB" w:rsidRDefault="00A967B4">
+    <w:p w:rsidRPr="006616CB" w:rsidR="00424109" w:rsidRDefault="00A967B4" w14:paraId="07948700" w14:textId="0C35ADB3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="828"/>
           <w:tab w:val="left" w:pos="829"/>
         </w:tabs>
         <w:spacing w:before="178"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Children’s</w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>achievements</w:t>
       </w:r>
-      <w:r w:rsidR="005061C7" w:rsidRPr="006616CB">
+      <w:r w:rsidRPr="006616CB" w:rsidR="005061C7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="680BC25F" w14:textId="1B6624E1" w:rsidR="00424109" w:rsidRPr="006616CB" w:rsidRDefault="00A967B4">
+    <w:p w:rsidRPr="006616CB" w:rsidR="00424109" w:rsidRDefault="00A967B4" w14:paraId="680BC25F" w14:textId="1B6624E1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="828"/>
           <w:tab w:val="left" w:pos="829"/>
         </w:tabs>
         <w:spacing w:before="181"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Partnership</w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>with</w:t>
       </w:r>
-      <w:r w:rsidR="000158B7" w:rsidRPr="006616CB">
+      <w:r w:rsidRPr="006616CB" w:rsidR="000158B7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> children’s</w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>parents</w:t>
       </w:r>
-      <w:r w:rsidR="005061C7" w:rsidRPr="006616CB">
+      <w:r w:rsidRPr="006616CB" w:rsidR="005061C7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="005061C7" w:rsidRPr="006616CB">
+      <w:r w:rsidRPr="006616CB" w:rsidR="005061C7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>carers</w:t>
       </w:r>
-      <w:r w:rsidR="005061C7" w:rsidRPr="006616CB">
+      <w:r w:rsidRPr="006616CB" w:rsidR="005061C7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="262C9945" w14:textId="77777777" w:rsidR="00424109" w:rsidRPr="006616CB" w:rsidRDefault="00A967B4">
+    <w:p w:rsidRPr="006616CB" w:rsidR="00424109" w:rsidRDefault="00A967B4" w14:paraId="262C9945" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="828"/>
           <w:tab w:val="left" w:pos="829"/>
         </w:tabs>
         <w:spacing w:before="178"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Summary</w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
@@ -5478,51 +5787,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1800AEFB" w14:textId="77777777" w:rsidR="00424109" w:rsidRPr="006616CB" w:rsidRDefault="00A967B4">
+    <w:p w:rsidRPr="006616CB" w:rsidR="00424109" w:rsidRDefault="00A967B4" w14:paraId="1800AEFB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1549"/>
         </w:tabs>
         <w:spacing w:before="183"/>
         <w:ind w:hanging="361"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>How</w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
@@ -5623,51 +5932,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>peers?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2079A57D" w14:textId="0D67E79D" w:rsidR="00424109" w:rsidRPr="006616CB" w:rsidRDefault="00A967B4" w:rsidP="00EE34F0">
+    <w:p w:rsidRPr="006616CB" w:rsidR="00424109" w:rsidP="00EE34F0" w:rsidRDefault="00A967B4" w14:paraId="2079A57D" w14:textId="0D67E79D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1549"/>
         </w:tabs>
         <w:spacing w:before="18"/>
         <w:ind w:hanging="361"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>How</w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
@@ -5738,51 +6047,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>difference?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75CE7B28" w14:textId="73BF6671" w:rsidR="00424109" w:rsidRPr="006616CB" w:rsidRDefault="00A967B4">
+    <w:p w:rsidRPr="006616CB" w:rsidR="00424109" w:rsidRDefault="00A967B4" w14:paraId="75CE7B28" w14:textId="73BF6671">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1549"/>
         </w:tabs>
         <w:spacing w:before="20"/>
         <w:ind w:hanging="361"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Does</w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
@@ -5822,90 +6131,90 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>have</w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>any</w:t>
       </w:r>
-      <w:r w:rsidR="00B3781A" w:rsidRPr="006616CB">
+      <w:r w:rsidRPr="006616CB" w:rsidR="00B3781A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00B3781A" w:rsidRPr="006616CB">
+      <w:r w:rsidRPr="006616CB" w:rsidR="00B3781A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>particular</w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B3781A" w:rsidRPr="006616CB">
+      <w:r w:rsidRPr="006616CB" w:rsidR="00B3781A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>interests</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D57AA11" w14:textId="779BF203" w:rsidR="00424109" w:rsidRPr="006616CB" w:rsidRDefault="00A967B4">
+    <w:p w:rsidRPr="006616CB" w:rsidR="00424109" w:rsidRDefault="00A967B4" w14:paraId="0D57AA11" w14:textId="779BF203">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1549"/>
         </w:tabs>
         <w:spacing w:before="21"/>
         <w:ind w:hanging="361"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Does the</w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
@@ -5998,89 +6307,89 @@
         <w:t>new</w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>things or</w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00064ABA" w:rsidRPr="006616CB">
+      <w:r w:rsidRPr="006616CB" w:rsidR="00064ABA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>practice</w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>old</w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>things?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7723FD74" w14:textId="77777777" w:rsidR="00424109" w:rsidRPr="006616CB" w:rsidRDefault="00A967B4">
+    <w:p w:rsidRPr="006616CB" w:rsidR="00424109" w:rsidRDefault="00A967B4" w14:paraId="7723FD74" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1549"/>
         </w:tabs>
         <w:spacing w:before="18"/>
         <w:ind w:hanging="361"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Does</w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
@@ -6121,51 +6430,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>taking</w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>responsibility?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ABF3C95" w14:textId="77777777" w:rsidR="00424109" w:rsidRPr="006616CB" w:rsidRDefault="00A967B4">
+    <w:p w:rsidRPr="006616CB" w:rsidR="00424109" w:rsidRDefault="00A967B4" w14:paraId="3ABF3C95" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1549"/>
         </w:tabs>
         <w:spacing w:before="21"/>
         <w:ind w:hanging="361"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>What</w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
@@ -6206,83 +6515,83 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to learn</w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>best?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="467D1B16" w14:textId="41716A08" w:rsidR="000301F9" w:rsidRPr="006616CB" w:rsidRDefault="000301F9">
+    <w:p w:rsidRPr="006616CB" w:rsidR="000301F9" w:rsidRDefault="000301F9" w14:paraId="467D1B16" w14:textId="41716A08">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1549"/>
         </w:tabs>
         <w:spacing w:before="21"/>
         <w:ind w:hanging="361"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Is there anything that scares the </w:t>
       </w:r>
-      <w:r w:rsidR="0004273E" w:rsidRPr="006616CB">
+      <w:r w:rsidRPr="006616CB" w:rsidR="0004273E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>child?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5583FA44" w14:textId="69CF7C35" w:rsidR="00424109" w:rsidRPr="006616CB" w:rsidRDefault="00A967B4">
+    <w:p w:rsidRPr="006616CB" w:rsidR="00424109" w:rsidRDefault="00A967B4" w14:paraId="5583FA44" w14:textId="69CF7C35">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1549"/>
         </w:tabs>
         <w:spacing w:before="20"/>
         <w:ind w:hanging="361"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>What</w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
@@ -6293,93 +6602,93 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>calms</w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the child?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4324F040" w14:textId="77777777" w:rsidR="00424109" w:rsidRDefault="00424109">
+    <w:p w:rsidR="00424109" w:rsidRDefault="00424109" w14:paraId="4324F040" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B219027" w14:textId="36FD7AF7" w:rsidR="00424109" w:rsidRPr="006616CB" w:rsidRDefault="00A967B4">
+    <w:p w:rsidRPr="006616CB" w:rsidR="00424109" w:rsidRDefault="00A967B4" w14:paraId="7B219027" w14:textId="36FD7AF7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="175"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Key</w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Considerations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51A41E41" w14:textId="77777777" w:rsidR="00424109" w:rsidRPr="006616CB" w:rsidRDefault="00A967B4">
+    <w:p w:rsidRPr="006616CB" w:rsidR="00424109" w:rsidRDefault="00A967B4" w14:paraId="51A41E41" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="828"/>
           <w:tab w:val="left" w:pos="829"/>
         </w:tabs>
         <w:spacing w:before="179"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
@@ -6510,51 +6819,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>transition</w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>process.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="202987A5" w14:textId="77777777" w:rsidR="00424109" w:rsidRPr="006616CB" w:rsidRDefault="00A967B4">
+    <w:p w:rsidRPr="006616CB" w:rsidR="00424109" w:rsidRDefault="00A967B4" w14:paraId="202987A5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="828"/>
           <w:tab w:val="left" w:pos="829"/>
         </w:tabs>
         <w:spacing w:before="183" w:line="256" w:lineRule="auto"/>
         <w:ind w:right="228"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>It aims to record progress made by the child and their current stage of development to facilitate a</w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
@@ -6581,51 +6890,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>transition into a</w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>new environment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74458B39" w14:textId="77777777" w:rsidR="00424109" w:rsidRPr="006616CB" w:rsidRDefault="00A967B4">
+    <w:p w:rsidRPr="006616CB" w:rsidR="00424109" w:rsidRDefault="00A967B4" w14:paraId="74458B39" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="828"/>
           <w:tab w:val="left" w:pos="829"/>
         </w:tabs>
         <w:spacing w:before="163" w:line="256" w:lineRule="auto"/>
         <w:ind w:right="572"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Write the overview using positive language that you would wish to read if you were the child’s</w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
@@ -6652,225 +6961,257 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006616CB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>carer.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00424109" w:rsidRPr="006616CB">
-      <w:pgSz w:w="11910" w:h="16840"/>
+    <w:sectPr w:rsidRPr="006616CB" w:rsidR="00424109">
+      <w:pgSz w:w="11910" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="1360" w:right="840" w:bottom="920" w:left="600" w:header="0" w:footer="729" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D5BAB80" w14:textId="77777777" w:rsidR="005F734A" w:rsidRDefault="005F734A">
+    <w:p w:rsidR="00171BDE" w:rsidRDefault="00171BDE" w14:paraId="6EC60E9A" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="72B84DB8" w14:textId="77777777" w:rsidR="005F734A" w:rsidRDefault="005F734A">
+    <w:p w:rsidR="00171BDE" w:rsidRDefault="00171BDE" w14:paraId="73C0BF36" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="796738DF" w14:textId="77777777" w:rsidR="00DB5985" w:rsidRDefault="00DB5985"/>
+    <w:p w:rsidR="00171BDE" w:rsidRDefault="00171BDE" w14:paraId="3FF26624" w14:textId="77777777"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1D5E5B3D" w14:textId="7BA90818" w:rsidR="005A0601" w:rsidRPr="00A31B57" w:rsidRDefault="005A0601">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="00A31B57" w:rsidR="005A0601" w:rsidRDefault="005A0601" w14:paraId="1D5E5B3D" w14:textId="7B8DBF95">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
+    </w:r>
+    <w:r>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
-    <w:r w:rsidR="00E26ED1">
-[...6 lines deleted...]
-    </w:r>
   </w:p>
-  <w:p w14:paraId="76F3DF01" w14:textId="4A54FDA3" w:rsidR="00424109" w:rsidRPr="00A31B57" w:rsidRDefault="00424109">
+  <w:p w:rsidRPr="00A31B57" w:rsidR="00424109" w:rsidRDefault="00424109" w14:paraId="76F3DF01" w14:textId="4A54FDA3">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:ind w:left="0" w:firstLine="0"/>
       <w:rPr>
         <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="355E69B5" w14:textId="77777777" w:rsidR="005F734A" w:rsidRDefault="005F734A">
+    <w:p w:rsidR="00171BDE" w:rsidRDefault="00171BDE" w14:paraId="487D31B1" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="55B827C2" w14:textId="77777777" w:rsidR="005F734A" w:rsidRDefault="005F734A">
+    <w:p w:rsidR="00171BDE" w:rsidRDefault="00171BDE" w14:paraId="3A2F0C30" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="60F151F1" w14:textId="77777777" w:rsidR="00DB5985" w:rsidRDefault="00DB5985"/>
+    <w:p w:rsidR="00171BDE" w:rsidRDefault="00171BDE" w14:paraId="46A06510" w14:textId="77777777"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00C004C8" w:rsidRDefault="00C004C8" w14:paraId="40E6B7C0" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+  <w:p w:rsidR="00C004C8" w:rsidRDefault="00C004C8" w14:paraId="72214F75" w14:textId="7AB9B1CB">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve"> Early Years Quality, Improvement, &amp; Standards Team</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
+<int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence">
+  <int2:observations>
+    <int2:bookmark int2:bookmarkName="_Int_eUhzoAG4" int2:invalidationBookmarkName="" int2:hashCode="hPnRm2HuZsf69b" int2:id="fn6jGUJx">
+      <int2:state int2:type="style" int2:value="Rejected"/>
+    </int2:bookmark>
+    <int2:bookmark int2:bookmarkName="_Int_48RAtvP6" int2:invalidationBookmarkName="" int2:hashCode="6p/7brSl8Wf2op" int2:id="3pJ6wt3B">
+      <int2:state int2:type="gram" int2:value="Rejected"/>
+    </int2:bookmark>
+    <int2:bookmark int2:bookmarkName="_Int_FigmObXF" int2:invalidationBookmarkName="" int2:hashCode="3KKjJeR/dxf+gy" int2:id="60gFG0nC">
+      <int2:state int2:type="style" int2:value="Rejected"/>
+    </int2:bookmark>
+    <int2:bookmark int2:bookmarkName="_Int_SMvo1TZO" int2:invalidationBookmarkName="" int2:hashCode="Vr+K6CoQfTSKWt" int2:id="OWVDBiDy">
+      <int2:state int2:type="gram" int2:value="Rejected"/>
+    </int2:bookmark>
+  </int2:observations>
+  <int2:intelligenceSettings/>
+</int2:intelligence>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26217BF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0FF6A95C"/>
     <w:lvl w:ilvl="0" w:tplc="C26A1574">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="828" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="754AF798">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1548" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="2F5E7504">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2531" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="9FBC5BC4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
@@ -6934,51 +7275,51 @@
     <w:lvl w:ilvl="8" w:tplc="714A9D36">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8482" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51E33EF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F81E3482"/>
     <w:lvl w:ilvl="0" w:tplc="CB0866CA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="828" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
         <w:w w:val="100"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="BFDA8A9A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1784" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="98880972">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2749" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -7046,88 +7387,90 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AB7C43CE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8537" w:hanging="361"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="217523418">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="875433638">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:zoom w:percent="68"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00424109"/>
     <w:rsid w:val="000158B7"/>
     <w:rsid w:val="000301F9"/>
     <w:rsid w:val="0004273E"/>
     <w:rsid w:val="00064ABA"/>
     <w:rsid w:val="000C2F0E"/>
     <w:rsid w:val="00115CAB"/>
     <w:rsid w:val="00120D7E"/>
+    <w:rsid w:val="00171BDE"/>
     <w:rsid w:val="001B781B"/>
     <w:rsid w:val="001C28D4"/>
     <w:rsid w:val="001C58EF"/>
     <w:rsid w:val="001D3162"/>
     <w:rsid w:val="001E410C"/>
     <w:rsid w:val="002077A3"/>
     <w:rsid w:val="002448A3"/>
     <w:rsid w:val="00260A31"/>
     <w:rsid w:val="002A7B4E"/>
     <w:rsid w:val="002B6E5B"/>
     <w:rsid w:val="002C6642"/>
     <w:rsid w:val="002F08AF"/>
     <w:rsid w:val="00345D8E"/>
     <w:rsid w:val="0035514B"/>
     <w:rsid w:val="00373C25"/>
     <w:rsid w:val="00375068"/>
     <w:rsid w:val="003911D6"/>
     <w:rsid w:val="003A24D7"/>
     <w:rsid w:val="003A6779"/>
     <w:rsid w:val="00424109"/>
     <w:rsid w:val="00433E91"/>
     <w:rsid w:val="00440DC9"/>
     <w:rsid w:val="004524A6"/>
     <w:rsid w:val="00463484"/>
     <w:rsid w:val="0049287C"/>
@@ -7155,196 +7498,236 @@
     <w:rsid w:val="00822693"/>
     <w:rsid w:val="008563C6"/>
     <w:rsid w:val="00873BE6"/>
     <w:rsid w:val="008D1A5F"/>
     <w:rsid w:val="009569CF"/>
     <w:rsid w:val="009A31C0"/>
     <w:rsid w:val="009A68B2"/>
     <w:rsid w:val="009B707A"/>
     <w:rsid w:val="009E2931"/>
     <w:rsid w:val="009F136F"/>
     <w:rsid w:val="009F5DE6"/>
     <w:rsid w:val="00A31B57"/>
     <w:rsid w:val="00A53539"/>
     <w:rsid w:val="00A55B90"/>
     <w:rsid w:val="00A967B4"/>
     <w:rsid w:val="00AA195D"/>
     <w:rsid w:val="00AF208A"/>
     <w:rsid w:val="00AF2990"/>
     <w:rsid w:val="00B3781A"/>
     <w:rsid w:val="00B42374"/>
     <w:rsid w:val="00B55463"/>
     <w:rsid w:val="00B800D7"/>
     <w:rsid w:val="00B9143F"/>
     <w:rsid w:val="00C000E1"/>
     <w:rsid w:val="00C00111"/>
+    <w:rsid w:val="00C004C8"/>
     <w:rsid w:val="00C23E5E"/>
     <w:rsid w:val="00C5152C"/>
     <w:rsid w:val="00C53F78"/>
     <w:rsid w:val="00C73EF8"/>
     <w:rsid w:val="00CB4EC3"/>
     <w:rsid w:val="00D35FF7"/>
     <w:rsid w:val="00D7227F"/>
     <w:rsid w:val="00DA64DF"/>
     <w:rsid w:val="00DB5985"/>
     <w:rsid w:val="00DF72D3"/>
     <w:rsid w:val="00E10AD7"/>
     <w:rsid w:val="00E17AC0"/>
     <w:rsid w:val="00E26ED1"/>
     <w:rsid w:val="00E436D6"/>
     <w:rsid w:val="00E634FB"/>
     <w:rsid w:val="00EA7BF9"/>
     <w:rsid w:val="00EB11CA"/>
     <w:rsid w:val="00EB4F2B"/>
     <w:rsid w:val="00EB69E9"/>
     <w:rsid w:val="00EE1396"/>
     <w:rsid w:val="00EE34F0"/>
     <w:rsid w:val="00EF4323"/>
+    <w:rsid w:val="00EF4387"/>
     <w:rsid w:val="00EF5EFE"/>
     <w:rsid w:val="00F13315"/>
     <w:rsid w:val="00F535EE"/>
     <w:rsid w:val="00F66E61"/>
     <w:rsid w:val="00F844EB"/>
     <w:rsid w:val="00F85CF8"/>
     <w:rsid w:val="00FB170F"/>
     <w:rsid w:val="00FB261C"/>
     <w:rsid w:val="00FB4634"/>
+    <w:rsid w:val="0959D3B7"/>
+    <w:rsid w:val="09F8D5C6"/>
+    <w:rsid w:val="0A66133A"/>
+    <w:rsid w:val="0A821872"/>
+    <w:rsid w:val="0DE7EC7A"/>
+    <w:rsid w:val="11F626F5"/>
+    <w:rsid w:val="13EAE838"/>
+    <w:rsid w:val="16EB0545"/>
+    <w:rsid w:val="19EA8E75"/>
+    <w:rsid w:val="23CCCE65"/>
+    <w:rsid w:val="2683C876"/>
+    <w:rsid w:val="29B618DA"/>
+    <w:rsid w:val="3858D3D0"/>
+    <w:rsid w:val="38C9F92E"/>
+    <w:rsid w:val="39C7CDC4"/>
+    <w:rsid w:val="3AAFDEBA"/>
+    <w:rsid w:val="3C3E289B"/>
+    <w:rsid w:val="42783520"/>
+    <w:rsid w:val="476E2D83"/>
+    <w:rsid w:val="528374AC"/>
+    <w:rsid w:val="5AF4744D"/>
+    <w:rsid w:val="5C03CB70"/>
+    <w:rsid w:val="5CE493ED"/>
+    <w:rsid w:val="5EC65A1E"/>
+    <w:rsid w:val="5F4A30BE"/>
+    <w:rsid w:val="626E8296"/>
+    <w:rsid w:val="636106B2"/>
+    <w:rsid w:val="65064203"/>
+    <w:rsid w:val="67FB27E0"/>
+    <w:rsid w:val="6AD2988A"/>
+    <w:rsid w:val="6B842AC3"/>
+    <w:rsid w:val="6D7E15F6"/>
+    <w:rsid w:val="6DB5A08B"/>
+    <w:rsid w:val="718E0A7F"/>
+    <w:rsid w:val="733549F7"/>
+    <w:rsid w:val="78296643"/>
+    <w:rsid w:val="789B5F34"/>
+    <w:rsid w:val="7ABBF574"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="26B86925"/>
   <w15:docId w15:val="{6ECFDA1D-B07D-40EA-8F8E-74FF51E0EFEB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7500,52 +7883,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -7612,203 +7995,203 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008053AF"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="20"/>
       <w:ind w:left="107" w:right="200" w:hanging="361"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="107"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:u w:val="single" w:color="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="828" w:hanging="361"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="828" w:hanging="361"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+  <w:style w:type="paragraph" w:styleId="TableParagraph" w:customStyle="1">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
-    <w:name w:val="annotation reference"/>
+    <w:name w:val="Comment Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001D3162"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+    <w:name w:val="Comment Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001D3162"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001D3162"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
-    <w:name w:val="annotation subject"/>
+    <w:name w:val="Comment Subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001D3162"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001D3162"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E436D6"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E436D6"/>
     <w:rPr>
@@ -7820,89 +8203,89 @@
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AF208A"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005A0601"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005A0601"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005A0601"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="005A0601"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="107314263">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="2029407094">
           <w:marLeft w:val="547"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="200"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -7918,52 +8301,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="50617032">
           <w:marLeft w:val="547"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="200"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coventry.gov.uk/info/362/safeguarding_in_early_years_and_childcare/3288/safeguarding_in_early_years_and_childcare" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coventry.gov.uk/info/362/safeguarding_in_early_years_and_childcare/3288/safeguarding_in_early_years_and_childcare" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/66320b06c084007696fca731/Info_sharing_advice_content_May_2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/66320b06c084007696fca731/Info_sharing_advice_content_May_2024.pdf" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kindredsquared.org.uk/" TargetMode="External" Id="Rc3f858ab20a74931" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.coventry.gov.uk/early-years-childcare/provider-resources-safeguarding-early-years-childcare/5" TargetMode="External" Id="R947217f30e194f5e" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="R0431e8ffeee145c4" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8218,94 +8600,95 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...9 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="3d9c917f-d8cd-4504-b094-15ea605748a2" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2379766f-f1c0-4510-971d-dce740ebef53">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C387C2D279EDC74990A660132316008D" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2262d205ab6e121488755f2d882e8573">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2379766f-f1c0-4510-971d-dce740ebef53" xmlns:ns3="3d9c917f-d8cd-4504-b094-15ea605748a2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7973a268acadb27b3684a3e46d2e3b39" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C387C2D279EDC74990A660132316008D" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="edc5155d096cbfc62252f4491a894fa4">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2379766f-f1c0-4510-971d-dce740ebef53" xmlns:ns3="3d9c917f-d8cd-4504-b094-15ea605748a2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3d4f35d5bd7b3a3dbfb1a6346db111b3" ns2:_="" ns3:_="">
     <xsd:import namespace="2379766f-f1c0-4510-971d-dce740ebef53"/>
     <xsd:import namespace="3d9c917f-d8cd-4504-b094-15ea605748a2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2379766f-f1c0-4510-971d-dce740ebef53" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6ed0261d-8e1d-4a30-b593-96d7f0c84e13" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
@@ -8327,50 +8710,55 @@
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3d9c917f-d8cd-4504-b094-15ea605748a2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -8473,130 +8861,90 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{947D24AB-FBB1-4CD5-A09B-DF382C724E9A}">
-[...15 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A04852D-A876-45B5-9523-52C6D37D731B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD2E7A96-6E38-4657-B79B-BE593146F652}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{947D24AB-FBB1-4CD5-A09B-DF382C724E9A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="3d9c917f-d8cd-4504-b094-15ea605748a2"/>
     <ds:schemaRef ds:uri="2379766f-f1c0-4510-971d-dce740ebef53"/>
-    <ds:schemaRef ds:uri="3d9c917f-d8cd-4504-b094-15ea605748a2"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7895FAB-EA75-42C0-B1AB-BC5DB4398740}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>Robinson, Lisa</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
+  <lastModifiedBy>Geen, Biba</lastModifiedBy>
+  <revision>8</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2021-06-11T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word for Office 365</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2022-05-12T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ContentTypeId">
     <vt:lpwstr>0x010100C387C2D279EDC74990A660132316008D</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>