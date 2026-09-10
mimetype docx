--- v0 (2025-12-13)
+++ v1 (2026-09-10)
@@ -3,51 +3,51 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="54F67E5C" w14:textId="0F5A769A" w:rsidR="00A24260" w:rsidRDefault="00A24260" w:rsidP="00F0724C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005070E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1C84A9FF" wp14:editId="52A47BBC">
             <wp:extent cx="6896100" cy="1436068"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -433,51 +433,51 @@
       <w:r w:rsidRPr="001B0695">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="156082" w:themeColor="accent1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CC09116" w14:textId="77777777" w:rsidR="00F204B0" w:rsidRPr="001B0695" w:rsidRDefault="00F204B0" w:rsidP="00A24260">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="156082" w:themeColor="accent1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="649E5F99" w14:textId="6A20176F" w:rsidR="00A24260" w:rsidRPr="00A24260" w:rsidRDefault="00F0724C" w:rsidP="00A24260">
+    <w:p w14:paraId="649E5F99" w14:textId="0733B976" w:rsidR="00A24260" w:rsidRPr="00A24260" w:rsidRDefault="00F0724C" w:rsidP="00A24260">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A24260">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If you have run a check on a code </w:t>
       </w:r>
       <w:r w:rsidR="00F204B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -616,51 +616,83 @@
         </w:rPr>
         <w:t xml:space="preserve">’ </w:t>
       </w:r>
       <w:r w:rsidRPr="00A24260">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">of the code. </w:t>
       </w:r>
       <w:r w:rsidR="00F204B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A24260">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">If the code expires before 01/09/2024 then the code is not eligible for the Autumn term and the parent must reconfirm the code before the deadline of 31/08/2024. </w:t>
+        <w:t>If the code expires before 01/09/202</w:t>
+      </w:r>
+      <w:r w:rsidR="002C2141">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A24260">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> then the code is not eligible for the Autumn term and the parent must reconfirm the code before the deadline of 31/08/202</w:t>
+      </w:r>
+      <w:r w:rsidR="002C2141">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A24260">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AC656F0" w14:textId="77777777" w:rsidR="00A24260" w:rsidRPr="00A24260" w:rsidRDefault="00A24260" w:rsidP="00A24260">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:strike/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60924DCE" w14:textId="468E0062" w:rsidR="003D7B89" w:rsidRPr="00F204B0" w:rsidRDefault="00A24260" w:rsidP="00F204B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1389,76 +1421,76 @@
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="156082" w:themeColor="accent1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Please note: the system will not allow you to enter hours for a child who is no longer eligible.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="655E3F29" w14:textId="77777777" w:rsidR="00F0724C" w:rsidRDefault="00F0724C"/>
     <w:sectPr w:rsidR="00F0724C" w:rsidSect="00F204B0">
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="142" w:right="567" w:bottom="567" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="16E6B915" w14:textId="77777777" w:rsidR="00F85E31" w:rsidRDefault="00F85E31" w:rsidP="00160205">
+    <w:p w14:paraId="02F60B83" w14:textId="77777777" w:rsidR="00CD0675" w:rsidRDefault="00CD0675" w:rsidP="00160205">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="21A2A08B" w14:textId="77777777" w:rsidR="00F85E31" w:rsidRDefault="00F85E31" w:rsidP="00160205">
+    <w:p w14:paraId="70976366" w14:textId="77777777" w:rsidR="00CD0675" w:rsidRDefault="00CD0675" w:rsidP="00160205">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -1466,89 +1498,89 @@
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="09984556" w14:textId="7BBECA40" w:rsidR="00160205" w:rsidRDefault="00160205">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t>16.07.2024 _LC</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3FFC98E3" w14:textId="77777777" w:rsidR="00F85E31" w:rsidRDefault="00F85E31" w:rsidP="00160205">
+    <w:p w14:paraId="65F7418D" w14:textId="77777777" w:rsidR="00CD0675" w:rsidRDefault="00CD0675" w:rsidP="00160205">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="109EAB85" w14:textId="77777777" w:rsidR="00F85E31" w:rsidRDefault="00F85E31" w:rsidP="00160205">
+    <w:p w14:paraId="1FA2379E" w14:textId="77777777" w:rsidR="00CD0675" w:rsidRDefault="00CD0675" w:rsidP="00160205">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1CDB2219"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="93D6E3C6"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="790" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1510" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2065,132 +2097,135 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1556425188">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="898977914">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="817452675">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="87504387">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1657763966">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F0724C"/>
     <w:rsid w:val="000D083A"/>
+    <w:rsid w:val="00123743"/>
     <w:rsid w:val="00160205"/>
     <w:rsid w:val="00182DA3"/>
     <w:rsid w:val="001B0695"/>
     <w:rsid w:val="001C65C4"/>
     <w:rsid w:val="001F14C8"/>
+    <w:rsid w:val="002C2141"/>
     <w:rsid w:val="003D7B89"/>
     <w:rsid w:val="00416175"/>
     <w:rsid w:val="00416199"/>
     <w:rsid w:val="00641073"/>
     <w:rsid w:val="00804C5B"/>
     <w:rsid w:val="0089555B"/>
     <w:rsid w:val="00972E8C"/>
     <w:rsid w:val="009E562A"/>
     <w:rsid w:val="00A24260"/>
     <w:rsid w:val="00A93D34"/>
     <w:rsid w:val="00AC4A69"/>
     <w:rsid w:val="00B61561"/>
     <w:rsid w:val="00C26CC1"/>
     <w:rsid w:val="00C94838"/>
+    <w:rsid w:val="00CD0675"/>
     <w:rsid w:val="00D4407C"/>
     <w:rsid w:val="00F0724C"/>
     <w:rsid w:val="00F15187"/>
     <w:rsid w:val="00F204B0"/>
     <w:rsid w:val="00F32291"/>
     <w:rsid w:val="00F34867"/>
     <w:rsid w:val="00F85E31"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1F22D974"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{2D6D80C7-F4AD-4EF6-81D7-8DCC3158B06E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3129,51 +3164,51 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00160205"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00160205"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
@@ -3442,51 +3477,51 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>355</Words>
   <Characters>2025</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2376</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>