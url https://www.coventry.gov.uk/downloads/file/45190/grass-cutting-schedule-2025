--- v0 (2025-12-05)
+++ v1 (2026-04-15)
@@ -1,7615 +1,4003 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29022"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://coventrycc.sharepoint.com/teams/Place/SRS/StreetsceneGreenSpaces/Streetpride/Streetpride City Wide/Grounds Maintenance/Grass Cutting Week Info and Site List/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://coventrycc-my.sharepoint.com/personal/cvdpo170_coventry_gov_uk/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{818E5104-3EF7-4508-B8E9-E37632B878B4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="2" documentId="8_{235A91F2-E6A9-4C98-900D-F61996404300}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F16663E6-B4CD-4D49-A3EA-7CD21FEFA9B4}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="16440" xr2:uid="{302F7434-42B1-4BE3-8342-6B02E315D4BC}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{46D24134-718E-4CC7-A555-352D217A5770}"/>
   </bookViews>
   <sheets>
-    <sheet name="Grass cutting schedule 2025" sheetId="1" r:id="rId1"/>
+    <sheet name="Grass Cutting 2026" sheetId="9" r:id="rId1"/>
   </sheets>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Grass Cutting 2026'!$A$1:$D$1273</definedName>
+  </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11758" uniqueCount="2383">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3943" uniqueCount="1115">
   <si>
     <t>Ward</t>
   </si>
   <si>
-    <t>Site Name</t>
+    <t>SiteName</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
-    <t>Category</t>
-[...10 lines deleted...]
-  <si>
     <t>Cutting Week</t>
   </si>
   <si>
-    <t>CC/001</t>
+    <t>Westwood</t>
+  </si>
+  <si>
+    <t>33 Gravel Hill</t>
+  </si>
+  <si>
+    <t>General Mow Monthly</t>
+  </si>
+  <si>
+    <t>Foleshill</t>
+  </si>
+  <si>
+    <t>454 Foleshill Road - Family Hub</t>
+  </si>
+  <si>
+    <t>Lower Stoke</t>
+  </si>
+  <si>
+    <t>57 Ribble Road</t>
+  </si>
+  <si>
+    <t>Sherbourne</t>
+  </si>
+  <si>
+    <t>6 Doe Bank Lane</t>
+  </si>
+  <si>
+    <t>Earlsdon</t>
+  </si>
+  <si>
+    <t>A45</t>
+  </si>
+  <si>
+    <t>Wainbody</t>
+  </si>
+  <si>
+    <t>Abberton Way</t>
+  </si>
+  <si>
+    <t>Cheylesmore</t>
+  </si>
+  <si>
+    <t>Abbey Road</t>
+  </si>
+  <si>
+    <t>Wyken</t>
+  </si>
+  <si>
+    <t>Abbotsbury Close IOS</t>
+  </si>
+  <si>
+    <t>Woodlands</t>
+  </si>
+  <si>
+    <t>Aberdeen Close</t>
   </si>
   <si>
     <t>St Michael's</t>
   </si>
   <si>
+    <t>Acacia Avenue</t>
+  </si>
+  <si>
+    <t>Upper Stoke</t>
+  </si>
+  <si>
+    <t>Achilles Road</t>
+  </si>
+  <si>
+    <t>Acorn Street</t>
+  </si>
+  <si>
+    <t>Adderley Street</t>
+  </si>
+  <si>
+    <t>Longford</t>
+  </si>
+  <si>
+    <t>Ainsdale Close IOS</t>
+  </si>
+  <si>
+    <t>5 Unit Mow Monthly</t>
+  </si>
+  <si>
+    <t>Aintree Close IOS</t>
+  </si>
+  <si>
+    <t>Albert Fearn Gardens</t>
+  </si>
+  <si>
+    <t>Aldermans Green Road</t>
+  </si>
+  <si>
+    <t>Alderminster Road</t>
+  </si>
+  <si>
+    <t>Alderminster Road POS</t>
+  </si>
+  <si>
+    <t>Gang Mow Monthly</t>
+  </si>
+  <si>
+    <t>Aldrin Way</t>
+  </si>
+  <si>
+    <t>Binley and Willenhall</t>
+  </si>
+  <si>
+    <t>Alex Grierson Close</t>
+  </si>
+  <si>
+    <t>Alex Grierson Close Play Area</t>
+  </si>
+  <si>
+    <t>Alfriston Road IOS</t>
+  </si>
+  <si>
+    <t>Holbrook</t>
+  </si>
+  <si>
+    <t>Algate Close</t>
+  </si>
+  <si>
+    <t>Alison Square</t>
+  </si>
+  <si>
     <t>All Saints Church</t>
   </si>
   <si>
     <t>General Mow Fortnightly</t>
   </si>
   <si>
-    <t>C2AF</t>
-[...7 lines deleted...]
-  <si>
     <t>1 &amp; 3</t>
   </si>
   <si>
-    <t>CC/002</t>
+    <t>Allard Way</t>
+  </si>
+  <si>
+    <t>Allard Way Slip Road</t>
+  </si>
+  <si>
+    <t>Allerton Close</t>
+  </si>
+  <si>
+    <t>Bablake</t>
+  </si>
+  <si>
+    <t>Allesley Croft</t>
+  </si>
+  <si>
+    <t>Allesley Further Educ Centre,The Bridal Path</t>
+  </si>
+  <si>
+    <t>Whoberley</t>
+  </si>
+  <si>
+    <t>Allesley Old Road</t>
+  </si>
+  <si>
+    <t>Allesley Old Road jtn Hearsall Lane</t>
+  </si>
+  <si>
+    <t>Allied Close</t>
+  </si>
+  <si>
+    <t>Almond Tree Avenue</t>
+  </si>
+  <si>
+    <t>Alpine Rise IOS</t>
+  </si>
+  <si>
+    <t>Alspath Lane</t>
+  </si>
+  <si>
+    <t>Alum Close</t>
+  </si>
+  <si>
+    <t>Radford</t>
+  </si>
+  <si>
+    <t>Alverley Road</t>
+  </si>
+  <si>
+    <t>Alvyn Smith Close</t>
+  </si>
+  <si>
+    <t>Henley</t>
+  </si>
+  <si>
+    <t>Ambleside</t>
+  </si>
+  <si>
+    <t>Anchorway Road</t>
+  </si>
+  <si>
+    <t>Anderton Road</t>
+  </si>
+  <si>
+    <t>Anderton Road IOS</t>
+  </si>
+  <si>
+    <t>Angel Park IOS</t>
+  </si>
+  <si>
+    <t>Angela Avenue</t>
+  </si>
+  <si>
+    <t>Anley Way</t>
+  </si>
+  <si>
+    <t>Ansell Drive</t>
+  </si>
+  <si>
+    <t>Ansell Drive/Mews Court</t>
+  </si>
+  <si>
+    <t>Anson Way IOS</t>
+  </si>
+  <si>
+    <t>Ansty Road</t>
+  </si>
+  <si>
+    <t>Ansty Road(Henley Rd - Hermes Cres EDP</t>
+  </si>
+  <si>
+    <t>Appledore Drive IOS</t>
+  </si>
+  <si>
+    <t>Armscott Road</t>
+  </si>
+  <si>
+    <t>Arne Road</t>
+  </si>
+  <si>
+    <t>Ash Priors Close</t>
+  </si>
+  <si>
+    <t>Ashburton Road</t>
+  </si>
+  <si>
+    <t>Ashby Close</t>
+  </si>
+  <si>
+    <t>Ashcroft Way</t>
+  </si>
+  <si>
+    <t>Ashdown Close</t>
+  </si>
+  <si>
+    <t>Ashfield Avenue</t>
+  </si>
+  <si>
+    <t>Ashington Grove Sports Ground</t>
+  </si>
+  <si>
+    <t>Gang Mow Fortnightly</t>
+  </si>
+  <si>
+    <t>Astoria Drive</t>
+  </si>
+  <si>
+    <t>Atherston Place</t>
+  </si>
+  <si>
+    <t>Attoxhall Road</t>
+  </si>
+  <si>
+    <t>Auburndale Avenue</t>
+  </si>
+  <si>
+    <t>Aylesford Street</t>
+  </si>
+  <si>
+    <t>Bablake Close</t>
+  </si>
+  <si>
+    <t>Badger Road</t>
+  </si>
+  <si>
+    <t>Baginton Road</t>
+  </si>
+  <si>
+    <t>Banner Brook IOS</t>
+  </si>
+  <si>
+    <t>Banner Lane</t>
+  </si>
+  <si>
+    <t>Bannerbrook Linear Park</t>
+  </si>
+  <si>
+    <t>Barbican Rise</t>
+  </si>
+  <si>
+    <t>Bardley Drive</t>
+  </si>
+  <si>
+    <t>Barker Butts Lane</t>
+  </si>
+  <si>
+    <t>Barnack Avenue</t>
+  </si>
+  <si>
+    <t>Barnfield Avenue</t>
+  </si>
+  <si>
+    <t>Barnfield Avenue S/O 103</t>
+  </si>
+  <si>
+    <t>Barnfield Avenue s/o B'Ham Road</t>
+  </si>
+  <si>
+    <t>Barnstaple Close IOS</t>
+  </si>
+  <si>
+    <t>Barras Green</t>
+  </si>
+  <si>
+    <t>Barras Heath POS</t>
+  </si>
+  <si>
+    <t>Barrow Close</t>
+  </si>
+  <si>
+    <t>Bartons Meadow</t>
+  </si>
+  <si>
+    <t>Basford Brook Open Space</t>
+  </si>
+  <si>
+    <t>Bassett Road IOS</t>
+  </si>
+  <si>
+    <t>Battalion Court</t>
   </si>
   <si>
     <t>Bayley Lane</t>
   </si>
   <si>
-    <t>CC/008</t>
+    <t>Beake Avenue</t>
+  </si>
+  <si>
+    <t>Beake Avenue Open Space</t>
+  </si>
+  <si>
+    <t>Beamish Close</t>
+  </si>
+  <si>
+    <t>Beausale Croft</t>
+  </si>
+  <si>
+    <t>Bedlam Lane</t>
+  </si>
+  <si>
+    <t>Beechwood Avenue</t>
+  </si>
+  <si>
+    <t>Belgrave Road</t>
+  </si>
+  <si>
+    <t>Belgrave Square IOS</t>
+  </si>
+  <si>
+    <t>Bell Green Road</t>
+  </si>
+  <si>
+    <t>Bellrose Close</t>
+  </si>
+  <si>
+    <t>Belmont Road IOS</t>
+  </si>
+  <si>
+    <t>Benedictine Road</t>
+  </si>
+  <si>
+    <t>Bennetts Road</t>
+  </si>
+  <si>
+    <t>Bennetts Road North</t>
+  </si>
+  <si>
+    <t>Bennetts Road South</t>
+  </si>
+  <si>
+    <t>Beresford Avenue</t>
+  </si>
+  <si>
+    <t>Berry Street</t>
+  </si>
+  <si>
+    <t>Bevington Crescent</t>
+  </si>
+  <si>
+    <t>Bexfield Close IOS</t>
+  </si>
+  <si>
+    <t>Binley Avenue</t>
+  </si>
+  <si>
+    <t>Binley Business Park</t>
+  </si>
+  <si>
+    <t>Binley Little Wood</t>
+  </si>
+  <si>
+    <t>Binley Recreation Sports Ground</t>
+  </si>
+  <si>
+    <t>Binley Road</t>
+  </si>
+  <si>
+    <t>Binley Road IOS</t>
+  </si>
+  <si>
+    <t>Bird Street</t>
+  </si>
+  <si>
+    <t>Bird Street Garden</t>
+  </si>
+  <si>
+    <t>Birmingham Road</t>
+  </si>
+  <si>
+    <t>Black Prince Avenue</t>
+  </si>
+  <si>
+    <t>Blackberry Lane</t>
+  </si>
+  <si>
+    <t>Blackthorn Close</t>
+  </si>
+  <si>
+    <t>Blackwatch Recreation POS</t>
+  </si>
+  <si>
+    <t>Blandford Drive IOS</t>
+  </si>
+  <si>
+    <t>Blenheim Walk</t>
+  </si>
+  <si>
+    <t>Bluebell Walk</t>
+  </si>
+  <si>
+    <t>Borrowdale Close</t>
+  </si>
+  <si>
+    <t>Boswell Drive</t>
+  </si>
+  <si>
+    <t>Bowfell Close</t>
+  </si>
+  <si>
+    <t>Bracadale Close</t>
+  </si>
+  <si>
+    <t>Brackley Close IOS</t>
+  </si>
+  <si>
+    <t>Brade Drive</t>
+  </si>
+  <si>
+    <t>Bradfield Close</t>
+  </si>
+  <si>
+    <t>Brandon Road</t>
+  </si>
+  <si>
+    <t>Bransford Avenue</t>
+  </si>
+  <si>
+    <t>Branstree Drive</t>
+  </si>
+  <si>
+    <t>Bredon Avenue</t>
+  </si>
+  <si>
+    <t>Brewers Close</t>
+  </si>
+  <si>
+    <t>Brewster Close</t>
+  </si>
+  <si>
+    <t>Bridge Street IOS</t>
+  </si>
+  <si>
+    <t>Bridgeacre Gardens</t>
+  </si>
+  <si>
+    <t>Bridport Close</t>
+  </si>
+  <si>
+    <t>Brierley Road</t>
+  </si>
+  <si>
+    <t>Brierley Road IOS</t>
+  </si>
+  <si>
+    <t>Brill Close</t>
+  </si>
+  <si>
+    <t>Brindle Avenue</t>
+  </si>
+  <si>
+    <t>Brinklow Road</t>
+  </si>
+  <si>
+    <t>Brinklow Road (Oak Farm) IOS</t>
+  </si>
+  <si>
+    <t>Briscoe Road OS</t>
+  </si>
+  <si>
+    <t>Broad Lane</t>
+  </si>
+  <si>
+    <t>Broad Park House - CLYP Site</t>
+  </si>
+  <si>
+    <t>Broad Park Road</t>
+  </si>
+  <si>
+    <t>Broad Park Road Shopping Centre</t>
+  </si>
+  <si>
+    <t>Broadlands Close</t>
+  </si>
+  <si>
+    <t>Broadwells Crescent</t>
+  </si>
+  <si>
+    <t>Broadwells Crescent IOS</t>
+  </si>
+  <si>
+    <t>Bronze View</t>
+  </si>
+  <si>
+    <t>Brookshaw Way</t>
+  </si>
+  <si>
+    <t>Brookside Avenue POS</t>
+  </si>
+  <si>
+    <t>Browns Lane</t>
+  </si>
+  <si>
+    <t>Brownshill Green Road</t>
+  </si>
+  <si>
+    <t>Bruntingthorpe Way</t>
+  </si>
+  <si>
+    <t>Buckfast Close IOS</t>
+  </si>
+  <si>
+    <t>Buckingham Rise POS</t>
+  </si>
+  <si>
+    <t>Bullfield Avenue</t>
+  </si>
+  <si>
+    <t>Burbages Lane</t>
+  </si>
+  <si>
+    <t>Burnaby Road S/O 394</t>
+  </si>
+  <si>
+    <t>Burnside</t>
+  </si>
+  <si>
+    <t>Burton Close</t>
+  </si>
+  <si>
+    <t>Bush Close</t>
+  </si>
+  <si>
+    <t>Bushelton Close</t>
+  </si>
+  <si>
+    <t>Butchers Lane</t>
+  </si>
+  <si>
+    <t>Butt Lane</t>
+  </si>
+  <si>
+    <t>Butts</t>
+  </si>
+  <si>
+    <t>Butts Road</t>
+  </si>
+  <si>
+    <t>Cadden Drive</t>
+  </si>
+  <si>
+    <t>Caithness Close IOS</t>
+  </si>
+  <si>
+    <t>Caludon Castle Park</t>
+  </si>
+  <si>
+    <t>Cameron Close</t>
+  </si>
+  <si>
+    <t>Camville Close</t>
+  </si>
+  <si>
+    <t>Canal Basin</t>
+  </si>
+  <si>
+    <t>Canford Close</t>
+  </si>
+  <si>
+    <t>Canley Library</t>
+  </si>
+  <si>
+    <t>Canley Road</t>
+  </si>
+  <si>
+    <t>Cannocks Lane</t>
+  </si>
+  <si>
+    <t>Cannon Hill Road</t>
+  </si>
+  <si>
+    <t>Caradoc Close</t>
+  </si>
+  <si>
+    <t>Cardale Croft</t>
+  </si>
+  <si>
+    <t>Carding Close</t>
+  </si>
+  <si>
+    <t>Carnbroe Avenue</t>
+  </si>
+  <si>
+    <t>Carnegie Close</t>
+  </si>
+  <si>
+    <t>Carroll Crescent</t>
+  </si>
+  <si>
+    <t>Carver Close</t>
+  </si>
+  <si>
+    <t>Casandra Close</t>
+  </si>
+  <si>
+    <t>Cashs Park</t>
+  </si>
+  <si>
+    <t>Castle Close IOS</t>
+  </si>
+  <si>
+    <t>Cawthorne Close</t>
+  </si>
+  <si>
+    <t>Chace Avenue</t>
+  </si>
+  <si>
+    <t>Chadwick Close</t>
+  </si>
+  <si>
+    <t>Chaloner Close</t>
+  </si>
+  <si>
+    <t>Chard Road</t>
+  </si>
+  <si>
+    <t>Charlecote Road</t>
+  </si>
+  <si>
+    <t>Charter Avenue</t>
+  </si>
+  <si>
+    <t>Charter Avenue Industrial Estate</t>
+  </si>
+  <si>
+    <t>5 Unit Mow Fortnightly</t>
+  </si>
+  <si>
+    <t>Chenies Close</t>
+  </si>
+  <si>
+    <t>Cherrybrook Way POS</t>
+  </si>
+  <si>
+    <t>Chesholme Road</t>
+  </si>
+  <si>
+    <t>Chetton Avenue</t>
+  </si>
+  <si>
+    <t>Cheveral Avenue</t>
+  </si>
+  <si>
+    <t>Cheylesmore Bypass A444</t>
+  </si>
+  <si>
+    <t>Chiel Close</t>
+  </si>
+  <si>
+    <t>Chillaton Road</t>
+  </si>
+  <si>
+    <t>Chorley Way</t>
+  </si>
+  <si>
+    <t>Church Lane, Upper Eastern Green</t>
+  </si>
+  <si>
+    <t>City College Car Park</t>
+  </si>
+  <si>
+    <t>Classic Drive</t>
+  </si>
+  <si>
+    <t>Clay Lane Car Park</t>
+  </si>
+  <si>
+    <t>Clennon Rise</t>
+  </si>
+  <si>
+    <t>Clifford Bridge Road</t>
+  </si>
+  <si>
+    <t>Clifford Bridge Road IOS</t>
+  </si>
+  <si>
+    <t>Clifton Street</t>
+  </si>
+  <si>
+    <t>Cloister Croft</t>
+  </si>
+  <si>
+    <t>Cloud Green</t>
+  </si>
+  <si>
+    <t>Cloverdale Close</t>
+  </si>
+  <si>
+    <t>Coat of Arms Bridge Road</t>
+  </si>
+  <si>
+    <t>Cobden Street</t>
+  </si>
+  <si>
+    <t>Colchester Street</t>
+  </si>
+  <si>
+    <t>Collins Grove</t>
+  </si>
+  <si>
+    <t>Common Way</t>
+  </si>
+  <si>
+    <t>Compton Road</t>
+  </si>
+  <si>
+    <t>Conifer Paddock</t>
+  </si>
+  <si>
+    <t>Conifer Paddock IOS</t>
+  </si>
+  <si>
+    <t>Conway Avenue</t>
+  </si>
+  <si>
+    <t>Coombe Court</t>
+  </si>
+  <si>
+    <t>Coombe Park IOS</t>
+  </si>
+  <si>
+    <t>Copper Beech Close</t>
+  </si>
+  <si>
+    <t>Copsewood IOS</t>
+  </si>
+  <si>
+    <t>Copt Oak Close</t>
+  </si>
+  <si>
+    <t>Copthorne Annexe</t>
+  </si>
+  <si>
+    <t>Corfe Close</t>
+  </si>
+  <si>
+    <t>Cossington Road</t>
+  </si>
+  <si>
+    <t>Cossington Road POS</t>
+  </si>
+  <si>
+    <t>Cottesbrook Close</t>
+  </si>
+  <si>
+    <t>Coundon Family Centre - CLYP Site</t>
+  </si>
+  <si>
+    <t>Coundon Green</t>
+  </si>
+  <si>
+    <t>Coundon Hall Park Sports Ground</t>
+  </si>
+  <si>
+    <t>Coundon Library</t>
+  </si>
+  <si>
+    <t>Coundon Wedge Drive</t>
+  </si>
+  <si>
+    <t>Cove Place</t>
   </si>
   <si>
     <t>Cox Street</t>
   </si>
   <si>
+    <t>Craigends Avenue</t>
+  </si>
+  <si>
+    <t>Crampers Fields</t>
+  </si>
+  <si>
+    <t>Crediton Close</t>
+  </si>
+  <si>
+    <t>Cressage Road</t>
+  </si>
+  <si>
+    <t>Croft Road</t>
+  </si>
+  <si>
     <t>2 &amp; 4</t>
   </si>
   <si>
-    <t>CC/009</t>
-[...5 lines deleted...]
-    <t>CC/012</t>
+    <t>Croft Road Access  to Skydome</t>
+  </si>
+  <si>
+    <t>Cromarty Close</t>
+  </si>
+  <si>
+    <t>Cromwell Lane</t>
+  </si>
+  <si>
+    <t>Crossway Road</t>
+  </si>
+  <si>
+    <t>Crown Green</t>
+  </si>
+  <si>
+    <t>Crummock Close</t>
+  </si>
+  <si>
+    <t>Cubbington Road</t>
+  </si>
+  <si>
+    <t>Cubbington Road POS</t>
+  </si>
+  <si>
+    <t>Cumbria Close IOS</t>
+  </si>
+  <si>
+    <t>Curriers Close</t>
+  </si>
+  <si>
+    <t>Dalmeny Road</t>
+  </si>
+  <si>
+    <t>Dalton Gardens</t>
+  </si>
+  <si>
+    <t>Daventry Road</t>
+  </si>
+  <si>
+    <t>Dawlish Drive OS</t>
+  </si>
+  <si>
+    <t>Day's Lane</t>
+  </si>
+  <si>
+    <t>De Montfort Way</t>
+  </si>
+  <si>
+    <t>Deasy Road</t>
+  </si>
+  <si>
+    <t>Deedmore Road</t>
+  </si>
+  <si>
+    <t>Deerdale Way</t>
+  </si>
+  <si>
+    <t>Deerdale Way IOS</t>
+  </si>
+  <si>
+    <t>Denshaw Croft IOS</t>
+  </si>
+  <si>
+    <t>Dering Close IOS</t>
+  </si>
+  <si>
+    <t>Devereux Close</t>
+  </si>
+  <si>
+    <t>Dewsbury Avenue IOS</t>
+  </si>
+  <si>
+    <t>Dial House Lane</t>
+  </si>
+  <si>
+    <t>Diana Drive</t>
+  </si>
+  <si>
+    <t>Digbey Close</t>
+  </si>
+  <si>
+    <t>Dorchester Way</t>
+  </si>
+  <si>
+    <t>Dorchester Way Brookstray IOS</t>
+  </si>
+  <si>
+    <t>Dorchester Way IOS</t>
+  </si>
+  <si>
+    <t>Dorney Close</t>
+  </si>
+  <si>
+    <t>Dorothy Powell Way</t>
+  </si>
+  <si>
+    <t>Dover Street</t>
+  </si>
+  <si>
+    <t>Downderry Way</t>
+  </si>
+  <si>
+    <t>Dragoon Rd IOS</t>
+  </si>
+  <si>
+    <t>Drapers Fields</t>
+  </si>
+  <si>
+    <t>Droylsdon Park Road</t>
+  </si>
+  <si>
+    <t>Droylsdon Park Road IOS</t>
+  </si>
+  <si>
+    <t>Duckham Court</t>
+  </si>
+  <si>
+    <t>Duggins Lane</t>
+  </si>
+  <si>
+    <t>Dunchurch Highway</t>
+  </si>
+  <si>
+    <t>Dunchurch Highway IOS</t>
+  </si>
+  <si>
+    <t>Duncroft Avenue</t>
+  </si>
+  <si>
+    <t>Dunsville Drive</t>
+  </si>
+  <si>
+    <t>Durham Crescent</t>
+  </si>
+  <si>
+    <t>Dysart Close</t>
+  </si>
+  <si>
+    <t>Dyson Street</t>
+  </si>
+  <si>
+    <t>Eagle Street IOS</t>
   </si>
   <si>
     <t>Earl Street</t>
   </si>
   <si>
     <t>Box Mow</t>
   </si>
   <si>
-    <t>C1CF</t>
-[...2 lines deleted...]
-    <t>CC/014</t>
+    <t>Earlsdon Avenue</t>
+  </si>
+  <si>
+    <t>Earlsdon Avenue South IOS</t>
+  </si>
+  <si>
+    <t>Earlsdon Street</t>
+  </si>
+  <si>
+    <t>Eastbourne Close</t>
+  </si>
+  <si>
+    <t>Eastern Green Rec. Park</t>
+  </si>
+  <si>
+    <t>Eastern Green Road</t>
+  </si>
+  <si>
+    <t>Ebro Crescent</t>
+  </si>
+  <si>
+    <t>Eburne Road</t>
+  </si>
+  <si>
+    <t>Eburne Road IOS</t>
+  </si>
+  <si>
+    <t>Eccles Close</t>
+  </si>
+  <si>
+    <t>Eden Road</t>
+  </si>
+  <si>
+    <t>Eden Street</t>
+  </si>
+  <si>
+    <t>Edgefield Road OS</t>
+  </si>
+  <si>
+    <t>Edgehill Place</t>
+  </si>
+  <si>
+    <t>Edgwick Park</t>
+  </si>
+  <si>
+    <t>Edward Bailey Close</t>
+  </si>
+  <si>
+    <t>Elizabeth Way</t>
+  </si>
+  <si>
+    <t>Elizabeth Way POS</t>
+  </si>
+  <si>
+    <t>Ellacombe Road</t>
+  </si>
+  <si>
+    <t>Ellenburg Close</t>
+  </si>
+  <si>
+    <t>Ellis Park Drive</t>
+  </si>
+  <si>
+    <t>Elmhurst Road</t>
+  </si>
+  <si>
+    <t>Elmore Close</t>
+  </si>
+  <si>
+    <t>Elmsdale Avenue</t>
+  </si>
+  <si>
+    <t>Ely Close</t>
+  </si>
+  <si>
+    <t>Ensign Close</t>
+  </si>
+  <si>
+    <t>Eric Williams House</t>
+  </si>
+  <si>
+    <t>Everdon Road</t>
+  </si>
+  <si>
+    <t>Evesham Walk</t>
+  </si>
+  <si>
+    <t>Exeter Close</t>
+  </si>
+  <si>
+    <t>Exminster Road</t>
+  </si>
+  <si>
+    <t>Exminster Road IOS</t>
+  </si>
+  <si>
+    <t>Fairbanks Close</t>
+  </si>
+  <si>
+    <t>Fairmile Close</t>
+  </si>
+  <si>
+    <t>Fairmile Close IOS</t>
+  </si>
+  <si>
+    <t>Falcon Avenue</t>
+  </si>
+  <si>
+    <t>Falkland Close</t>
+  </si>
+  <si>
+    <t>Falkland Close Industrial Estate</t>
+  </si>
+  <si>
+    <t>Fallowfields</t>
+  </si>
+  <si>
+    <t>Fallowfields Play area</t>
+  </si>
+  <si>
+    <t>Farber Road</t>
+  </si>
+  <si>
+    <t>Farthing Walk</t>
+  </si>
+  <si>
+    <t>Faseman Avenue</t>
+  </si>
+  <si>
+    <t>Faseman House</t>
+  </si>
+  <si>
+    <t>Feilding Close</t>
+  </si>
+  <si>
+    <t>Fenton Road</t>
+  </si>
+  <si>
+    <t>Ferguson Close</t>
+  </si>
+  <si>
+    <t>Finham Library</t>
+  </si>
+  <si>
+    <t>Finnemore Close IOS</t>
+  </si>
+  <si>
+    <t>Fisher Road IOS</t>
+  </si>
+  <si>
+    <t>Fitzroy Close</t>
+  </si>
+  <si>
+    <t>Fivefield Road</t>
+  </si>
+  <si>
+    <t>Fletchamstead Highway</t>
+  </si>
+  <si>
+    <t>Fletchamstead Highway Industrial Estate</t>
+  </si>
+  <si>
+    <t>Florin Close</t>
+  </si>
+  <si>
+    <t>Floyds Fields Sports Ground</t>
+  </si>
+  <si>
+    <t>Flynt Avenue</t>
+  </si>
+  <si>
+    <t>Foleshill Enterprise Park</t>
+  </si>
+  <si>
+    <t>Foleshill Road</t>
   </si>
   <si>
     <t>Foleshill Road Island</t>
   </si>
   <si>
-    <t>C2BF</t>
-[...2 lines deleted...]
-    <t>CC/016</t>
+    <t>Follis Walk</t>
+  </si>
+  <si>
+    <t>Fontmell Close IOS</t>
+  </si>
+  <si>
+    <t>Fordwell Close</t>
+  </si>
+  <si>
+    <t>Foreland Way</t>
+  </si>
+  <si>
+    <t>Foreland Way IOS</t>
+  </si>
+  <si>
+    <t>Forge Way</t>
+  </si>
+  <si>
+    <t>Former Caludon Castle Playing Fields</t>
+  </si>
+  <si>
+    <t>Four Pounds Avenue</t>
+  </si>
+  <si>
+    <t>Foxford Open Space</t>
+  </si>
+  <si>
+    <t>FP Bransford Ave- Cannon Hill</t>
+  </si>
+  <si>
+    <t>Franklins Gardens</t>
+  </si>
+  <si>
+    <t>Frankpledge Road</t>
+  </si>
+  <si>
+    <t>Frankwell Drive</t>
+  </si>
+  <si>
+    <t>Freeburn Causeway</t>
+  </si>
+  <si>
+    <t>Freehold Street</t>
+  </si>
+  <si>
+    <t>Fretton Close</t>
+  </si>
+  <si>
+    <t>Frilsham Way</t>
+  </si>
+  <si>
+    <t>Frisby Road</t>
+  </si>
+  <si>
+    <t>Fulwood Close Industrial Estate</t>
+  </si>
+  <si>
+    <t>Furlong Road</t>
+  </si>
+  <si>
+    <t>Gainford Rise</t>
+  </si>
+  <si>
+    <t>Gainford Rise POS</t>
+  </si>
+  <si>
+    <t>Galmington Drive</t>
+  </si>
+  <si>
+    <t>Gardenia Drive</t>
+  </si>
+  <si>
+    <t>Garth Crescent</t>
+  </si>
+  <si>
+    <t>Gayhurst Close</t>
+  </si>
+  <si>
+    <t>Gaza Close</t>
+  </si>
+  <si>
+    <t>George Robertson Close</t>
+  </si>
+  <si>
+    <t>Gibbet Hill Road</t>
+  </si>
+  <si>
+    <t>Gibbs Close</t>
+  </si>
+  <si>
+    <t>Gielgud Way</t>
+  </si>
+  <si>
+    <t>Gillians Walk</t>
+  </si>
+  <si>
+    <t>Gilquart Way</t>
+  </si>
+  <si>
+    <t>Glendower Avenue</t>
+  </si>
+  <si>
+    <t>Glenmore Drive</t>
+  </si>
+  <si>
+    <t>Glenmore Drive IOS</t>
+  </si>
+  <si>
+    <t>Glentworth Avenue</t>
+  </si>
+  <si>
+    <t>Goldthorn Close</t>
+  </si>
+  <si>
+    <t>Goodman Way</t>
+  </si>
+  <si>
+    <t>Gosford Green</t>
+  </si>
+  <si>
+    <t>Gosford Park</t>
+  </si>
+  <si>
+    <t>Gosford Street</t>
+  </si>
+  <si>
+    <t>Grange Avenue, Ernsford</t>
+  </si>
+  <si>
+    <t>Grasscroft Drive</t>
+  </si>
+  <si>
+    <t>Grayswood Avenue IOS</t>
+  </si>
+  <si>
+    <t>Green Lane, Finham</t>
+  </si>
+  <si>
+    <t>Greendale Road</t>
+  </si>
+  <si>
+    <t>Greenland Avenue</t>
+  </si>
+  <si>
+    <t>Greenland Court</t>
+  </si>
+  <si>
+    <t>Greensleeves Close</t>
+  </si>
+  <si>
+    <t>Grenadier Drive</t>
+  </si>
+  <si>
+    <t>Grendon Close</t>
   </si>
   <si>
     <t>Grey Friars Green</t>
   </si>
   <si>
-    <t>CC/018</t>
+    <t>Greycoat Road</t>
+  </si>
+  <si>
+    <t>Greyfriars Lane</t>
   </si>
   <si>
     <t>Greyfriars Road</t>
   </si>
   <si>
-    <t>CC/022</t>
+    <t>Grizebeck Drive IOS</t>
+  </si>
+  <si>
+    <t>Guild Road</t>
+  </si>
+  <si>
+    <t>Guilsborough Road</t>
+  </si>
+  <si>
+    <t>Guinea Crescent</t>
+  </si>
+  <si>
+    <t>Guphill Avenue</t>
+  </si>
+  <si>
+    <t>Gutteridge Avenue</t>
+  </si>
+  <si>
+    <t>Haddon End IOS</t>
   </si>
   <si>
     <t>Hales Street</t>
   </si>
   <si>
-    <t>CC/023</t>
+    <t>Halford Lane</t>
+  </si>
+  <si>
+    <t>Hall Green Road</t>
+  </si>
+  <si>
+    <t>Hall Lane</t>
+  </si>
+  <si>
+    <t>Hallbrook Road</t>
+  </si>
+  <si>
+    <t>Hancock Green</t>
+  </si>
+  <si>
+    <t>Hanson Way</t>
+  </si>
+  <si>
+    <t>Hanwood Close</t>
+  </si>
+  <si>
+    <t>Hardwick Close</t>
+  </si>
+  <si>
+    <t>Harnall Lane East</t>
+  </si>
+  <si>
+    <t>Harnall Lane West</t>
+  </si>
+  <si>
+    <t>Harry Rose Road</t>
+  </si>
+  <si>
+    <t>Harry Weston Road</t>
+  </si>
+  <si>
+    <t>Haselbech Road IOS</t>
+  </si>
+  <si>
+    <t>Hawkes Mill Lane</t>
+  </si>
+  <si>
+    <t>Hawthorn Lane IOS</t>
+  </si>
+  <si>
+    <t>Hawthorn Lane North</t>
+  </si>
+  <si>
+    <t>Hawthorn Lane South</t>
+  </si>
+  <si>
+    <t>Haytor Rise</t>
+  </si>
+  <si>
+    <t>Hazel Road</t>
+  </si>
+  <si>
+    <t>Headington Avenue</t>
+  </si>
+  <si>
+    <t>Hearsall Common</t>
+  </si>
+  <si>
+    <t>Hearsall Common POS</t>
+  </si>
+  <si>
+    <t>Heath Crescent IOS</t>
+  </si>
+  <si>
+    <t>Heath Green Way</t>
+  </si>
+  <si>
+    <t>Heathcote Street</t>
+  </si>
+  <si>
+    <t>Hedgefield Way</t>
+  </si>
+  <si>
+    <t>Hen Lane IOS</t>
+  </si>
+  <si>
+    <t>Hendre Close</t>
+  </si>
+  <si>
+    <t>Henley Mill Lane</t>
+  </si>
+  <si>
+    <t>Henley Road</t>
+  </si>
+  <si>
+    <t>Henley Road - Hermes Crescent EDP</t>
+  </si>
+  <si>
+    <t>Henley Road North IOS</t>
+  </si>
+  <si>
+    <t>Henry Boteler Road</t>
+  </si>
+  <si>
+    <t>Hepworth Road</t>
+  </si>
+  <si>
+    <t>Herald Avenue</t>
+  </si>
+  <si>
+    <t>Herald Avenue/Renown Avenue</t>
+  </si>
+  <si>
+    <t>Heritage Court IOS</t>
+  </si>
+  <si>
+    <t>Hermes Crescent</t>
+  </si>
+  <si>
+    <t>Hertford Place</t>
+  </si>
+  <si>
+    <t>Hexby Close</t>
+  </si>
+  <si>
+    <t>Hexworthy Avenue IOS</t>
+  </si>
+  <si>
+    <t>Heycroft</t>
+  </si>
+  <si>
+    <t>High Park Close</t>
+  </si>
+  <si>
+    <t>High Street, Keresley</t>
+  </si>
+  <si>
+    <t>Highgrove</t>
+  </si>
+  <si>
+    <t>Highwaymans Croft</t>
+  </si>
+  <si>
+    <t>Hilary Road</t>
+  </si>
+  <si>
+    <t>Hill Fray Drive</t>
   </si>
   <si>
     <t>Hill Street / Corporation St Pocket Park</t>
   </si>
   <si>
-    <t>CC/025</t>
+    <t>Hillfields Young Peoples Centre</t>
+  </si>
+  <si>
+    <t>Hillmorton Road Shopping Centre</t>
+  </si>
+  <si>
+    <t>Hinckley Road</t>
+  </si>
+  <si>
+    <t>Hipswell Highway</t>
+  </si>
+  <si>
+    <t>Hockley Lane</t>
+  </si>
+  <si>
+    <t>Holbrook Lane</t>
+  </si>
+  <si>
+    <t>Holbrook Park</t>
+  </si>
+  <si>
+    <t>Holbrook Way</t>
+  </si>
+  <si>
+    <t>Holloway Field IOS</t>
+  </si>
+  <si>
+    <t>Hollyfast Lane</t>
+  </si>
+  <si>
+    <t>Hollyfast Road</t>
+  </si>
+  <si>
+    <t>Holmcroft IOS</t>
   </si>
   <si>
     <t>Holy Trinity Church</t>
   </si>
   <si>
-    <t>CC/026</t>
+    <t>Holyhead Road</t>
   </si>
   <si>
     <t>Holyhead Road Island</t>
   </si>
   <si>
-    <t>CC/028</t>
+    <t>Horninghold Close</t>
+  </si>
+  <si>
+    <t>Horsford Road</t>
+  </si>
+  <si>
+    <t>Howard Street</t>
+  </si>
+  <si>
+    <t>Howes Lane</t>
+  </si>
+  <si>
+    <t>Howes Lane IOS</t>
+  </si>
+  <si>
+    <t>Hudson Vale</t>
+  </si>
+  <si>
+    <t>Humber Road</t>
+  </si>
+  <si>
+    <t>Humber Road POS</t>
+  </si>
+  <si>
+    <t>Humphrey Burtons Road</t>
+  </si>
+  <si>
+    <t>Hunt Terrace</t>
+  </si>
+  <si>
+    <t>Hurst Road</t>
+  </si>
+  <si>
+    <t>Ibex Close</t>
+  </si>
+  <si>
+    <t>Ilmington Close IOS</t>
+  </si>
+  <si>
+    <t>Inca Close</t>
+  </si>
+  <si>
+    <t>Invicta Road</t>
+  </si>
+  <si>
+    <t>Ivy Farm Lane</t>
+  </si>
+  <si>
+    <t>Jackers Road</t>
+  </si>
+  <si>
+    <t>Jacklin Drive IOS</t>
+  </si>
+  <si>
+    <t>Jackson Road</t>
+  </si>
+  <si>
+    <t>James Galloway Close</t>
+  </si>
+  <si>
+    <t>James Green Road</t>
+  </si>
+  <si>
+    <t>Jardine Crescent</t>
+  </si>
+  <si>
+    <t>Jardine Crescent Community Youth Club</t>
+  </si>
+  <si>
+    <t>Jardine Crescent O/S 142</t>
+  </si>
+  <si>
+    <t>Jardine Crescent rear Car Park</t>
+  </si>
+  <si>
+    <t>Jardine Crescent Sports Ground</t>
+  </si>
+  <si>
+    <t>Jasper Close</t>
+  </si>
+  <si>
+    <t>Jefferson Way</t>
+  </si>
+  <si>
+    <t>Jimmy Hill Way</t>
+  </si>
+  <si>
+    <t>Jobs Lane</t>
+  </si>
+  <si>
+    <t>John Rous Avenue</t>
+  </si>
+  <si>
+    <t>Jordan Well</t>
+  </si>
+  <si>
+    <t>Joseph Creighton Close</t>
+  </si>
+  <si>
+    <t>Joseph Creighton Close IOS</t>
+  </si>
+  <si>
+    <t>Joshua Close</t>
+  </si>
+  <si>
+    <t>Jubilee Crescent IOS</t>
+  </si>
+  <si>
+    <t>Junction 7</t>
+  </si>
+  <si>
+    <t>Kanzan Road</t>
+  </si>
+  <si>
+    <t>Kebull Green</t>
+  </si>
+  <si>
+    <t>Kele Road</t>
+  </si>
+  <si>
+    <t>Kendon Avenue</t>
+  </si>
+  <si>
+    <t>Kenilworth Court IOS</t>
+  </si>
+  <si>
+    <t>Kenilworth Road</t>
+  </si>
+  <si>
+    <t>Kenpas Highway</t>
+  </si>
+  <si>
+    <t>Kentmere Close</t>
+  </si>
+  <si>
+    <t>Keppel Street</t>
+  </si>
+  <si>
+    <t>Keresley Close</t>
+  </si>
+  <si>
+    <t>Keresley Common POS</t>
+  </si>
+  <si>
+    <t>Keresley Green Road</t>
+  </si>
+  <si>
+    <t>Keresley Road</t>
+  </si>
+  <si>
+    <t>Kestrel Croft</t>
+  </si>
+  <si>
+    <t>Keswick Walk</t>
+  </si>
+  <si>
+    <t>Kilburn Drive</t>
+  </si>
+  <si>
+    <t>Kingfield Road</t>
+  </si>
+  <si>
+    <t>Kings Grove IOS</t>
+  </si>
+  <si>
+    <t>Kings Park Drive</t>
+  </si>
+  <si>
+    <t>Kingsford Road</t>
+  </si>
+  <si>
+    <t>Kingsholm Close</t>
+  </si>
+  <si>
+    <t>Kingswood Close Industrial Estate</t>
+  </si>
+  <si>
+    <t>Kirby Corner Road</t>
+  </si>
+  <si>
+    <t>Kirton Close</t>
+  </si>
+  <si>
+    <t>Knights Templar Way</t>
+  </si>
+  <si>
+    <t>Knoll Croft</t>
+  </si>
+  <si>
+    <t>Knoll Croft IOS</t>
   </si>
   <si>
     <t>Lady Herberts Garden</t>
   </si>
   <si>
-    <t>CC/029</t>
+    <t>Lady Lane</t>
+  </si>
+  <si>
+    <t>Ladyfields Way</t>
+  </si>
+  <si>
+    <t>Lake View Park</t>
   </si>
   <si>
     <t>Lamb Street</t>
   </si>
   <si>
-    <t>CC/030</t>
+    <t>Lamerton Close</t>
+  </si>
+  <si>
+    <t>Lancaster Gardens</t>
+  </si>
+  <si>
+    <t>Lancia Close IOS</t>
+  </si>
+  <si>
+    <t>Langbank Avenue</t>
+  </si>
+  <si>
+    <t>Langbank Avenue IOS</t>
+  </si>
+  <si>
+    <t>Langton Close</t>
+  </si>
+  <si>
+    <t>Larkfield way</t>
+  </si>
+  <si>
+    <t>Lawley Close</t>
+  </si>
+  <si>
+    <t>Leacrest Road</t>
+  </si>
+  <si>
+    <t>Leacrest Road IOS</t>
+  </si>
+  <si>
+    <t>Leaf Lane</t>
+  </si>
+  <si>
+    <t>Leam Green</t>
+  </si>
+  <si>
+    <t>Leamington Road</t>
+  </si>
+  <si>
+    <t>Leicester Causeway</t>
+  </si>
+  <si>
+    <t>Leicester Row</t>
+  </si>
+  <si>
+    <t>Lentons Lane</t>
+  </si>
+  <si>
+    <t>Letchlade Close IOS</t>
+  </si>
+  <si>
+    <t>Leyburn Close</t>
+  </si>
+  <si>
+    <t>Lichen Green</t>
+  </si>
+  <si>
+    <t>Lilacvale Way</t>
+  </si>
+  <si>
+    <t>Limbrick Wood Pre Sch Education</t>
+  </si>
+  <si>
+    <t>Linaker Road</t>
+  </si>
+  <si>
+    <t>Lincoln Street</t>
+  </si>
+  <si>
+    <t>Linnet Close</t>
+  </si>
+  <si>
+    <t>Lion Fields Avenue</t>
+  </si>
+  <si>
+    <t>Lismore Croft</t>
+  </si>
+  <si>
+    <t>Little Heath Industrial Estate</t>
   </si>
   <si>
     <t>Little Park Street</t>
   </si>
   <si>
-    <t>CC/031</t>
+    <t>Livingstone Road IOS</t>
+  </si>
+  <si>
+    <t>Logan Assessment Centre</t>
+  </si>
+  <si>
+    <t>Logan Road</t>
+  </si>
+  <si>
+    <t>Lole Close</t>
+  </si>
+  <si>
+    <t>London Road</t>
   </si>
   <si>
     <t>London Road Island</t>
   </si>
   <si>
-    <t>Streetpride</t>
-[...2 lines deleted...]
-    <t>CC/032</t>
+    <t>Longford Nature Park POS</t>
+  </si>
+  <si>
+    <t>Longford Park</t>
+  </si>
+  <si>
+    <t>Longford Road</t>
+  </si>
+  <si>
+    <t>Longwood Close</t>
+  </si>
+  <si>
+    <t>Lonscale Drive IOS</t>
+  </si>
+  <si>
+    <t>Lowe Road</t>
+  </si>
+  <si>
+    <t>Lower Ford Street</t>
   </si>
   <si>
     <t>Lower Holyhead Road</t>
   </si>
   <si>
-    <t>CC/033</t>
+    <t>Lucerne Close</t>
+  </si>
+  <si>
+    <t>Lumsden Close IOS</t>
+  </si>
+  <si>
+    <t>Luscombe Road IOS</t>
+  </si>
+  <si>
+    <t>Lynchgate Road</t>
+  </si>
+  <si>
+    <t>Lyndale Close</t>
+  </si>
+  <si>
+    <t>Lythalls Lane</t>
+  </si>
+  <si>
+    <t>Lythalls Lane Industrial Estate</t>
+  </si>
+  <si>
+    <t>Macaulay Road</t>
+  </si>
+  <si>
+    <t>Macefield Close Industrial Estate</t>
+  </si>
+  <si>
+    <t>Madison Close</t>
+  </si>
+  <si>
+    <t>Maidavale Crescent</t>
+  </si>
+  <si>
+    <t>Malam Close</t>
+  </si>
+  <si>
+    <t>Malmesbury Road</t>
+  </si>
+  <si>
+    <t>Manderley Close</t>
   </si>
   <si>
     <t>Manor House Drive</t>
   </si>
   <si>
-    <t>CC/034</t>
-[...1 lines deleted...]
-  <si>
     <t>Manor Road</t>
   </si>
   <si>
-    <t>1&amp;3</t>
-[...2 lines deleted...]
-    <t>CC/036</t>
+    <t>Manor Yard</t>
+  </si>
+  <si>
+    <t>Mantilla Drive IOS</t>
+  </si>
+  <si>
+    <t>Maple Walk</t>
+  </si>
+  <si>
+    <t>Maplebeck Close</t>
+  </si>
+  <si>
+    <t>Mardol Close</t>
+  </si>
+  <si>
+    <t>Margeson Close</t>
+  </si>
+  <si>
+    <t>Marina Close</t>
+  </si>
+  <si>
+    <t>Marlborough Road IOS</t>
+  </si>
+  <si>
+    <t>Marler Road</t>
+  </si>
+  <si>
+    <t>Marlston Walk</t>
+  </si>
+  <si>
+    <t>Marshbrook Close Industrial Estate</t>
+  </si>
+  <si>
+    <t>Mary Magdelene Church</t>
+  </si>
+  <si>
+    <t>Marystow Close</t>
+  </si>
+  <si>
+    <t>Maureen Close</t>
+  </si>
+  <si>
+    <t>Maurice Edelman House</t>
+  </si>
+  <si>
+    <t>Mayflower Drive</t>
+  </si>
+  <si>
+    <t>Maymorn Day Centre</t>
+  </si>
+  <si>
+    <t>Mayors Croft</t>
+  </si>
+  <si>
+    <t>Meadow Street IOS</t>
+  </si>
+  <si>
+    <t>Melfort Close</t>
+  </si>
+  <si>
+    <t>Merynton Avenue</t>
+  </si>
+  <si>
+    <t>Michaelmas Road</t>
+  </si>
+  <si>
+    <t>Middle Ride</t>
+  </si>
+  <si>
+    <t>Middlefield Drive</t>
   </si>
   <si>
     <t>Mile Lane</t>
   </si>
   <si>
-    <t>CC/041</t>
+    <t>Mill Race Lane</t>
+  </si>
+  <si>
+    <t>Milverton Rd Dutton Rd Footpath</t>
+  </si>
+  <si>
+    <t>Milverton Road</t>
+  </si>
+  <si>
+    <t>Minton Road</t>
+  </si>
+  <si>
+    <t>Minton Road IOS</t>
+  </si>
+  <si>
+    <t>Mitchell Avenue</t>
+  </si>
+  <si>
+    <t>Moat House Lane</t>
+  </si>
+  <si>
+    <t>Moat House Park</t>
+  </si>
+  <si>
+    <t>Modbury Close</t>
+  </si>
+  <si>
+    <t>Molay Close</t>
+  </si>
+  <si>
+    <t>Monkswood Crescent</t>
+  </si>
+  <si>
+    <t>Monkswood Crescent IOS</t>
+  </si>
+  <si>
+    <t>Monmouth Close</t>
+  </si>
+  <si>
+    <t>Monticello Way</t>
+  </si>
+  <si>
+    <t>Moreall Meadows</t>
+  </si>
+  <si>
+    <t>Morgans Road</t>
+  </si>
+  <si>
+    <t>Morris Avenue IOS</t>
+  </si>
+  <si>
+    <t>Moseley Avenue</t>
+  </si>
+  <si>
+    <t>Moseley Avenue Park</t>
+  </si>
+  <si>
+    <t>Mount Nod POS</t>
+  </si>
+  <si>
+    <t>Mount Nod Way</t>
+  </si>
+  <si>
+    <t>Nailcote Avenue</t>
+  </si>
+  <si>
+    <t>Napier Street Industrial Estate</t>
+  </si>
+  <si>
+    <t>Naseby Close</t>
+  </si>
+  <si>
+    <t>Nauls Mill Park</t>
+  </si>
+  <si>
+    <t>Neale Avenue</t>
+  </si>
+  <si>
+    <t>Nene Close</t>
+  </si>
+  <si>
+    <t>New Road</t>
+  </si>
+  <si>
+    <t>Newcombe Road</t>
+  </si>
+  <si>
+    <t>Newington Close</t>
+  </si>
+  <si>
+    <t>Newton Close</t>
+  </si>
+  <si>
+    <t>Niagara Close</t>
+  </si>
+  <si>
+    <t>Nod Rise</t>
+  </si>
+  <si>
+    <t>Nod Rise POS</t>
+  </si>
+  <si>
+    <t>Nordic Drift</t>
+  </si>
+  <si>
+    <t>Norman Place Road</t>
+  </si>
+  <si>
+    <t>North View</t>
+  </si>
+  <si>
+    <t>Norton Drive</t>
+  </si>
+  <si>
+    <t>Norwood Grove</t>
+  </si>
+  <si>
+    <t>Nova Croft</t>
+  </si>
+  <si>
+    <t>Nunts Lane</t>
+  </si>
+  <si>
+    <t>Oak Tree Road</t>
+  </si>
+  <si>
+    <t>Oakford Close IOS</t>
+  </si>
+  <si>
+    <t>Oakford Drive</t>
+  </si>
+  <si>
+    <t>Oakmoor Road</t>
+  </si>
+  <si>
+    <t>Oaks Place</t>
+  </si>
+  <si>
+    <t>Oakworth Close</t>
+  </si>
+  <si>
+    <t>Oakworth Close IOS</t>
+  </si>
+  <si>
+    <t>Oban Road</t>
+  </si>
+  <si>
+    <t>Oddicombe Croft</t>
+  </si>
+  <si>
+    <t>Old Church Road</t>
+  </si>
+  <si>
+    <t>Old Mill Avenue</t>
+  </si>
+  <si>
+    <t>Olivier Way</t>
+  </si>
+  <si>
+    <t>Olton Avenue</t>
+  </si>
+  <si>
+    <t>Orion Crescent</t>
+  </si>
+  <si>
+    <t>Orlescote Road</t>
+  </si>
+  <si>
+    <t>Oslo Gardens</t>
+  </si>
+  <si>
+    <t>Osprey Close</t>
+  </si>
+  <si>
+    <t>Outlands Close</t>
+  </si>
+  <si>
+    <t>Overslade Crescent IOS</t>
+  </si>
+  <si>
+    <t>Oxendon Way</t>
+  </si>
+  <si>
+    <t>Pangbourne Road IOS</t>
+  </si>
+  <si>
+    <t>Pangfield Park</t>
+  </si>
+  <si>
+    <t>Papenham Green</t>
+  </si>
+  <si>
+    <t>Paradise Way</t>
+  </si>
+  <si>
+    <t>Parbrook Close Industrial Estate</t>
+  </si>
+  <si>
+    <t>Park Hill Lane off Woodridge Avenue</t>
   </si>
   <si>
     <t>Park Road</t>
   </si>
   <si>
-    <t>CC/042</t>
+    <t>Park Wood</t>
+  </si>
+  <si>
+    <t>Park Wood Lane</t>
+  </si>
+  <si>
+    <t>Park Wood Lane IOS</t>
+  </si>
+  <si>
+    <t>Parkhill Drive</t>
+  </si>
+  <si>
+    <t>Parkhill Drive POS</t>
+  </si>
+  <si>
+    <t>Parkland Close</t>
   </si>
   <si>
     <t>Parkside</t>
   </si>
   <si>
-    <t>CC/045</t>
+    <t>Parkville Highway</t>
+  </si>
+  <si>
+    <t>Parkway</t>
+  </si>
+  <si>
+    <t>Parrotts Grove</t>
+  </si>
+  <si>
+    <t>Parry Road</t>
+  </si>
+  <si>
+    <t>Parry Road POS</t>
+  </si>
+  <si>
+    <t>Patricia Close</t>
+  </si>
+  <si>
+    <t>Pavilion Way</t>
+  </si>
+  <si>
+    <t>Paxmead Close</t>
+  </si>
+  <si>
+    <t>Paxmead Close IOS</t>
+  </si>
+  <si>
+    <t>Paynes Lane</t>
+  </si>
+  <si>
+    <t>Peckstone Close</t>
+  </si>
+  <si>
+    <t>Peel Street</t>
+  </si>
+  <si>
+    <t>Pegasus House</t>
+  </si>
+  <si>
+    <t>Peggys Park</t>
+  </si>
+  <si>
+    <t>Pembury Avenue IOS</t>
+  </si>
+  <si>
+    <t>Penarth Grove</t>
+  </si>
+  <si>
+    <t>Pendenis Close</t>
+  </si>
+  <si>
+    <t>Penny Park Lane</t>
+  </si>
+  <si>
+    <t>Penrose Close</t>
+  </si>
+  <si>
+    <t>Pensilva Way</t>
+  </si>
+  <si>
+    <t>Perseus House</t>
+  </si>
+  <si>
+    <t>Pershore Place</t>
+  </si>
+  <si>
+    <t>Perth Rise IOS</t>
+  </si>
+  <si>
+    <t>Petitor Crescent</t>
+  </si>
+  <si>
+    <t>Peveril Drive</t>
+  </si>
+  <si>
+    <t>Peveril Drive IOS</t>
+  </si>
+  <si>
+    <t>Phoenix Way</t>
+  </si>
+  <si>
+    <t>Pickford Green Lane</t>
+  </si>
+  <si>
+    <t>Pickford Way</t>
+  </si>
+  <si>
+    <t>Pilling Close</t>
+  </si>
+  <si>
+    <t>Pilling Close IOS</t>
+  </si>
+  <si>
+    <t>Pinley Gardens IOS</t>
+  </si>
+  <si>
+    <t>Pleydell Close IOS</t>
+  </si>
+  <si>
+    <t>Plymouth Close</t>
+  </si>
+  <si>
+    <t>Polperro Drive OS</t>
+  </si>
+  <si>
+    <t>Pomery Close IOS</t>
+  </si>
+  <si>
+    <t>Poole Road</t>
+  </si>
+  <si>
+    <t>Poppyfield Court</t>
+  </si>
+  <si>
+    <t>Porchester Close</t>
+  </si>
+  <si>
+    <t>Porlock Close IOS</t>
+  </si>
+  <si>
+    <t>Portway Close Industrial Estate</t>
+  </si>
+  <si>
+    <t>Postbridge Road</t>
+  </si>
+  <si>
+    <t>Potters Green Road IOS</t>
+  </si>
+  <si>
+    <t>Potton Close</t>
+  </si>
+  <si>
+    <t>Potton Close IOS</t>
+  </si>
+  <si>
+    <t>Poultney Road Spinney IOS</t>
+  </si>
+  <si>
+    <t>Poundgate Lane</t>
+  </si>
+  <si>
+    <t>Pridmore Road</t>
+  </si>
+  <si>
+    <t>Primrose Hill Park</t>
+  </si>
+  <si>
+    <t>Primrose Hill Street</t>
+  </si>
+  <si>
+    <t>Primrose Hill Street s/o 58 &amp; 62</t>
+  </si>
+  <si>
+    <t>Princethorpe Way</t>
+  </si>
+  <si>
+    <t>Princethorpe Way IOS</t>
+  </si>
+  <si>
+    <t>Prior Deram Park</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 1 &amp; 3</t>
+  </si>
+  <si>
+    <t>Priors Harnall</t>
   </si>
   <si>
     <t>Priory Street</t>
   </si>
   <si>
-    <t>CC/047</t>
+    <t>Proffitt Avenue</t>
+  </si>
+  <si>
+    <t>Puma Way</t>
+  </si>
+  <si>
+    <t>Quarryfield Lane</t>
+  </si>
+  <si>
+    <t>Queen Isabels Avenue</t>
+  </si>
+  <si>
+    <t>Queen Victoria Road</t>
+  </si>
+  <si>
+    <t>Quinn Close Industrial Estate</t>
+  </si>
+  <si>
+    <t>Quinton Park</t>
+  </si>
+  <si>
+    <t>Quinton Road</t>
   </si>
   <si>
     <t>Quinton Road Island</t>
   </si>
   <si>
-    <t>CC/048</t>
+    <t>Quorn Way</t>
+  </si>
+  <si>
+    <t>Radford Common POS</t>
+  </si>
+  <si>
+    <t>Radford Recreation Ground</t>
+  </si>
+  <si>
+    <t>Radford Road</t>
+  </si>
+  <si>
+    <t>Red House Park</t>
+  </si>
+  <si>
+    <t>Redland Close Industrial Estate</t>
+  </si>
+  <si>
+    <t>Regiment Court</t>
+  </si>
+  <si>
+    <t>Regis Walk</t>
+  </si>
+  <si>
+    <t>Remembrance Road</t>
+  </si>
+  <si>
+    <t>Renown Avenue</t>
+  </si>
+  <si>
+    <t>Repton Drive</t>
+  </si>
+  <si>
+    <t>Richardson Way</t>
+  </si>
+  <si>
+    <t>Ridefort Close</t>
+  </si>
+  <si>
+    <t>Rigdale Close</t>
   </si>
   <si>
     <t>Ringway St Johns</t>
   </si>
   <si>
-    <t>CC/049</t>
-[...1 lines deleted...]
-  <si>
     <t>Ringway St Nicholas</t>
   </si>
   <si>
-    <t>CC/050</t>
-[...1 lines deleted...]
-  <si>
     <t>Ringway Swanswell</t>
   </si>
   <si>
-    <t>CC/051</t>
-[...1 lines deleted...]
-  <si>
     <t>Ringway Whitefriars</t>
   </si>
   <si>
-    <t>CC/055</t>
+    <t>Ringwood Highway</t>
+  </si>
+  <si>
+    <t>Riverford Croft</t>
+  </si>
+  <si>
+    <t>Riverside Close</t>
+  </si>
+  <si>
+    <t>Robert Close</t>
+  </si>
+  <si>
+    <t>Rodyard Way</t>
+  </si>
+  <si>
+    <t>Roland Avenue</t>
+  </si>
+  <si>
+    <t>Romsley Road</t>
+  </si>
+  <si>
+    <t>Rookery Lane</t>
+  </si>
+  <si>
+    <t>Rosaville Crescent</t>
+  </si>
+  <si>
+    <t>Roseberry Avenue</t>
+  </si>
+  <si>
+    <t>Roseberry Avenue - Old Bell Green School Site</t>
+  </si>
+  <si>
+    <t>Rosegreen Close</t>
+  </si>
+  <si>
+    <t>Roselands Avenue</t>
+  </si>
+  <si>
+    <t>Ross Close IOS</t>
+  </si>
+  <si>
+    <t>Rotherham Road</t>
+  </si>
+  <si>
+    <t>Rothesay Avenue</t>
+  </si>
+  <si>
+    <t>Roughknowles Road</t>
+  </si>
+  <si>
+    <t>Rowan Grove</t>
+  </si>
+  <si>
+    <t>Rowcroft Road</t>
+  </si>
+  <si>
+    <t>Rowleys Green Lane</t>
+  </si>
+  <si>
+    <t>Royal Crescent</t>
+  </si>
+  <si>
+    <t>Royston Close</t>
+  </si>
+  <si>
+    <t>Rudgard Road</t>
+  </si>
+  <si>
+    <t>Rushmoor Drive</t>
+  </si>
+  <si>
+    <t>Rushmore Drive IOS</t>
+  </si>
+  <si>
+    <t>Ruskin Close</t>
+  </si>
+  <si>
+    <t>Rye Hill</t>
+  </si>
+  <si>
+    <t>Ryton Close IOS</t>
+  </si>
+  <si>
+    <t>Sadler Road</t>
+  </si>
+  <si>
+    <t>Samuel Road</t>
+  </si>
+  <si>
+    <t>Sandpits Lane</t>
+  </si>
+  <si>
+    <t>Sandringham Close</t>
+  </si>
+  <si>
+    <t>Saunton Close</t>
+  </si>
+  <si>
+    <t>Savannah Close</t>
+  </si>
+  <si>
+    <t>Scots Lane</t>
+  </si>
+  <si>
+    <t>Second Avenue</t>
+  </si>
+  <si>
+    <t>Sedgemoor Road</t>
+  </si>
+  <si>
+    <t>Sefton Road</t>
+  </si>
+  <si>
+    <t>Selsey Close</t>
+  </si>
+  <si>
+    <t>Seneschal Road IOS</t>
+  </si>
+  <si>
+    <t>Sewall Highway</t>
+  </si>
+  <si>
+    <t>Shelfield Close IOS</t>
+  </si>
+  <si>
+    <t>Sherbourne Crescent</t>
+  </si>
+  <si>
+    <t>Sherbourne Fields IOS</t>
+  </si>
+  <si>
+    <t>Sheriff Avenue</t>
+  </si>
+  <si>
+    <t>Sherington Avenue</t>
+  </si>
+  <si>
+    <t>Shevlock Way</t>
+  </si>
+  <si>
+    <t>Shilton Lane</t>
+  </si>
+  <si>
+    <t>Shire Brook Close</t>
+  </si>
+  <si>
+    <t>Shirlett Close</t>
+  </si>
+  <si>
+    <t>Shorncliffe Road</t>
+  </si>
+  <si>
+    <t>Shortley Road</t>
+  </si>
+  <si>
+    <t>Shortley Road IOS</t>
+  </si>
+  <si>
+    <t>Shultern Lane</t>
+  </si>
+  <si>
+    <t>Shuna Croft</t>
+  </si>
+  <si>
+    <t>Sidbury Road</t>
+  </si>
+  <si>
+    <t>Sidmouth Close</t>
+  </si>
+  <si>
+    <t>Signals Drive</t>
+  </si>
+  <si>
+    <t>Signet Square</t>
+  </si>
+  <si>
+    <t>Simon Stone POS</t>
+  </si>
+  <si>
+    <t>Sir Henry Parkes Road</t>
+  </si>
+  <si>
+    <t>Siskin Parkway West</t>
+  </si>
+  <si>
+    <t>Skipworth Road</t>
   </si>
   <si>
     <t>Sky Blue Way</t>
   </si>
   <si>
-    <t>CC/060</t>
+    <t>Solent Drive</t>
+  </si>
+  <si>
+    <t>Somerly Close</t>
+  </si>
+  <si>
+    <t>South Ridge</t>
+  </si>
+  <si>
+    <t>Southfields CLYP Centre</t>
+  </si>
+  <si>
+    <t>Sovereign Park</t>
+  </si>
+  <si>
+    <t>Sowe Common Sports Ground</t>
+  </si>
+  <si>
+    <t>Spencer Park</t>
+  </si>
+  <si>
+    <t>Spinney Path</t>
+  </si>
+  <si>
+    <t>Spon End IOS</t>
+  </si>
+  <si>
+    <t>Spon Street Pocket Park</t>
+  </si>
+  <si>
+    <t>Spring Road</t>
+  </si>
+  <si>
+    <t>Springfield Road</t>
+  </si>
+  <si>
+    <t>Squires Croft</t>
+  </si>
+  <si>
+    <t>St Catherine's Well</t>
+  </si>
+  <si>
+    <t>St Christophers POS</t>
+  </si>
+  <si>
+    <t>St Columbas Close</t>
+  </si>
+  <si>
+    <t>St Davids Orchard</t>
+  </si>
+  <si>
+    <t>St Helens Way</t>
+  </si>
+  <si>
+    <t>St Ives Road</t>
+  </si>
+  <si>
+    <t>St James Lane</t>
+  </si>
+  <si>
+    <t>St John The Baptist's Church</t>
+  </si>
+  <si>
+    <t>St Laurences Churchyard</t>
   </si>
   <si>
     <t>St Margarets Chapel</t>
   </si>
   <si>
-    <t>CC/063</t>
+    <t>St Margarets Park</t>
+  </si>
+  <si>
+    <t>St Martins Road</t>
+  </si>
+  <si>
+    <t>St Martins Road IOS</t>
+  </si>
+  <si>
+    <t>St Martins Road Verge IOS</t>
+  </si>
+  <si>
+    <t>St Marys Churchyard</t>
+  </si>
+  <si>
+    <t>St Michaels Avenue</t>
   </si>
   <si>
     <t>St Patricks Road</t>
   </si>
   <si>
-    <t>CC/064</t>
+    <t>Stadium Close</t>
+  </si>
+  <si>
+    <t>Staircase Lane</t>
+  </si>
+  <si>
+    <t>Starcross Close</t>
+  </si>
+  <si>
+    <t>Stare Green</t>
   </si>
   <si>
     <t>Starley Road</t>
   </si>
   <si>
-    <t>CC/069</t>
+    <t>Station Avenue</t>
+  </si>
+  <si>
+    <t>Steeple House</t>
+  </si>
+  <si>
+    <t>Steinway</t>
+  </si>
+  <si>
+    <t>Stewart Close</t>
+  </si>
+  <si>
+    <t>Stivichall Common</t>
+  </si>
+  <si>
+    <t>Stivichall Croft</t>
+  </si>
+  <si>
+    <t>Stivichall Grange POS</t>
+  </si>
+  <si>
+    <t>Stivichall POS</t>
+  </si>
+  <si>
+    <t>Stoke Aldermoor POS</t>
+  </si>
+  <si>
+    <t>Stoke Front IOS</t>
+  </si>
+  <si>
+    <t>Stoke Green</t>
+  </si>
+  <si>
+    <t>Stoke Green IOS</t>
+  </si>
+  <si>
+    <t>Stoke Green Sub Station</t>
+  </si>
+  <si>
+    <t>Stoke Heath Sports Ground</t>
+  </si>
+  <si>
+    <t>Stonebridge Highway IOS</t>
+  </si>
+  <si>
+    <t>Stonebury Avenue</t>
+  </si>
+  <si>
+    <t>Stonebury Avenue POS</t>
+  </si>
+  <si>
+    <t>Stoneleigh Road</t>
+  </si>
+  <si>
+    <t>Stoney Stanton Road GIA</t>
+  </si>
+  <si>
+    <t>Stoneywood Road</t>
+  </si>
+  <si>
+    <t>Stoneywood Road IOS</t>
+  </si>
+  <si>
+    <t>Stowe Place</t>
+  </si>
+  <si>
+    <t>Streamside Close</t>
+  </si>
+  <si>
+    <t>Stretton Avenue</t>
+  </si>
+  <si>
+    <t>Sturminster Close IOS</t>
+  </si>
+  <si>
+    <t>Sullivan Road IOS</t>
+  </si>
+  <si>
+    <t>Sunbeam Way</t>
+  </si>
+  <si>
+    <t>Sunbury Road</t>
+  </si>
+  <si>
+    <t>Sundorne Close</t>
+  </si>
+  <si>
+    <t>Sunnybank Avenue</t>
+  </si>
+  <si>
+    <t>Sunway Grove</t>
+  </si>
+  <si>
+    <t>Sutherland Avenue</t>
+  </si>
+  <si>
+    <t>Sutherland Avenue IOS</t>
+  </si>
+  <si>
+    <t>Sutton Avenue</t>
+  </si>
+  <si>
+    <t>Swallow Road</t>
+  </si>
+  <si>
+    <t>Swanswell Park</t>
+  </si>
+  <si>
+    <t>Swindale Croft</t>
+  </si>
+  <si>
+    <t>Tamworth Road</t>
+  </si>
+  <si>
+    <t>Tanners Lane</t>
+  </si>
+  <si>
+    <t>Tarrant Walk IOS</t>
+  </si>
+  <si>
+    <t>Tavistock Walk IOS</t>
+  </si>
+  <si>
+    <t>Templar Avenue</t>
+  </si>
+  <si>
+    <t>Ten Shilling Drive</t>
+  </si>
+  <si>
+    <t>Terry Road</t>
+  </si>
+  <si>
+    <t>Terry Road IOS</t>
+  </si>
+  <si>
+    <t>The Arboretum</t>
+  </si>
+  <si>
+    <t>The Barley Lea</t>
+  </si>
+  <si>
+    <t>The Boxhill</t>
+  </si>
+  <si>
+    <t>The Carabiniers</t>
+  </si>
+  <si>
+    <t>The Drive</t>
+  </si>
+  <si>
+    <t>The Glade</t>
+  </si>
+  <si>
+    <t>The Greensward</t>
+  </si>
+  <si>
+    <t>The Jordans Spinney</t>
+  </si>
+  <si>
+    <t>The Kintyre</t>
+  </si>
+  <si>
+    <t>The Park Paling</t>
+  </si>
+  <si>
+    <t>The Shrubberies</t>
+  </si>
+  <si>
+    <t>The Shrubberies s/o No 5 Cannon Hill Rd</t>
+  </si>
+  <si>
+    <t>The Spinney</t>
+  </si>
+  <si>
+    <t>The Triangle</t>
+  </si>
+  <si>
+    <t>The Windmill Hill</t>
+  </si>
+  <si>
+    <t>Theddingworth Close</t>
+  </si>
+  <si>
+    <t>Thirlmere Close</t>
+  </si>
+  <si>
+    <t>Thistley Field West</t>
+  </si>
+  <si>
+    <t>Thornton Close</t>
+  </si>
+  <si>
+    <t>Three Spires Avenue</t>
+  </si>
+  <si>
+    <t>Thrupence Close</t>
+  </si>
+  <si>
+    <t>Tiber Close</t>
+  </si>
+  <si>
+    <t>Tile Hill Lane</t>
+  </si>
+  <si>
+    <t>Tile Hill Lane/Herald Avenue Island</t>
+  </si>
+  <si>
+    <t>Tile Hill Library</t>
+  </si>
+  <si>
+    <t>Tilehurst Drive</t>
+  </si>
+  <si>
+    <t>Tocil Croft</t>
+  </si>
+  <si>
+    <t>Tollard Close</t>
+  </si>
+  <si>
+    <t>Tom Ward Close</t>
+  </si>
+  <si>
+    <t>Tomson Avenue</t>
+  </si>
+  <si>
+    <t>Torbay Road</t>
+  </si>
+  <si>
+    <t>Torpoint Close</t>
+  </si>
+  <si>
+    <t>Torrington Avenue</t>
+  </si>
+  <si>
+    <t>Torwood Close</t>
+  </si>
+  <si>
+    <t>Town Fields Close</t>
+  </si>
+  <si>
+    <t>Tremelay Drive</t>
+  </si>
+  <si>
+    <t>Trimpley Drive</t>
   </si>
   <si>
     <t>Trinity Street</t>
   </si>
   <si>
-    <t>CC/071</t>
+    <t>Trossachs Road</t>
+  </si>
+  <si>
+    <t>Troutbeck Road</t>
+  </si>
+  <si>
+    <t>Tudor Avenue</t>
+  </si>
+  <si>
+    <t>Tutbury Avenue</t>
+  </si>
+  <si>
+    <t>Tutbury Avenue POS</t>
+  </si>
+  <si>
+    <t>Twickenham Way</t>
+  </si>
+  <si>
+    <t>Tynemouth Close</t>
+  </si>
+  <si>
+    <t>Tynward Close IOS</t>
+  </si>
+  <si>
+    <t>Tysoe Croft</t>
+  </si>
+  <si>
+    <t>Unicorn Avenue Pos</t>
+  </si>
+  <si>
+    <t>Unicorn Lane</t>
+  </si>
+  <si>
+    <t>Unicorn Lane IOS</t>
+  </si>
+  <si>
+    <t>Upper Eastern Green Lane</t>
+  </si>
+  <si>
+    <t>Upper Hill Street IOS</t>
+  </si>
+  <si>
+    <t>Upper Spon Street</t>
   </si>
   <si>
     <t>Upper Well Street</t>
   </si>
   <si>
-    <t>CC/072</t>
-[...5 lines deleted...]
-    <t>CC/073</t>
+    <t>Valencia Road</t>
+  </si>
+  <si>
+    <t>Valley Road</t>
+  </si>
+  <si>
+    <t>Vanguard Avenue</t>
+  </si>
+  <si>
+    <t>Vauxhall Street</t>
+  </si>
+  <si>
+    <t>Ventnor Close</t>
+  </si>
+  <si>
+    <t>Vincent Street</t>
+  </si>
+  <si>
+    <t>Volgograd Place</t>
+  </si>
+  <si>
+    <t>Wall Hill Road</t>
+  </si>
+  <si>
+    <t>Walsgrave Gardens</t>
+  </si>
+  <si>
+    <t>Walsgrave-On-Sowe Village Green</t>
+  </si>
+  <si>
+    <t>Walton Close</t>
+  </si>
+  <si>
+    <t>Wappenbury Road</t>
+  </si>
+  <si>
+    <t>Warmington close</t>
+  </si>
+  <si>
+    <t>Warner Row</t>
+  </si>
+  <si>
+    <t>Warren Green</t>
+  </si>
+  <si>
+    <t>Warwick Road</t>
   </si>
   <si>
     <t>Warwick Row</t>
   </si>
   <si>
-    <t>CC/074</t>
+    <t>Waste Lane</t>
+  </si>
+  <si>
+    <t>Watery Lane</t>
+  </si>
+  <si>
+    <t>Wellington Street Car Park</t>
+  </si>
+  <si>
+    <t>Wendover Rise IOS</t>
+  </si>
+  <si>
+    <t>Wentworth Drive</t>
+  </si>
+  <si>
+    <t>West Ridge</t>
+  </si>
+  <si>
+    <t>Westcliffe Drive</t>
+  </si>
+  <si>
+    <t>Westmorland Road</t>
+  </si>
+  <si>
+    <t>Westwood Business Park - Rowan House</t>
+  </si>
+  <si>
+    <t>Westwood Business Park - Westwood House</t>
+  </si>
+  <si>
+    <t>Westwood Business Park - Westwood Way</t>
+  </si>
+  <si>
+    <t>Westwood Heath Road</t>
+  </si>
+  <si>
+    <t>Westwood Way</t>
+  </si>
+  <si>
+    <t>Wheelwright Lane</t>
   </si>
   <si>
     <t>White Street</t>
   </si>
   <si>
-    <t>CC/076</t>
+    <t>Whitefield Close</t>
   </si>
   <si>
     <t>WhiteFriars Lane</t>
   </si>
   <si>
-    <t>CC/077</t>
+    <t>Whitefriars Monastery</t>
   </si>
   <si>
     <t>Whitefriars Museum / Adja</t>
   </si>
   <si>
-    <t>Zone 4</t>
-[...200 lines deleted...]
-    <t>Whoberley</t>
+    <t>Whiteside Close IOS</t>
+  </si>
+  <si>
+    <t>Whitley Common Open Space IOS</t>
+  </si>
+  <si>
+    <t>Whitley Depot</t>
   </si>
   <si>
     <t>Whoberley Avenue</t>
   </si>
   <si>
-    <t>CPM/066</t>
-[...161 lines deleted...]
-    <t>Holbrook</t>
+    <t>Wigston Road</t>
+  </si>
+  <si>
+    <t>Wildcroft Road</t>
+  </si>
+  <si>
+    <t>Wilfred Spencer Centre</t>
+  </si>
+  <si>
+    <t>Willenhall Brookstray IOS</t>
+  </si>
+  <si>
+    <t>Willenhall Children &amp; Family - CLYP Site</t>
+  </si>
+  <si>
+    <t>Willenhall Lane</t>
+  </si>
+  <si>
+    <t>Willenhall Lane IOS</t>
+  </si>
+  <si>
+    <t>Willenhall Wood</t>
+  </si>
+  <si>
+    <t>William Bree Road</t>
+  </si>
+  <si>
+    <t>William Bristow Road</t>
+  </si>
+  <si>
+    <t>William Groubb Close</t>
+  </si>
+  <si>
+    <t>William Groubb Close IOS</t>
+  </si>
+  <si>
+    <t>William Mckee Close</t>
+  </si>
+  <si>
+    <t>Williamsbridge Road</t>
+  </si>
+  <si>
+    <t>Wilsons Lane</t>
+  </si>
+  <si>
+    <t>Wiltshire Close</t>
+  </si>
+  <si>
+    <t>Wimborne Drive IOS</t>
+  </si>
+  <si>
+    <t>Winceby Place</t>
+  </si>
+  <si>
+    <t>Winchat Close</t>
+  </si>
+  <si>
+    <t>Winchester Street</t>
+  </si>
+  <si>
+    <t>Windmill Road</t>
+  </si>
+  <si>
+    <t>Windridge Close</t>
   </si>
   <si>
     <t>Wingfield Way</t>
   </si>
   <si>
-    <t>CPM/155</t>
-[...185 lines deleted...]
-    <t>CPM/241</t>
+    <t>Winston Avenue</t>
   </si>
   <si>
     <t>Wolfe Road</t>
   </si>
   <si>
-    <t>CPM/243</t>
+    <t>Wolverton Road IOS</t>
+  </si>
+  <si>
+    <t>Wood End Brookstray</t>
+  </si>
+  <si>
+    <t>Woodcraft Close</t>
+  </si>
+  <si>
+    <t>Woodland Park IOS</t>
+  </si>
+  <si>
+    <t>Woodridge Avenue</t>
+  </si>
+  <si>
+    <t>Woodshires Road</t>
+  </si>
+  <si>
+    <t>Woodside Ave North</t>
+  </si>
+  <si>
+    <t>Woodside Avenue North</t>
+  </si>
+  <si>
+    <t>Woodway Close</t>
+  </si>
+  <si>
+    <t>Woodway Lane</t>
+  </si>
+  <si>
+    <t>Woodway Lane IOS</t>
+  </si>
+  <si>
+    <t>Woodway Walk IOS</t>
+  </si>
+  <si>
+    <t>Wyken Croft</t>
+  </si>
+  <si>
+    <t>Wyken Grange Road</t>
+  </si>
+  <si>
+    <t>Wyken Slough Nature Park</t>
+  </si>
+  <si>
+    <t>Yardley Street</t>
   </si>
   <si>
     <t>Yarningale Road</t>
   </si>
   <si>
-    <t>CPM/246</t>
-[...3347 lines deleted...]
-    <t>HWAY/622</t>
+    <t>Yarningale Road IOS</t>
+  </si>
+  <si>
+    <t>Yarrow Walk</t>
   </si>
   <si>
     <t>Yewdale Crescent</t>
-  </si>
-[...2923 lines deleted...]
-    <t>WMH/003</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="4">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Aptos Display"/>
+      <family val="2"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color theme="3"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color theme="3"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="3"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF006100"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C0006"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C5700"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF3F3F76"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF3F3F3F"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF7F7F7F"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
-    </font>
-[...9 lines deleted...]
-      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFC6EFCE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFC7CE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFCC99"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF2F2F2"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFA5A5A5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="1">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4" tint="0.499984740745262"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color theme="4" tint="0.39997558519241921"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF7F7F7F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF7F7F7F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF7F7F7F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF7F7F7F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color rgb="FFFF8001"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="double">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="double">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="double">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="4"/>
+      </top>
+      <bottom style="double">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...4 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="42">
+    <cellStyle name="20% - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
+    <cellStyle name="20% - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
+    <cellStyle name="20% - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
+    <cellStyle name="20% - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
+    <cellStyle name="20% - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
+    <cellStyle name="20% - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
+    <cellStyle name="40% - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
+    <cellStyle name="40% - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
+    <cellStyle name="40% - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
+    <cellStyle name="40% - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
+    <cellStyle name="40% - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
+    <cellStyle name="40% - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
+    <cellStyle name="60% - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
+    <cellStyle name="60% - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
+    <cellStyle name="60% - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
+    <cellStyle name="60% - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
+    <cellStyle name="60% - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
+    <cellStyle name="60% - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
+    <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
+    <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
+    <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
+    <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
+    <cellStyle name="Accent5" xfId="34" builtinId="45" customBuiltin="1"/>
+    <cellStyle name="Accent6" xfId="38" builtinId="49" customBuiltin="1"/>
+    <cellStyle name="Bad" xfId="7" builtinId="27" customBuiltin="1"/>
+    <cellStyle name="Calculation" xfId="11" builtinId="22" customBuiltin="1"/>
+    <cellStyle name="Check Cell" xfId="13" builtinId="23" customBuiltin="1"/>
+    <cellStyle name="Explanatory Text" xfId="16" builtinId="53" customBuiltin="1"/>
+    <cellStyle name="Good" xfId="6" builtinId="26" customBuiltin="1"/>
+    <cellStyle name="Heading 1" xfId="2" builtinId="16" customBuiltin="1"/>
+    <cellStyle name="Heading 2" xfId="3" builtinId="17" customBuiltin="1"/>
+    <cellStyle name="Heading 3" xfId="4" builtinId="18" customBuiltin="1"/>
+    <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
+    <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
+    <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
+    <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
+    <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
+    <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
+    <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
+    <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
-  <dxfs count="11">
+  <dxfs count="1">
     <dxf>
-      <font>
-[...20 lines deleted...]
-      </fill>
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-    </dxf>
-[...248 lines deleted...]
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{1CC533DC-A174-4408-8302-CB37BD2A07FB}" name="Table247" displayName="Table247" ref="A1:I1664" totalsRowShown="0" headerRowDxfId="10" dataDxfId="9">
-[...10 lines deleted...]
-    <tableColumn id="10" xr3:uid="{1593575B-E9A6-42DA-A07A-B13F695C969E}" name="Cutting Week" dataDxfId="0"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{6B3DC927-6983-4263-83B2-2342773DABDC}" name="Table225" displayName="Table225" ref="A1:D1284" totalsRowShown="0">
+  <autoFilter ref="A1:D1284" xr:uid="{9FB06032-A5F2-4192-94E5-A866FD693261}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:D1284">
+    <sortCondition ref="B1:B1284"/>
+  </sortState>
+  <tableColumns count="4">
+    <tableColumn id="2" xr3:uid="{7ADC76B2-E7D4-4C53-982B-2790568D1408}" name="Ward"/>
+    <tableColumn id="3" xr3:uid="{C2C69E9D-0F7D-416B-B29D-6BDC854FDA21}" name="SiteName"/>
+    <tableColumn id="5" xr3:uid="{10DEE72C-34F8-44B4-ADAA-2BA4C97A3BA1}" name="Description"/>
+    <tableColumn id="8" xr3:uid="{626E1520-C127-4FE5-8E1C-75B9727CA1E4}" name="Cutting Week" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium7" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
@@ -7891,48382 +4279,18148 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{721F2366-F5D5-4EC7-A8D6-E7DB49C0C0DF}">
-  <dimension ref="A1:I1664"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B681AA31-8E74-4923-8505-C0726E602EA0}">
+  <dimension ref="A1:D1284"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="M222" sqref="M222"/>
+    <sheetView tabSelected="1" topLeftCell="A21" workbookViewId="0">
+      <selection activeCell="F34" sqref="F34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="9" width="15" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="20.28515625" customWidth="1"/>
+    <col min="2" max="2" width="39.140625" customWidth="1"/>
+    <col min="3" max="3" width="22.5703125" customWidth="1"/>
+    <col min="4" max="4" width="16.5703125" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:4" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
-[...11 lines deleted...]
-      <c r="F1" s="3" t="s">
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B2" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="3" t="s">
-[...2 lines deleted...]
-      <c r="H1" s="3" t="s">
+      <c r="C2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="4" t="s">
+      <c r="B3" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="5" t="s">
+      <c r="C3" t="s">
+        <v>6</v>
+      </c>
+      <c r="D3" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="5" t="s">
+      <c r="B4" t="s">
         <v>10</v>
       </c>
-      <c r="C2" s="6" t="s">
+      <c r="C4" t="s">
+        <v>6</v>
+      </c>
+      <c r="D4" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
         <v>11</v>
       </c>
-      <c r="D2" s="5" t="s">
+      <c r="B5" t="s">
         <v>12</v>
       </c>
-      <c r="E2" s="5" t="s">
+      <c r="C5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D5" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" t="s">
+        <v>6</v>
+      </c>
+      <c r="D6" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
         <v>13</v>
       </c>
-      <c r="F2" s="5" t="s">
+      <c r="B7" t="s">
         <v>14</v>
       </c>
-      <c r="G2" s="5">
-[...2 lines deleted...]
-      <c r="H2" s="5" t="s">
+      <c r="C7" t="s">
+        <v>6</v>
+      </c>
+      <c r="D7" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
         <v>15</v>
       </c>
-      <c r="I2" s="7" t="s">
+      <c r="B8" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="5" t="s">
+      <c r="C8" t="s">
+        <v>6</v>
+      </c>
+      <c r="D8" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
         <v>17</v>
       </c>
-      <c r="B3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="6" t="s">
+      <c r="B9" t="s">
         <v>18</v>
       </c>
-      <c r="D3" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E3" s="5" t="s">
+      <c r="C9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D9" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>19</v>
+      </c>
+      <c r="B10" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D10" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>21</v>
+      </c>
+      <c r="B11" t="s">
+        <v>22</v>
+      </c>
+      <c r="C11" t="s">
+        <v>6</v>
+      </c>
+      <c r="D11" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>23</v>
+      </c>
+      <c r="B12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C12" t="s">
+        <v>6</v>
+      </c>
+      <c r="D12" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>25</v>
+      </c>
+      <c r="B13" t="s">
+        <v>26</v>
+      </c>
+      <c r="C13" t="s">
+        <v>6</v>
+      </c>
+      <c r="D13" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" t="s">
+        <v>27</v>
+      </c>
+      <c r="C14" t="s">
+        <v>6</v>
+      </c>
+      <c r="D14" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>23</v>
+      </c>
+      <c r="B15" t="s">
+        <v>28</v>
+      </c>
+      <c r="C15" t="s">
+        <v>6</v>
+      </c>
+      <c r="D15" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>29</v>
+      </c>
+      <c r="B16" t="s">
+        <v>30</v>
+      </c>
+      <c r="C16" t="s">
+        <v>31</v>
+      </c>
+      <c r="D16" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>7</v>
+      </c>
+      <c r="B17" t="s">
+        <v>32</v>
+      </c>
+      <c r="C17" t="s">
+        <v>31</v>
+      </c>
+      <c r="D17" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>7</v>
+      </c>
+      <c r="B18" t="s">
+        <v>33</v>
+      </c>
+      <c r="C18" t="s">
+        <v>6</v>
+      </c>
+      <c r="D18" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>29</v>
+      </c>
+      <c r="B19" t="s">
+        <v>34</v>
+      </c>
+      <c r="C19" t="s">
+        <v>6</v>
+      </c>
+      <c r="D19" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>21</v>
+      </c>
+      <c r="B20" t="s">
+        <v>35</v>
+      </c>
+      <c r="C20" t="s">
+        <v>6</v>
+      </c>
+      <c r="D20" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>21</v>
+      </c>
+      <c r="B21" t="s">
+        <v>36</v>
+      </c>
+      <c r="C21" t="s">
+        <v>6</v>
+      </c>
+      <c r="D21" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>21</v>
+      </c>
+      <c r="B22" t="s">
+        <v>36</v>
+      </c>
+      <c r="C22" t="s">
+        <v>37</v>
+      </c>
+      <c r="D22" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>15</v>
+      </c>
+      <c r="B23" t="s">
+        <v>38</v>
+      </c>
+      <c r="C23" t="s">
+        <v>6</v>
+      </c>
+      <c r="D23" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>15</v>
+      </c>
+      <c r="B24" t="s">
+        <v>38</v>
+      </c>
+      <c r="C24" t="s">
+        <v>31</v>
+      </c>
+      <c r="D24" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>39</v>
+      </c>
+      <c r="B25" t="s">
+        <v>40</v>
+      </c>
+      <c r="C25" t="s">
+        <v>6</v>
+      </c>
+      <c r="D25" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>39</v>
+      </c>
+      <c r="B26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C26" t="s">
+        <v>31</v>
+      </c>
+      <c r="D26" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>39</v>
+      </c>
+      <c r="B27" t="s">
+        <v>41</v>
+      </c>
+      <c r="C27" t="s">
+        <v>6</v>
+      </c>
+      <c r="D27" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>39</v>
+      </c>
+      <c r="B28" t="s">
+        <v>41</v>
+      </c>
+      <c r="C28" t="s">
+        <v>31</v>
+      </c>
+      <c r="D28" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>15</v>
+      </c>
+      <c r="B29" t="s">
+        <v>42</v>
+      </c>
+      <c r="C29" t="s">
+        <v>6</v>
+      </c>
+      <c r="D29" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>43</v>
+      </c>
+      <c r="B30" t="s">
+        <v>44</v>
+      </c>
+      <c r="C30" t="s">
+        <v>6</v>
+      </c>
+      <c r="D30" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>29</v>
+      </c>
+      <c r="B31" t="s">
+        <v>45</v>
+      </c>
+      <c r="C31" t="s">
+        <v>6</v>
+      </c>
+      <c r="D31" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>23</v>
+      </c>
+      <c r="B32" t="s">
+        <v>46</v>
+      </c>
+      <c r="C32" t="s">
+        <v>47</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>17</v>
+      </c>
+      <c r="B33" t="s">
+        <v>49</v>
+      </c>
+      <c r="C33" t="s">
+        <v>6</v>
+      </c>
+      <c r="D33" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>39</v>
+      </c>
+      <c r="B34" t="s">
+        <v>49</v>
+      </c>
+      <c r="C34" t="s">
+        <v>31</v>
+      </c>
+      <c r="D34" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>9</v>
+      </c>
+      <c r="B35" t="s">
+        <v>50</v>
+      </c>
+      <c r="C35" t="s">
+        <v>6</v>
+      </c>
+      <c r="D35" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>19</v>
+      </c>
+      <c r="B36" t="s">
+        <v>51</v>
+      </c>
+      <c r="C36" t="s">
+        <v>6</v>
+      </c>
+      <c r="D36" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>52</v>
+      </c>
+      <c r="B37" t="s">
+        <v>53</v>
+      </c>
+      <c r="C37" t="s">
+        <v>6</v>
+      </c>
+      <c r="D37" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>52</v>
+      </c>
+      <c r="B38" t="s">
+        <v>54</v>
+      </c>
+      <c r="C38" t="s">
+        <v>6</v>
+      </c>
+      <c r="D38" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>55</v>
+      </c>
+      <c r="B39" t="s">
+        <v>56</v>
+      </c>
+      <c r="C39" t="s">
+        <v>6</v>
+      </c>
+      <c r="D39" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>11</v>
+      </c>
+      <c r="B40" t="s">
+        <v>56</v>
+      </c>
+      <c r="C40" t="s">
+        <v>6</v>
+      </c>
+      <c r="D40" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>11</v>
+      </c>
+      <c r="B41" t="s">
+        <v>57</v>
+      </c>
+      <c r="C41" t="s">
+        <v>6</v>
+      </c>
+      <c r="D41" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>43</v>
+      </c>
+      <c r="B42" t="s">
+        <v>58</v>
+      </c>
+      <c r="C42" t="s">
+        <v>6</v>
+      </c>
+      <c r="D42" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>29</v>
+      </c>
+      <c r="B43" t="s">
+        <v>59</v>
+      </c>
+      <c r="C43" t="s">
+        <v>31</v>
+      </c>
+      <c r="D43" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>29</v>
+      </c>
+      <c r="B44" t="s">
+        <v>59</v>
+      </c>
+      <c r="C44" t="s">
+        <v>37</v>
+      </c>
+      <c r="D44" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>29</v>
+      </c>
+      <c r="B45" t="s">
+        <v>59</v>
+      </c>
+      <c r="C45" t="s">
+        <v>6</v>
+      </c>
+      <c r="D45" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>15</v>
+      </c>
+      <c r="B46" t="s">
+        <v>60</v>
+      </c>
+      <c r="C46" t="s">
+        <v>31</v>
+      </c>
+      <c r="D46" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>21</v>
+      </c>
+      <c r="B47" t="s">
+        <v>61</v>
+      </c>
+      <c r="C47" t="s">
+        <v>6</v>
+      </c>
+      <c r="D47" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>7</v>
+      </c>
+      <c r="B48" t="s">
+        <v>62</v>
+      </c>
+      <c r="C48" t="s">
+        <v>6</v>
+      </c>
+      <c r="D48" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>63</v>
+      </c>
+      <c r="B49" t="s">
+        <v>64</v>
+      </c>
+      <c r="C49" t="s">
+        <v>6</v>
+      </c>
+      <c r="D49" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>29</v>
+      </c>
+      <c r="B50" t="s">
+        <v>65</v>
+      </c>
+      <c r="C50" t="s">
+        <v>6</v>
+      </c>
+      <c r="D50" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>66</v>
+      </c>
+      <c r="B51" t="s">
+        <v>67</v>
+      </c>
+      <c r="C51" t="s">
+        <v>6</v>
+      </c>
+      <c r="D51" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>15</v>
+      </c>
+      <c r="B52" t="s">
+        <v>68</v>
+      </c>
+      <c r="C52" t="s">
+        <v>6</v>
+      </c>
+      <c r="D52" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>29</v>
+      </c>
+      <c r="B53" t="s">
+        <v>69</v>
+      </c>
+      <c r="C53" t="s">
+        <v>6</v>
+      </c>
+      <c r="D53" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>29</v>
+      </c>
+      <c r="B54" t="s">
+        <v>70</v>
+      </c>
+      <c r="C54" t="s">
+        <v>31</v>
+      </c>
+      <c r="D54" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>7</v>
+      </c>
+      <c r="B55" t="s">
+        <v>71</v>
+      </c>
+      <c r="C55" t="s">
+        <v>6</v>
+      </c>
+      <c r="D55" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>66</v>
+      </c>
+      <c r="B56" t="s">
+        <v>72</v>
+      </c>
+      <c r="C56" t="s">
+        <v>6</v>
+      </c>
+      <c r="D56" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>63</v>
+      </c>
+      <c r="B57" t="s">
+        <v>73</v>
+      </c>
+      <c r="C57" t="s">
+        <v>6</v>
+      </c>
+      <c r="D57" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>29</v>
+      </c>
+      <c r="B58" t="s">
+        <v>74</v>
+      </c>
+      <c r="C58" t="s">
+        <v>6</v>
+      </c>
+      <c r="D58" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>29</v>
+      </c>
+      <c r="B59" t="s">
+        <v>75</v>
+      </c>
+      <c r="C59" t="s">
+        <v>6</v>
+      </c>
+      <c r="D59" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>66</v>
+      </c>
+      <c r="B60" t="s">
+        <v>76</v>
+      </c>
+      <c r="C60" t="s">
+        <v>6</v>
+      </c>
+      <c r="D60" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>19</v>
+      </c>
+      <c r="B61" t="s">
+        <v>77</v>
+      </c>
+      <c r="C61" t="s">
+        <v>6</v>
+      </c>
+      <c r="D61" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>25</v>
+      </c>
+      <c r="B62" t="s">
+        <v>77</v>
+      </c>
+      <c r="C62" t="s">
+        <v>6</v>
+      </c>
+      <c r="D62" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>66</v>
+      </c>
+      <c r="B63" t="s">
+        <v>78</v>
+      </c>
+      <c r="C63" t="s">
+        <v>6</v>
+      </c>
+      <c r="D63" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>21</v>
+      </c>
+      <c r="B64" t="s">
+        <v>79</v>
+      </c>
+      <c r="C64" t="s">
+        <v>6</v>
+      </c>
+      <c r="D64" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>19</v>
+      </c>
+      <c r="B65" t="s">
+        <v>80</v>
+      </c>
+      <c r="C65" t="s">
+        <v>6</v>
+      </c>
+      <c r="D65" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>66</v>
+      </c>
+      <c r="B66" t="s">
+        <v>81</v>
+      </c>
+      <c r="C66" t="s">
+        <v>6</v>
+      </c>
+      <c r="D66" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>4</v>
+      </c>
+      <c r="B67" t="s">
+        <v>82</v>
+      </c>
+      <c r="C67" t="s">
+        <v>6</v>
+      </c>
+      <c r="D67" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>66</v>
+      </c>
+      <c r="B68" t="s">
+        <v>83</v>
+      </c>
+      <c r="C68" t="s">
+        <v>6</v>
+      </c>
+      <c r="D68" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>39</v>
+      </c>
+      <c r="B69" t="s">
+        <v>84</v>
+      </c>
+      <c r="C69" t="s">
+        <v>6</v>
+      </c>
+      <c r="D69" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>66</v>
+      </c>
+      <c r="B70" t="s">
+        <v>85</v>
+      </c>
+      <c r="C70" t="s">
+        <v>6</v>
+      </c>
+      <c r="D70" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>39</v>
+      </c>
+      <c r="B71" t="s">
+        <v>86</v>
+      </c>
+      <c r="C71" t="s">
+        <v>6</v>
+      </c>
+      <c r="D71" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
+        <v>4</v>
+      </c>
+      <c r="B72" t="s">
+        <v>87</v>
+      </c>
+      <c r="C72" t="s">
+        <v>6</v>
+      </c>
+      <c r="D72" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
+        <v>17</v>
+      </c>
+      <c r="B73" t="s">
+        <v>88</v>
+      </c>
+      <c r="C73" t="s">
+        <v>6</v>
+      </c>
+      <c r="D73" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
+        <v>17</v>
+      </c>
+      <c r="B74" t="s">
+        <v>88</v>
+      </c>
+      <c r="C74" t="s">
+        <v>89</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>21</v>
+      </c>
+      <c r="B75" t="s">
+        <v>90</v>
+      </c>
+      <c r="C75" t="s">
+        <v>6</v>
+      </c>
+      <c r="D75" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="76" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>15</v>
+      </c>
+      <c r="B76" t="s">
+        <v>91</v>
+      </c>
+      <c r="C76" t="s">
+        <v>6</v>
+      </c>
+      <c r="D76" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="77" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>19</v>
+      </c>
+      <c r="B77" t="s">
+        <v>92</v>
+      </c>
+      <c r="C77" t="s">
+        <v>6</v>
+      </c>
+      <c r="D77" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="78" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>21</v>
+      </c>
+      <c r="B78" t="s">
+        <v>93</v>
+      </c>
+      <c r="C78" t="s">
+        <v>6</v>
+      </c>
+      <c r="D78" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="79" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>23</v>
+      </c>
+      <c r="B79" t="s">
+        <v>94</v>
+      </c>
+      <c r="C79" t="s">
+        <v>6</v>
+      </c>
+      <c r="D79" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="80" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>52</v>
+      </c>
+      <c r="B80" t="s">
+        <v>95</v>
+      </c>
+      <c r="C80" t="s">
+        <v>6</v>
+      </c>
+      <c r="D80" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="81" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>39</v>
+      </c>
+      <c r="B81" t="s">
+        <v>96</v>
+      </c>
+      <c r="C81" t="s">
+        <v>6</v>
+      </c>
+      <c r="D81" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="82" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
         <v>13</v>
       </c>
-      <c r="F3" s="5" t="s">
-[...5 lines deleted...]
-      <c r="H3" s="5" t="s">
+      <c r="B82" t="s">
+        <v>97</v>
+      </c>
+      <c r="C82" t="s">
+        <v>6</v>
+      </c>
+      <c r="D82" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>21</v>
+      </c>
+      <c r="B83" t="s">
+        <v>98</v>
+      </c>
+      <c r="C83" t="s">
+        <v>6</v>
+      </c>
+      <c r="D83" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>4</v>
+      </c>
+      <c r="B84" t="s">
+        <v>99</v>
+      </c>
+      <c r="C84" t="s">
+        <v>6</v>
+      </c>
+      <c r="D84" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>21</v>
+      </c>
+      <c r="B85" t="s">
+        <v>100</v>
+      </c>
+      <c r="C85" t="s">
+        <v>6</v>
+      </c>
+      <c r="D85" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>21</v>
+      </c>
+      <c r="B86" t="s">
+        <v>100</v>
+      </c>
+      <c r="C86" t="s">
+        <v>31</v>
+      </c>
+      <c r="D86" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="87" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>19</v>
+      </c>
+      <c r="B87" t="s">
+        <v>101</v>
+      </c>
+      <c r="C87" t="s">
+        <v>6</v>
+      </c>
+      <c r="D87" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="88" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>63</v>
+      </c>
+      <c r="B88" t="s">
+        <v>102</v>
+      </c>
+      <c r="C88" t="s">
+        <v>6</v>
+      </c>
+      <c r="D88" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="89" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>11</v>
+      </c>
+      <c r="B89" t="s">
+        <v>103</v>
+      </c>
+      <c r="C89" t="s">
+        <v>6</v>
+      </c>
+      <c r="D89" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="90" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
         <v>15</v>
       </c>
-      <c r="I3" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A4" s="5" t="s">
+      <c r="B90" t="s">
+        <v>104</v>
+      </c>
+      <c r="C90" t="s">
+        <v>6</v>
+      </c>
+      <c r="D90" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="91" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>52</v>
+      </c>
+      <c r="B91" t="s">
+        <v>105</v>
+      </c>
+      <c r="C91" t="s">
+        <v>6</v>
+      </c>
+      <c r="D91" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="92" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>52</v>
+      </c>
+      <c r="B92" t="s">
+        <v>106</v>
+      </c>
+      <c r="C92" t="s">
+        <v>6</v>
+      </c>
+      <c r="D92" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="93" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>52</v>
+      </c>
+      <c r="B93" t="s">
+        <v>107</v>
+      </c>
+      <c r="C93" t="s">
+        <v>6</v>
+      </c>
+      <c r="D93" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="94" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>21</v>
+      </c>
+      <c r="B94" t="s">
+        <v>108</v>
+      </c>
+      <c r="C94" t="s">
+        <v>6</v>
+      </c>
+      <c r="D94" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="95" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>21</v>
+      </c>
+      <c r="B95" t="s">
+        <v>108</v>
+      </c>
+      <c r="C95" t="s">
+        <v>37</v>
+      </c>
+      <c r="D95" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="96" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
+        <v>25</v>
+      </c>
+      <c r="B96" t="s">
+        <v>109</v>
+      </c>
+      <c r="C96" t="s">
+        <v>31</v>
+      </c>
+      <c r="D96" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="97" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A97" t="s">
+        <v>25</v>
+      </c>
+      <c r="B97" t="s">
+        <v>109</v>
+      </c>
+      <c r="C97" t="s">
+        <v>6</v>
+      </c>
+      <c r="D97" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="98" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A98" t="s">
+        <v>25</v>
+      </c>
+      <c r="B98" t="s">
+        <v>110</v>
+      </c>
+      <c r="C98" t="s">
+        <v>6</v>
+      </c>
+      <c r="D98" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="99" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A99" t="s">
+        <v>25</v>
+      </c>
+      <c r="B99" t="s">
+        <v>110</v>
+      </c>
+      <c r="C99" t="s">
+        <v>31</v>
+      </c>
+      <c r="D99" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="100" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A100" t="s">
+        <v>66</v>
+      </c>
+      <c r="B100" t="s">
+        <v>111</v>
+      </c>
+      <c r="C100" t="s">
+        <v>6</v>
+      </c>
+      <c r="D100" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="101" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A101" t="s">
+        <v>25</v>
+      </c>
+      <c r="B101" t="s">
+        <v>112</v>
+      </c>
+      <c r="C101" t="s">
+        <v>6</v>
+      </c>
+      <c r="D101" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="102" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A102" t="s">
+        <v>29</v>
+      </c>
+      <c r="B102" t="s">
+        <v>113</v>
+      </c>
+      <c r="C102" t="s">
+        <v>6</v>
+      </c>
+      <c r="D102" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="103" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A103" t="s">
+        <v>52</v>
+      </c>
+      <c r="B103" t="s">
+        <v>114</v>
+      </c>
+      <c r="C103" t="s">
+        <v>6</v>
+      </c>
+      <c r="D103" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="104" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A104" t="s">
+        <v>52</v>
+      </c>
+      <c r="B104" t="s">
+        <v>115</v>
+      </c>
+      <c r="C104" t="s">
+        <v>6</v>
+      </c>
+      <c r="D104" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="105" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A105" t="s">
+        <v>23</v>
+      </c>
+      <c r="B105" t="s">
+        <v>116</v>
+      </c>
+      <c r="C105" t="s">
+        <v>47</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="106" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A106" t="s">
+        <v>43</v>
+      </c>
+      <c r="B106" t="s">
+        <v>117</v>
+      </c>
+      <c r="C106" t="s">
+        <v>6</v>
+      </c>
+      <c r="D106" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="107" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A107" t="s">
+        <v>52</v>
+      </c>
+      <c r="B107" t="s">
+        <v>117</v>
+      </c>
+      <c r="C107" t="s">
+        <v>6</v>
+      </c>
+      <c r="D107" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="108" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A108" t="s">
+        <v>63</v>
+      </c>
+      <c r="B108" t="s">
+        <v>118</v>
+      </c>
+      <c r="C108" t="s">
+        <v>31</v>
+      </c>
+      <c r="D108" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="109" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A109" t="s">
+        <v>66</v>
+      </c>
+      <c r="B109" t="s">
+        <v>119</v>
+      </c>
+      <c r="C109" t="s">
+        <v>6</v>
+      </c>
+      <c r="D109" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="110" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A110" t="s">
+        <v>21</v>
+      </c>
+      <c r="B110" t="s">
+        <v>120</v>
+      </c>
+      <c r="C110" t="s">
+        <v>6</v>
+      </c>
+      <c r="D110" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="111" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A111" t="s">
+        <v>7</v>
+      </c>
+      <c r="B111" t="s">
+        <v>121</v>
+      </c>
+      <c r="C111" t="s">
+        <v>6</v>
+      </c>
+      <c r="D111" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="112" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A112" t="s">
+        <v>13</v>
+      </c>
+      <c r="B112" t="s">
+        <v>122</v>
+      </c>
+      <c r="C112" t="s">
+        <v>6</v>
+      </c>
+      <c r="D112" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="113" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A113" t="s">
         <v>19</v>
       </c>
-      <c r="B4" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E4" s="5" t="s">
+      <c r="B113" t="s">
+        <v>123</v>
+      </c>
+      <c r="C113" t="s">
+        <v>6</v>
+      </c>
+      <c r="D113" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="114" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A114" t="s">
+        <v>19</v>
+      </c>
+      <c r="B114" t="s">
+        <v>124</v>
+      </c>
+      <c r="C114" t="s">
+        <v>6</v>
+      </c>
+      <c r="D114" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="115" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A115" t="s">
+        <v>29</v>
+      </c>
+      <c r="B115" t="s">
+        <v>125</v>
+      </c>
+      <c r="C115" t="s">
+        <v>6</v>
+      </c>
+      <c r="D115" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="116" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A116" t="s">
+        <v>29</v>
+      </c>
+      <c r="B116" t="s">
+        <v>125</v>
+      </c>
+      <c r="C116" t="s">
+        <v>31</v>
+      </c>
+      <c r="D116" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="117" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A117" t="s">
+        <v>21</v>
+      </c>
+      <c r="B117" t="s">
+        <v>126</v>
+      </c>
+      <c r="C117" t="s">
+        <v>6</v>
+      </c>
+      <c r="D117" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="118" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A118" t="s">
+        <v>7</v>
+      </c>
+      <c r="B118" t="s">
+        <v>127</v>
+      </c>
+      <c r="C118" t="s">
+        <v>6</v>
+      </c>
+      <c r="D118" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="119" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A119" t="s">
+        <v>17</v>
+      </c>
+      <c r="B119" t="s">
+        <v>128</v>
+      </c>
+      <c r="C119" t="s">
+        <v>6</v>
+      </c>
+      <c r="D119" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="120" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A120" t="s">
+        <v>52</v>
+      </c>
+      <c r="B120" t="s">
+        <v>129</v>
+      </c>
+      <c r="C120" t="s">
+        <v>6</v>
+      </c>
+      <c r="D120" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="121" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A121" t="s">
+        <v>52</v>
+      </c>
+      <c r="B121" t="s">
+        <v>130</v>
+      </c>
+      <c r="C121" t="s">
+        <v>6</v>
+      </c>
+      <c r="D121" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="122" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A122" t="s">
+        <v>52</v>
+      </c>
+      <c r="B122" t="s">
+        <v>131</v>
+      </c>
+      <c r="C122" t="s">
+        <v>6</v>
+      </c>
+      <c r="D122" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="123" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A123" t="s">
+        <v>7</v>
+      </c>
+      <c r="B123" t="s">
+        <v>132</v>
+      </c>
+      <c r="C123" t="s">
+        <v>6</v>
+      </c>
+      <c r="D123" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="124" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A124" t="s">
+        <v>23</v>
+      </c>
+      <c r="B124" t="s">
+        <v>133</v>
+      </c>
+      <c r="C124" t="s">
+        <v>6</v>
+      </c>
+      <c r="D124" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="125" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A125" t="s">
+        <v>11</v>
+      </c>
+      <c r="B125" t="s">
+        <v>134</v>
+      </c>
+      <c r="C125" t="s">
+        <v>6</v>
+      </c>
+      <c r="D125" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="126" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A126" t="s">
+        <v>52</v>
+      </c>
+      <c r="B126" t="s">
+        <v>135</v>
+      </c>
+      <c r="C126" t="s">
+        <v>6</v>
+      </c>
+      <c r="D126" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="127" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A127" t="s">
+        <v>39</v>
+      </c>
+      <c r="B127" t="s">
+        <v>136</v>
+      </c>
+      <c r="C127" t="s">
+        <v>6</v>
+      </c>
+      <c r="D127" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="128" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A128" t="s">
+        <v>19</v>
+      </c>
+      <c r="B128" t="s">
+        <v>137</v>
+      </c>
+      <c r="C128" t="s">
+        <v>47</v>
+      </c>
+      <c r="D128" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="129" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A129" t="s">
+        <v>39</v>
+      </c>
+      <c r="B129" t="s">
+        <v>138</v>
+      </c>
+      <c r="C129" t="s">
+        <v>6</v>
+      </c>
+      <c r="D129" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="130" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A130" t="s">
+        <v>39</v>
+      </c>
+      <c r="B130" t="s">
+        <v>138</v>
+      </c>
+      <c r="C130" t="s">
+        <v>31</v>
+      </c>
+      <c r="D130" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="131" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A131" t="s">
+        <v>39</v>
+      </c>
+      <c r="B131" t="s">
+        <v>139</v>
+      </c>
+      <c r="C131" t="s">
+        <v>6</v>
+      </c>
+      <c r="D131" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="132" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A132" t="s">
+        <v>39</v>
+      </c>
+      <c r="B132" t="s">
+        <v>139</v>
+      </c>
+      <c r="C132" t="s">
+        <v>89</v>
+      </c>
+      <c r="D132" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="133" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A133" t="s">
+        <v>23</v>
+      </c>
+      <c r="B133" t="s">
+        <v>140</v>
+      </c>
+      <c r="C133" t="s">
+        <v>6</v>
+      </c>
+      <c r="D133" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="134" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A134" t="s">
+        <v>39</v>
+      </c>
+      <c r="B134" t="s">
+        <v>140</v>
+      </c>
+      <c r="C134" t="s">
+        <v>6</v>
+      </c>
+      <c r="D134" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="135" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A135" t="s">
+        <v>9</v>
+      </c>
+      <c r="B135" t="s">
+        <v>140</v>
+      </c>
+      <c r="C135" t="s">
+        <v>31</v>
+      </c>
+      <c r="D135" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="136" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A136" t="s">
+        <v>9</v>
+      </c>
+      <c r="B136" t="s">
+        <v>140</v>
+      </c>
+      <c r="C136" t="s">
+        <v>6</v>
+      </c>
+      <c r="D136" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="137" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A137" t="s">
+        <v>9</v>
+      </c>
+      <c r="B137" t="s">
+        <v>141</v>
+      </c>
+      <c r="C137" t="s">
+        <v>31</v>
+      </c>
+      <c r="D137" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="138" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A138" t="s">
+        <v>23</v>
+      </c>
+      <c r="B138" t="s">
+        <v>142</v>
+      </c>
+      <c r="C138" t="s">
+        <v>6</v>
+      </c>
+      <c r="D138" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="139" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A139" t="s">
+        <v>23</v>
+      </c>
+      <c r="B139" t="s">
+        <v>143</v>
+      </c>
+      <c r="C139" t="s">
+        <v>6</v>
+      </c>
+      <c r="D139" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="140" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A140" t="s">
+        <v>52</v>
+      </c>
+      <c r="B140" t="s">
+        <v>144</v>
+      </c>
+      <c r="C140" t="s">
+        <v>6</v>
+      </c>
+      <c r="D140" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="141" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A141" t="s">
+        <v>17</v>
+      </c>
+      <c r="B141" t="s">
+        <v>145</v>
+      </c>
+      <c r="C141" t="s">
+        <v>6</v>
+      </c>
+      <c r="D141" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="142" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A142" t="s">
+        <v>25</v>
+      </c>
+      <c r="B142" t="s">
+        <v>146</v>
+      </c>
+      <c r="C142" t="s">
+        <v>6</v>
+      </c>
+      <c r="D142" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="143" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A143" t="s">
+        <v>15</v>
+      </c>
+      <c r="B143" t="s">
+        <v>147</v>
+      </c>
+      <c r="C143" t="s">
+        <v>6</v>
+      </c>
+      <c r="D143" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="144" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A144" t="s">
+        <v>63</v>
+      </c>
+      <c r="B144" t="s">
+        <v>148</v>
+      </c>
+      <c r="C144" t="s">
+        <v>6</v>
+      </c>
+      <c r="D144" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="145" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A145" t="s">
+        <v>63</v>
+      </c>
+      <c r="B145" t="s">
+        <v>148</v>
+      </c>
+      <c r="C145" t="s">
+        <v>31</v>
+      </c>
+      <c r="D145" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="146" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A146" t="s">
+        <v>19</v>
+      </c>
+      <c r="B146" t="s">
+        <v>149</v>
+      </c>
+      <c r="C146" t="s">
+        <v>6</v>
+      </c>
+      <c r="D146" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="147" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A147" t="s">
+        <v>19</v>
+      </c>
+      <c r="B147" t="s">
+        <v>149</v>
+      </c>
+      <c r="C147" t="s">
+        <v>31</v>
+      </c>
+      <c r="D147" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="148" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A148" t="s">
+        <v>43</v>
+      </c>
+      <c r="B148" t="s">
+        <v>150</v>
+      </c>
+      <c r="C148" t="s">
+        <v>6</v>
+      </c>
+      <c r="D148" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="149" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A149" t="s">
+        <v>4</v>
+      </c>
+      <c r="B149" t="s">
+        <v>151</v>
+      </c>
+      <c r="C149" t="s">
+        <v>6</v>
+      </c>
+      <c r="D149" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="150" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A150" t="s">
+        <v>63</v>
+      </c>
+      <c r="B150" t="s">
+        <v>152</v>
+      </c>
+      <c r="C150" t="s">
+        <v>6</v>
+      </c>
+      <c r="D150" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="151" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A151" t="s">
+        <v>66</v>
+      </c>
+      <c r="B151" t="s">
+        <v>153</v>
+      </c>
+      <c r="C151" t="s">
+        <v>6</v>
+      </c>
+      <c r="D151" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="152" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A152" t="s">
+        <v>21</v>
+      </c>
+      <c r="B152" t="s">
+        <v>154</v>
+      </c>
+      <c r="C152" t="s">
+        <v>6</v>
+      </c>
+      <c r="D152" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="153" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A153" t="s">
+        <v>19</v>
+      </c>
+      <c r="B153" t="s">
+        <v>155</v>
+      </c>
+      <c r="C153" t="s">
+        <v>6</v>
+      </c>
+      <c r="D153" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="154" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A154" t="s">
+        <v>52</v>
+      </c>
+      <c r="B154" t="s">
+        <v>156</v>
+      </c>
+      <c r="C154" t="s">
+        <v>6</v>
+      </c>
+      <c r="D154" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="155" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A155" t="s">
+        <v>52</v>
+      </c>
+      <c r="B155" t="s">
+        <v>156</v>
+      </c>
+      <c r="C155" t="s">
+        <v>31</v>
+      </c>
+      <c r="D155" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="156" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A156" t="s">
+        <v>66</v>
+      </c>
+      <c r="B156" t="s">
+        <v>157</v>
+      </c>
+      <c r="C156" t="s">
+        <v>6</v>
+      </c>
+      <c r="D156" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="157" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A157" t="s">
+        <v>55</v>
+      </c>
+      <c r="B157" t="s">
+        <v>158</v>
+      </c>
+      <c r="C157" t="s">
+        <v>6</v>
+      </c>
+      <c r="D157" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="158" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A158" t="s">
+        <v>39</v>
+      </c>
+      <c r="B158" t="s">
+        <v>159</v>
+      </c>
+      <c r="C158" t="s">
+        <v>6</v>
+      </c>
+      <c r="D158" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="159" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A159" t="s">
+        <v>15</v>
+      </c>
+      <c r="B159" t="s">
+        <v>160</v>
+      </c>
+      <c r="C159" t="s">
+        <v>6</v>
+      </c>
+      <c r="D159" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="160" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A160" t="s">
+        <v>15</v>
+      </c>
+      <c r="B160" t="s">
+        <v>160</v>
+      </c>
+      <c r="C160" t="s">
+        <v>31</v>
+      </c>
+      <c r="D160" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="161" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A161" t="s">
+        <v>43</v>
+      </c>
+      <c r="B161" t="s">
+        <v>161</v>
+      </c>
+      <c r="C161" t="s">
+        <v>6</v>
+      </c>
+      <c r="D161" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="162" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A162" t="s">
+        <v>39</v>
+      </c>
+      <c r="B162" t="s">
+        <v>162</v>
+      </c>
+      <c r="C162" t="s">
+        <v>6</v>
+      </c>
+      <c r="D162" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="163" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A163" t="s">
+        <v>39</v>
+      </c>
+      <c r="B163" t="s">
+        <v>162</v>
+      </c>
+      <c r="C163" t="s">
+        <v>6</v>
+      </c>
+      <c r="D163" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="164" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A164" t="s">
+        <v>39</v>
+      </c>
+      <c r="B164" t="s">
+        <v>162</v>
+      </c>
+      <c r="C164" t="s">
+        <v>31</v>
+      </c>
+      <c r="D164" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="165" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A165" t="s">
+        <v>39</v>
+      </c>
+      <c r="B165" t="s">
+        <v>162</v>
+      </c>
+      <c r="C165" t="s">
+        <v>37</v>
+      </c>
+      <c r="D165" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="166" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A166" t="s">
+        <v>19</v>
+      </c>
+      <c r="B166" t="s">
+        <v>163</v>
+      </c>
+      <c r="C166" t="s">
+        <v>6</v>
+      </c>
+      <c r="D166" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="167" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A167" t="s">
+        <v>19</v>
+      </c>
+      <c r="B167" t="s">
+        <v>164</v>
+      </c>
+      <c r="C167" t="s">
+        <v>6</v>
+      </c>
+      <c r="D167" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="168" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A168" t="s">
+        <v>7</v>
+      </c>
+      <c r="B168" t="s">
+        <v>165</v>
+      </c>
+      <c r="C168" t="s">
+        <v>6</v>
+      </c>
+      <c r="D168" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="169" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A169" t="s">
+        <v>19</v>
+      </c>
+      <c r="B169" t="s">
+        <v>166</v>
+      </c>
+      <c r="C169" t="s">
+        <v>6</v>
+      </c>
+      <c r="D169" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="170" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A170" t="s">
+        <v>19</v>
+      </c>
+      <c r="B170" t="s">
+        <v>167</v>
+      </c>
+      <c r="C170" t="s">
+        <v>6</v>
+      </c>
+      <c r="D170" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="171" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A171" t="s">
+        <v>66</v>
+      </c>
+      <c r="B171" t="s">
+        <v>168</v>
+      </c>
+      <c r="C171" t="s">
+        <v>6</v>
+      </c>
+      <c r="D171" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="172" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A172" t="s">
+        <v>66</v>
+      </c>
+      <c r="B172" t="s">
+        <v>169</v>
+      </c>
+      <c r="C172" t="s">
+        <v>6</v>
+      </c>
+      <c r="D172" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="173" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A173" t="s">
+        <v>15</v>
+      </c>
+      <c r="B173" t="s">
+        <v>170</v>
+      </c>
+      <c r="C173" t="s">
+        <v>6</v>
+      </c>
+      <c r="D173" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="174" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A174" t="s">
+        <v>9</v>
+      </c>
+      <c r="B174" t="s">
+        <v>171</v>
+      </c>
+      <c r="C174" t="s">
+        <v>6</v>
+      </c>
+      <c r="D174" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="175" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A175" t="s">
+        <v>39</v>
+      </c>
+      <c r="B175" t="s">
+        <v>172</v>
+      </c>
+      <c r="C175" t="s">
+        <v>6</v>
+      </c>
+      <c r="D175" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="176" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A176" t="s">
+        <v>19</v>
+      </c>
+      <c r="B176" t="s">
+        <v>172</v>
+      </c>
+      <c r="C176" t="s">
+        <v>31</v>
+      </c>
+      <c r="D176" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="177" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A177" t="s">
+        <v>19</v>
+      </c>
+      <c r="B177" t="s">
+        <v>172</v>
+      </c>
+      <c r="C177" t="s">
+        <v>6</v>
+      </c>
+      <c r="D177" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="178" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A178" t="s">
+        <v>19</v>
+      </c>
+      <c r="B178" t="s">
+        <v>173</v>
+      </c>
+      <c r="C178" t="s">
+        <v>6</v>
+      </c>
+      <c r="D178" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="179" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A179" t="s">
+        <v>19</v>
+      </c>
+      <c r="B179" t="s">
+        <v>173</v>
+      </c>
+      <c r="C179" t="s">
+        <v>6</v>
+      </c>
+      <c r="D179" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="180" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A180" t="s">
+        <v>19</v>
+      </c>
+      <c r="B180" t="s">
+        <v>173</v>
+      </c>
+      <c r="C180" t="s">
+        <v>37</v>
+      </c>
+      <c r="D180" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="181" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A181" t="s">
+        <v>43</v>
+      </c>
+      <c r="B181" t="s">
+        <v>174</v>
+      </c>
+      <c r="C181" t="s">
+        <v>6</v>
+      </c>
+      <c r="D181" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="182" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A182" t="s">
+        <v>21</v>
+      </c>
+      <c r="B182" t="s">
+        <v>175</v>
+      </c>
+      <c r="C182" t="s">
+        <v>6</v>
+      </c>
+      <c r="D182" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="183" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A183" t="s">
+        <v>66</v>
+      </c>
+      <c r="B183" t="s">
+        <v>176</v>
+      </c>
+      <c r="C183" t="s">
+        <v>6</v>
+      </c>
+      <c r="D183" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="184" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A184" t="s">
+        <v>66</v>
+      </c>
+      <c r="B184" t="s">
+        <v>177</v>
+      </c>
+      <c r="C184" t="s">
+        <v>6</v>
+      </c>
+      <c r="D184" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="185" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A185" t="s">
+        <v>66</v>
+      </c>
+      <c r="B185" t="s">
+        <v>178</v>
+      </c>
+      <c r="C185" t="s">
+        <v>6</v>
+      </c>
+      <c r="D185" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="186" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A186" t="s">
         <v>13</v>
       </c>
-      <c r="F4" s="5" t="s">
-[...5 lines deleted...]
-      <c r="H4" s="5" t="s">
+      <c r="B186" t="s">
+        <v>179</v>
+      </c>
+      <c r="C186" t="s">
+        <v>6</v>
+      </c>
+      <c r="D186" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="187" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A187" t="s">
+        <v>4</v>
+      </c>
+      <c r="B187" t="s">
+        <v>180</v>
+      </c>
+      <c r="C187" t="s">
+        <v>6</v>
+      </c>
+      <c r="D187" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="188" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A188" t="s">
+        <v>4</v>
+      </c>
+      <c r="B188" t="s">
+        <v>181</v>
+      </c>
+      <c r="C188" t="s">
+        <v>6</v>
+      </c>
+      <c r="D188" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="189" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A189" t="s">
+        <v>4</v>
+      </c>
+      <c r="B189" t="s">
+        <v>182</v>
+      </c>
+      <c r="C189" t="s">
+        <v>6</v>
+      </c>
+      <c r="D189" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="190" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A190" t="s">
+        <v>66</v>
+      </c>
+      <c r="B190" t="s">
+        <v>183</v>
+      </c>
+      <c r="C190" t="s">
+        <v>6</v>
+      </c>
+      <c r="D190" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="191" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A191" t="s">
+        <v>55</v>
+      </c>
+      <c r="B191" t="s">
+        <v>184</v>
+      </c>
+      <c r="C191" t="s">
+        <v>6</v>
+      </c>
+      <c r="D191" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="192" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A192" t="s">
+        <v>55</v>
+      </c>
+      <c r="B192" t="s">
+        <v>184</v>
+      </c>
+      <c r="C192" t="s">
+        <v>31</v>
+      </c>
+      <c r="D192" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="193" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A193" t="s">
+        <v>55</v>
+      </c>
+      <c r="B193" t="s">
+        <v>184</v>
+      </c>
+      <c r="C193" t="s">
+        <v>37</v>
+      </c>
+      <c r="D193" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="194" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A194" t="s">
+        <v>52</v>
+      </c>
+      <c r="B194" t="s">
+        <v>185</v>
+      </c>
+      <c r="C194" t="s">
+        <v>6</v>
+      </c>
+      <c r="D194" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="195" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A195" t="s">
+        <v>52</v>
+      </c>
+      <c r="B195" t="s">
+        <v>186</v>
+      </c>
+      <c r="C195" t="s">
+        <v>6</v>
+      </c>
+      <c r="D195" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="196" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A196" t="s">
+        <v>39</v>
+      </c>
+      <c r="B196" t="s">
+        <v>187</v>
+      </c>
+      <c r="C196" t="s">
+        <v>6</v>
+      </c>
+      <c r="D196" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="197" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A197" t="s">
+        <v>17</v>
+      </c>
+      <c r="B197" t="s">
+        <v>188</v>
+      </c>
+      <c r="C197" t="s">
+        <v>6</v>
+      </c>
+      <c r="D197" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="198" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A198" t="s">
+        <v>55</v>
+      </c>
+      <c r="B198" t="s">
+        <v>189</v>
+      </c>
+      <c r="C198" t="s">
+        <v>6</v>
+      </c>
+      <c r="D198" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="199" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A199" t="s">
+        <v>55</v>
+      </c>
+      <c r="B199" t="s">
+        <v>189</v>
+      </c>
+      <c r="C199" t="s">
+        <v>31</v>
+      </c>
+      <c r="D199" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="200" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A200" t="s">
+        <v>4</v>
+      </c>
+      <c r="B200" t="s">
+        <v>190</v>
+      </c>
+      <c r="C200" t="s">
+        <v>6</v>
+      </c>
+      <c r="D200" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="201" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A201" t="s">
+        <v>43</v>
+      </c>
+      <c r="B201" t="s">
+        <v>191</v>
+      </c>
+      <c r="C201" t="s">
+        <v>6</v>
+      </c>
+      <c r="D201" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="202" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A202" t="s">
+        <v>52</v>
+      </c>
+      <c r="B202" t="s">
+        <v>192</v>
+      </c>
+      <c r="C202" t="s">
+        <v>6</v>
+      </c>
+      <c r="D202" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="203" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A203" t="s">
+        <v>19</v>
+      </c>
+      <c r="B203" t="s">
+        <v>193</v>
+      </c>
+      <c r="C203" t="s">
+        <v>6</v>
+      </c>
+      <c r="D203" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="204" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A204" t="s">
+        <v>52</v>
+      </c>
+      <c r="B204" t="s">
+        <v>194</v>
+      </c>
+      <c r="C204" t="s">
+        <v>6</v>
+      </c>
+      <c r="D204" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="205" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A205" t="s">
+        <v>21</v>
+      </c>
+      <c r="B205" t="s">
+        <v>195</v>
+      </c>
+      <c r="C205" t="s">
+        <v>6</v>
+      </c>
+      <c r="D205" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="206" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A206" t="s">
+        <v>23</v>
+      </c>
+      <c r="B206" t="s">
+        <v>196</v>
+      </c>
+      <c r="C206" t="s">
+        <v>6</v>
+      </c>
+      <c r="D206" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="207" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A207" t="s">
+        <v>52</v>
+      </c>
+      <c r="B207" t="s">
+        <v>197</v>
+      </c>
+      <c r="C207" t="s">
+        <v>6</v>
+      </c>
+      <c r="D207" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="208" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A208" t="s">
+        <v>52</v>
+      </c>
+      <c r="B208" t="s">
+        <v>198</v>
+      </c>
+      <c r="C208" t="s">
+        <v>6</v>
+      </c>
+      <c r="D208" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="209" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A209" t="s">
+        <v>11</v>
+      </c>
+      <c r="B209" t="s">
+        <v>199</v>
+      </c>
+      <c r="C209" t="s">
+        <v>31</v>
+      </c>
+      <c r="D209" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="210" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A210" t="s">
+        <v>11</v>
+      </c>
+      <c r="B210" t="s">
+        <v>200</v>
+      </c>
+      <c r="C210" t="s">
+        <v>6</v>
+      </c>
+      <c r="D210" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="211" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A211" t="s">
+        <v>4</v>
+      </c>
+      <c r="B211" t="s">
+        <v>201</v>
+      </c>
+      <c r="C211" t="s">
+        <v>6</v>
+      </c>
+      <c r="D211" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="212" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A212" t="s">
+        <v>21</v>
+      </c>
+      <c r="B212" t="s">
+        <v>202</v>
+      </c>
+      <c r="C212" t="s">
+        <v>6</v>
+      </c>
+      <c r="D212" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="213" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A213" t="s">
+        <v>19</v>
+      </c>
+      <c r="B213" t="s">
+        <v>203</v>
+      </c>
+      <c r="C213" t="s">
+        <v>6</v>
+      </c>
+      <c r="D213" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="214" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A214" t="s">
+        <v>19</v>
+      </c>
+      <c r="B214" t="s">
+        <v>203</v>
+      </c>
+      <c r="C214" t="s">
+        <v>37</v>
+      </c>
+      <c r="D214" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="215" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A215" t="s">
+        <v>52</v>
+      </c>
+      <c r="B215" t="s">
+        <v>204</v>
+      </c>
+      <c r="C215" t="s">
+        <v>6</v>
+      </c>
+      <c r="D215" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="216" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A216" t="s">
+        <v>19</v>
+      </c>
+      <c r="B216" t="s">
+        <v>205</v>
+      </c>
+      <c r="C216" t="s">
+        <v>6</v>
+      </c>
+      <c r="D216" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="217" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A217" t="s">
+        <v>63</v>
+      </c>
+      <c r="B217" t="s">
+        <v>206</v>
+      </c>
+      <c r="C217" t="s">
+        <v>47</v>
+      </c>
+      <c r="D217" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="218" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A218" t="s">
         <v>15</v>
       </c>
-      <c r="I4" s="7" t="s">
+      <c r="B218" t="s">
+        <v>207</v>
+      </c>
+      <c r="C218" t="s">
+        <v>6</v>
+      </c>
+      <c r="D218" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="219" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A219" t="s">
+        <v>4</v>
+      </c>
+      <c r="B219" t="s">
+        <v>208</v>
+      </c>
+      <c r="C219" t="s">
+        <v>6</v>
+      </c>
+      <c r="D219" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="220" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A220" t="s">
+        <v>13</v>
+      </c>
+      <c r="B220" t="s">
+        <v>209</v>
+      </c>
+      <c r="C220" t="s">
+        <v>6</v>
+      </c>
+      <c r="D220" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="221" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A221" t="s">
+        <v>15</v>
+      </c>
+      <c r="B221" t="s">
+        <v>210</v>
+      </c>
+      <c r="C221" t="s">
+        <v>6</v>
+      </c>
+      <c r="D221" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="222" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A222" t="s">
+        <v>15</v>
+      </c>
+      <c r="B222" t="s">
+        <v>211</v>
+      </c>
+      <c r="C222" t="s">
+        <v>6</v>
+      </c>
+      <c r="D222" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="223" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A223" t="s">
+        <v>66</v>
+      </c>
+      <c r="B223" t="s">
+        <v>212</v>
+      </c>
+      <c r="C223" t="s">
+        <v>6</v>
+      </c>
+      <c r="D223" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="224" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A224" t="s">
+        <v>66</v>
+      </c>
+      <c r="B224" t="s">
+        <v>212</v>
+      </c>
+      <c r="C224" t="s">
+        <v>31</v>
+      </c>
+      <c r="D224" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="225" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A225" t="s">
+        <v>39</v>
+      </c>
+      <c r="B225" t="s">
+        <v>213</v>
+      </c>
+      <c r="C225" t="s">
+        <v>6</v>
+      </c>
+      <c r="D225" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="226" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A226" t="s">
         <v>21</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C5" s="6" t="s">
+      <c r="B226" t="s">
+        <v>214</v>
+      </c>
+      <c r="C226" t="s">
+        <v>6</v>
+      </c>
+      <c r="D226" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="227" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A227" t="s">
+        <v>39</v>
+      </c>
+      <c r="B227" t="s">
+        <v>215</v>
+      </c>
+      <c r="C227" t="s">
+        <v>6</v>
+      </c>
+      <c r="D227" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="228" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A228" t="s">
+        <v>17</v>
+      </c>
+      <c r="B228" t="s">
+        <v>216</v>
+      </c>
+      <c r="C228" t="s">
+        <v>6</v>
+      </c>
+      <c r="D228" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="229" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A229" t="s">
+        <v>25</v>
+      </c>
+      <c r="B229" t="s">
+        <v>217</v>
+      </c>
+      <c r="C229" t="s">
+        <v>6</v>
+      </c>
+      <c r="D229" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="230" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A230" t="s">
+        <v>19</v>
+      </c>
+      <c r="B230" t="s">
+        <v>218</v>
+      </c>
+      <c r="C230" t="s">
+        <v>6</v>
+      </c>
+      <c r="D230" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="231" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A231" t="s">
+        <v>15</v>
+      </c>
+      <c r="B231" t="s">
+        <v>219</v>
+      </c>
+      <c r="C231" t="s">
+        <v>6</v>
+      </c>
+      <c r="D231" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="232" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A232" t="s">
+        <v>7</v>
+      </c>
+      <c r="B232" t="s">
+        <v>220</v>
+      </c>
+      <c r="C232" t="s">
+        <v>6</v>
+      </c>
+      <c r="D232" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="233" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A233" t="s">
+        <v>7</v>
+      </c>
+      <c r="B233" t="s">
+        <v>220</v>
+      </c>
+      <c r="C233" t="s">
+        <v>31</v>
+      </c>
+      <c r="D233" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="234" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A234" t="s">
+        <v>17</v>
+      </c>
+      <c r="B234" t="s">
+        <v>221</v>
+      </c>
+      <c r="C234" t="s">
+        <v>31</v>
+      </c>
+      <c r="D234" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="235" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A235" t="s">
         <v>23</v>
       </c>
-      <c r="D5" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E5" s="5" t="s">
+      <c r="B235" t="s">
+        <v>222</v>
+      </c>
+      <c r="C235" t="s">
+        <v>6</v>
+      </c>
+      <c r="D235" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="236" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A236" t="s">
+        <v>39</v>
+      </c>
+      <c r="B236" t="s">
+        <v>223</v>
+      </c>
+      <c r="C236" t="s">
+        <v>6</v>
+      </c>
+      <c r="D236" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="237" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A237" t="s">
+        <v>21</v>
+      </c>
+      <c r="B237" t="s">
+        <v>224</v>
+      </c>
+      <c r="C237" t="s">
+        <v>6</v>
+      </c>
+      <c r="D237" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="238" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A238" t="s">
+        <v>29</v>
+      </c>
+      <c r="B238" t="s">
+        <v>225</v>
+      </c>
+      <c r="C238" t="s">
+        <v>6</v>
+      </c>
+      <c r="D238" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="239" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A239" t="s">
+        <v>39</v>
+      </c>
+      <c r="B239" t="s">
+        <v>226</v>
+      </c>
+      <c r="C239" t="s">
+        <v>6</v>
+      </c>
+      <c r="D239" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="240" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A240" t="s">
+        <v>43</v>
+      </c>
+      <c r="B240" t="s">
+        <v>227</v>
+      </c>
+      <c r="C240" t="s">
+        <v>6</v>
+      </c>
+      <c r="D240" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="241" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A241" t="s">
+        <v>4</v>
+      </c>
+      <c r="B241" t="s">
+        <v>228</v>
+      </c>
+      <c r="C241" t="s">
+        <v>6</v>
+      </c>
+      <c r="D241" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="242" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A242" t="s">
+        <v>15</v>
+      </c>
+      <c r="B242" t="s">
+        <v>228</v>
+      </c>
+      <c r="C242" t="s">
+        <v>6</v>
+      </c>
+      <c r="D242" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="243" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A243" t="s">
+        <v>4</v>
+      </c>
+      <c r="B243" t="s">
+        <v>228</v>
+      </c>
+      <c r="C243" t="s">
+        <v>31</v>
+      </c>
+      <c r="D243" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="244" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A244" t="s">
+        <v>4</v>
+      </c>
+      <c r="B244" t="s">
+        <v>229</v>
+      </c>
+      <c r="C244" t="s">
+        <v>230</v>
+      </c>
+      <c r="D244" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="245" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A245" t="s">
+        <v>4</v>
+      </c>
+      <c r="B245" t="s">
+        <v>229</v>
+      </c>
+      <c r="C245" t="s">
+        <v>47</v>
+      </c>
+      <c r="D245" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="246" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A246" t="s">
+        <v>55</v>
+      </c>
+      <c r="B246" t="s">
+        <v>231</v>
+      </c>
+      <c r="C246" t="s">
+        <v>6</v>
+      </c>
+      <c r="D246" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="247" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A247" t="s">
+        <v>29</v>
+      </c>
+      <c r="B247" t="s">
+        <v>232</v>
+      </c>
+      <c r="C247" t="s">
+        <v>6</v>
+      </c>
+      <c r="D247" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="248" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A248" t="s">
+        <v>29</v>
+      </c>
+      <c r="B248" t="s">
+        <v>232</v>
+      </c>
+      <c r="C248" t="s">
+        <v>31</v>
+      </c>
+      <c r="D248" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="249" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A249" t="s">
+        <v>29</v>
+      </c>
+      <c r="B249" t="s">
+        <v>232</v>
+      </c>
+      <c r="C249" t="s">
+        <v>37</v>
+      </c>
+      <c r="D249" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="250" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A250" t="s">
+        <v>43</v>
+      </c>
+      <c r="B250" t="s">
+        <v>233</v>
+      </c>
+      <c r="C250" t="s">
+        <v>6</v>
+      </c>
+      <c r="D250" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="251" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A251" t="s">
+        <v>63</v>
+      </c>
+      <c r="B251" t="s">
+        <v>234</v>
+      </c>
+      <c r="C251" t="s">
+        <v>6</v>
+      </c>
+      <c r="D251" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="252" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A252" t="s">
+        <v>63</v>
+      </c>
+      <c r="B252" t="s">
+        <v>235</v>
+      </c>
+      <c r="C252" t="s">
+        <v>6</v>
+      </c>
+      <c r="D252" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="253" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A253" t="s">
+        <v>17</v>
+      </c>
+      <c r="B253" t="s">
+        <v>236</v>
+      </c>
+      <c r="C253" t="s">
+        <v>6</v>
+      </c>
+      <c r="D253" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="254" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A254" t="s">
+        <v>21</v>
+      </c>
+      <c r="B254" t="s">
+        <v>237</v>
+      </c>
+      <c r="C254" t="s">
+        <v>31</v>
+      </c>
+      <c r="D254" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="255" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A255" t="s">
+        <v>43</v>
+      </c>
+      <c r="B255" t="s">
+        <v>238</v>
+      </c>
+      <c r="C255" t="s">
+        <v>6</v>
+      </c>
+      <c r="D255" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="256" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A256" t="s">
+        <v>63</v>
+      </c>
+      <c r="B256" t="s">
+        <v>239</v>
+      </c>
+      <c r="C256" t="s">
+        <v>6</v>
+      </c>
+      <c r="D256" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="257" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A257" t="s">
+        <v>21</v>
+      </c>
+      <c r="B257" t="s">
+        <v>240</v>
+      </c>
+      <c r="C257" t="s">
+        <v>6</v>
+      </c>
+      <c r="D257" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="258" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A258" t="s">
+        <v>23</v>
+      </c>
+      <c r="B258" t="s">
+        <v>241</v>
+      </c>
+      <c r="C258" t="s">
+        <v>6</v>
+      </c>
+      <c r="D258" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="259" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A259" t="s">
+        <v>29</v>
+      </c>
+      <c r="B259" t="s">
+        <v>242</v>
+      </c>
+      <c r="C259" t="s">
+        <v>6</v>
+      </c>
+      <c r="D259" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="260" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A260" t="s">
+        <v>25</v>
+      </c>
+      <c r="B260" t="s">
+        <v>243</v>
+      </c>
+      <c r="C260" t="s">
+        <v>6</v>
+      </c>
+      <c r="D260" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="261" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A261" t="s">
+        <v>66</v>
+      </c>
+      <c r="B261" t="s">
+        <v>244</v>
+      </c>
+      <c r="C261" t="s">
+        <v>6</v>
+      </c>
+      <c r="D261" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="262" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A262" t="s">
+        <v>19</v>
+      </c>
+      <c r="B262" t="s">
+        <v>245</v>
+      </c>
+      <c r="C262" t="s">
+        <v>6</v>
+      </c>
+      <c r="D262" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="263" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A263" t="s">
+        <v>19</v>
+      </c>
+      <c r="B263" t="s">
+        <v>245</v>
+      </c>
+      <c r="C263" t="s">
+        <v>31</v>
+      </c>
+      <c r="D263" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="264" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A264" t="s">
+        <v>19</v>
+      </c>
+      <c r="B264" t="s">
+        <v>246</v>
+      </c>
+      <c r="C264" t="s">
+        <v>6</v>
+      </c>
+      <c r="D264" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="265" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A265" t="s">
+        <v>19</v>
+      </c>
+      <c r="B265" t="s">
+        <v>246</v>
+      </c>
+      <c r="C265" t="s">
+        <v>31</v>
+      </c>
+      <c r="D265" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="266" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A266" t="s">
+        <v>23</v>
+      </c>
+      <c r="B266" t="s">
+        <v>247</v>
+      </c>
+      <c r="C266" t="s">
+        <v>6</v>
+      </c>
+      <c r="D266" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="267" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A267" t="s">
+        <v>66</v>
+      </c>
+      <c r="B267" t="s">
+        <v>248</v>
+      </c>
+      <c r="C267" t="s">
+        <v>6</v>
+      </c>
+      <c r="D267" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="268" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A268" t="s">
+        <v>15</v>
+      </c>
+      <c r="B268" t="s">
+        <v>249</v>
+      </c>
+      <c r="C268" t="s">
+        <v>6</v>
+      </c>
+      <c r="D268" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="269" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A269" t="s">
+        <v>15</v>
+      </c>
+      <c r="B269" t="s">
+        <v>249</v>
+      </c>
+      <c r="C269" t="s">
+        <v>31</v>
+      </c>
+      <c r="D269" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="270" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A270" t="s">
+        <v>43</v>
+      </c>
+      <c r="B270" t="s">
+        <v>250</v>
+      </c>
+      <c r="C270" t="s">
+        <v>6</v>
+      </c>
+      <c r="D270" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="271" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A271" t="s">
+        <v>15</v>
+      </c>
+      <c r="B271" t="s">
+        <v>251</v>
+      </c>
+      <c r="C271" t="s">
+        <v>6</v>
+      </c>
+      <c r="D271" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="272" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A272" t="s">
+        <v>7</v>
+      </c>
+      <c r="B272" t="s">
+        <v>252</v>
+      </c>
+      <c r="C272" t="s">
+        <v>6</v>
+      </c>
+      <c r="D272" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="273" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A273" t="s">
+        <v>23</v>
+      </c>
+      <c r="B273" t="s">
+        <v>253</v>
+      </c>
+      <c r="C273" t="s">
+        <v>6</v>
+      </c>
+      <c r="D273" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="274" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A274" t="s">
+        <v>15</v>
+      </c>
+      <c r="B274" t="s">
+        <v>254</v>
+      </c>
+      <c r="C274" t="s">
+        <v>6</v>
+      </c>
+      <c r="D274" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="275" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A275" t="s">
+        <v>25</v>
+      </c>
+      <c r="B275" t="s">
+        <v>255</v>
+      </c>
+      <c r="C275" t="s">
+        <v>6</v>
+      </c>
+      <c r="D275" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="276" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A276" t="s">
+        <v>43</v>
+      </c>
+      <c r="B276" t="s">
+        <v>256</v>
+      </c>
+      <c r="C276" t="s">
+        <v>6</v>
+      </c>
+      <c r="D276" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="277" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A277" t="s">
+        <v>39</v>
+      </c>
+      <c r="B277" t="s">
+        <v>257</v>
+      </c>
+      <c r="C277" t="s">
+        <v>6</v>
+      </c>
+      <c r="D277" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="278" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A278" t="s">
+        <v>39</v>
+      </c>
+      <c r="B278" t="s">
+        <v>258</v>
+      </c>
+      <c r="C278" t="s">
+        <v>6</v>
+      </c>
+      <c r="D278" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="279" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A279" t="s">
+        <v>4</v>
+      </c>
+      <c r="B279" t="s">
+        <v>259</v>
+      </c>
+      <c r="C279" t="s">
+        <v>6</v>
+      </c>
+      <c r="D279" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="280" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A280" t="s">
+        <v>19</v>
+      </c>
+      <c r="B280" t="s">
+        <v>260</v>
+      </c>
+      <c r="C280" t="s">
+        <v>6</v>
+      </c>
+      <c r="D280" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="281" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A281" t="s">
+        <v>19</v>
+      </c>
+      <c r="B281" t="s">
+        <v>261</v>
+      </c>
+      <c r="C281" t="s">
+        <v>6</v>
+      </c>
+      <c r="D281" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="282" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A282" t="s">
+        <v>7</v>
+      </c>
+      <c r="B282" t="s">
+        <v>262</v>
+      </c>
+      <c r="C282" t="s">
+        <v>6</v>
+      </c>
+      <c r="D282" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="283" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A283" t="s">
+        <v>9</v>
+      </c>
+      <c r="B283" t="s">
+        <v>263</v>
+      </c>
+      <c r="C283" t="s">
+        <v>31</v>
+      </c>
+      <c r="D283" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="284" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A284" t="s">
+        <v>4</v>
+      </c>
+      <c r="B284" t="s">
+        <v>264</v>
+      </c>
+      <c r="C284" t="s">
+        <v>31</v>
+      </c>
+      <c r="D284" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="285" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A285" t="s">
+        <v>52</v>
+      </c>
+      <c r="B285" t="s">
+        <v>265</v>
+      </c>
+      <c r="C285" t="s">
+        <v>31</v>
+      </c>
+      <c r="D285" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="286" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A286" t="s">
+        <v>19</v>
+      </c>
+      <c r="B286" t="s">
+        <v>266</v>
+      </c>
+      <c r="C286" t="s">
+        <v>6</v>
+      </c>
+      <c r="D286" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="287" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A287" t="s">
+        <v>43</v>
+      </c>
+      <c r="B287" t="s">
+        <v>267</v>
+      </c>
+      <c r="C287" t="s">
+        <v>6</v>
+      </c>
+      <c r="D287" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="288" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A288" t="s">
+        <v>43</v>
+      </c>
+      <c r="B288" t="s">
+        <v>268</v>
+      </c>
+      <c r="C288" t="s">
+        <v>6</v>
+      </c>
+      <c r="D288" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="289" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A289" t="s">
+        <v>43</v>
+      </c>
+      <c r="B289" t="s">
+        <v>268</v>
+      </c>
+      <c r="C289" t="s">
+        <v>31</v>
+      </c>
+      <c r="D289" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="290" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A290" t="s">
+        <v>39</v>
+      </c>
+      <c r="B290" t="s">
+        <v>269</v>
+      </c>
+      <c r="C290" t="s">
+        <v>31</v>
+      </c>
+      <c r="D290" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="291" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A291" t="s">
+        <v>11</v>
+      </c>
+      <c r="B291" t="s">
+        <v>270</v>
+      </c>
+      <c r="C291" t="s">
+        <v>6</v>
+      </c>
+      <c r="D291" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="292" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A292" t="s">
+        <v>52</v>
+      </c>
+      <c r="B292" t="s">
+        <v>271</v>
+      </c>
+      <c r="C292" t="s">
+        <v>6</v>
+      </c>
+      <c r="D292" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="293" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A293" t="s">
+        <v>52</v>
+      </c>
+      <c r="B293" t="s">
+        <v>272</v>
+      </c>
+      <c r="C293" t="s">
+        <v>6</v>
+      </c>
+      <c r="D293" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="294" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A294" t="s">
+        <v>52</v>
+      </c>
+      <c r="B294" t="s">
+        <v>272</v>
+      </c>
+      <c r="C294" t="s">
+        <v>89</v>
+      </c>
+      <c r="D294" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="295" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A295" t="s">
+        <v>63</v>
+      </c>
+      <c r="B295" t="s">
+        <v>273</v>
+      </c>
+      <c r="C295" t="s">
+        <v>6</v>
+      </c>
+      <c r="D295" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="296" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A296" t="s">
+        <v>52</v>
+      </c>
+      <c r="B296" t="s">
+        <v>274</v>
+      </c>
+      <c r="C296" t="s">
+        <v>6</v>
+      </c>
+      <c r="D296" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="297" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A297" t="s">
+        <v>25</v>
+      </c>
+      <c r="B297" t="s">
+        <v>275</v>
+      </c>
+      <c r="C297" t="s">
+        <v>6</v>
+      </c>
+      <c r="D297" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="298" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A298" t="s">
+        <v>23</v>
+      </c>
+      <c r="B298" t="s">
+        <v>276</v>
+      </c>
+      <c r="C298" t="s">
+        <v>47</v>
+      </c>
+      <c r="D298" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="299" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A299" t="s">
+        <v>23</v>
+      </c>
+      <c r="B299" t="s">
+        <v>276</v>
+      </c>
+      <c r="C299" t="s">
+        <v>6</v>
+      </c>
+      <c r="D299" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="300" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A300" t="s">
+        <v>39</v>
+      </c>
+      <c r="B300" t="s">
+        <v>277</v>
+      </c>
+      <c r="C300" t="s">
+        <v>6</v>
+      </c>
+      <c r="D300" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="301" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A301" t="s">
+        <v>63</v>
+      </c>
+      <c r="B301" t="s">
+        <v>278</v>
+      </c>
+      <c r="C301" t="s">
+        <v>6</v>
+      </c>
+      <c r="D301" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="302" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A302" t="s">
+        <v>17</v>
+      </c>
+      <c r="B302" t="s">
+        <v>279</v>
+      </c>
+      <c r="C302" t="s">
+        <v>6</v>
+      </c>
+      <c r="D302" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="303" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A303" t="s">
+        <v>66</v>
+      </c>
+      <c r="B303" t="s">
+        <v>280</v>
+      </c>
+      <c r="C303" t="s">
+        <v>6</v>
+      </c>
+      <c r="D303" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="304" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A304" t="s">
+        <v>23</v>
+      </c>
+      <c r="B304" t="s">
+        <v>281</v>
+      </c>
+      <c r="C304" t="s">
+        <v>47</v>
+      </c>
+      <c r="D304" s="1" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="305" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A305" t="s">
+        <v>23</v>
+      </c>
+      <c r="B305" t="s">
+        <v>283</v>
+      </c>
+      <c r="C305" t="s">
+        <v>47</v>
+      </c>
+      <c r="D305" s="1" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="306" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A306" t="s">
+        <v>21</v>
+      </c>
+      <c r="B306" t="s">
+        <v>284</v>
+      </c>
+      <c r="C306" t="s">
+        <v>6</v>
+      </c>
+      <c r="D306" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="307" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A307" t="s">
+        <v>4</v>
+      </c>
+      <c r="B307" t="s">
+        <v>285</v>
+      </c>
+      <c r="C307" t="s">
+        <v>6</v>
+      </c>
+      <c r="D307" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="308" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A308" t="s">
+        <v>15</v>
+      </c>
+      <c r="B308" t="s">
+        <v>286</v>
+      </c>
+      <c r="C308" t="s">
+        <v>6</v>
+      </c>
+      <c r="D308" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="309" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A309" t="s">
+        <v>7</v>
+      </c>
+      <c r="B309" t="s">
+        <v>287</v>
+      </c>
+      <c r="C309" t="s">
+        <v>6</v>
+      </c>
+      <c r="D309" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="310" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A310" t="s">
+        <v>43</v>
+      </c>
+      <c r="B310" t="s">
+        <v>288</v>
+      </c>
+      <c r="C310" t="s">
+        <v>6</v>
+      </c>
+      <c r="D310" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="311" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A311" t="s">
+        <v>29</v>
+      </c>
+      <c r="B311" t="s">
+        <v>289</v>
+      </c>
+      <c r="C311" t="s">
+        <v>6</v>
+      </c>
+      <c r="D311" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="312" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A312" t="s">
+        <v>29</v>
+      </c>
+      <c r="B312" t="s">
+        <v>290</v>
+      </c>
+      <c r="C312" t="s">
+        <v>6</v>
+      </c>
+      <c r="D312" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="313" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A313" t="s">
+        <v>29</v>
+      </c>
+      <c r="B313" t="s">
+        <v>290</v>
+      </c>
+      <c r="C313" t="s">
+        <v>31</v>
+      </c>
+      <c r="D313" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="314" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A314" t="s">
+        <v>29</v>
+      </c>
+      <c r="B314" t="s">
+        <v>290</v>
+      </c>
+      <c r="C314" t="s">
+        <v>37</v>
+      </c>
+      <c r="D314" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="315" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A315" t="s">
+        <v>11</v>
+      </c>
+      <c r="B315" t="s">
+        <v>291</v>
+      </c>
+      <c r="C315" t="s">
+        <v>31</v>
+      </c>
+      <c r="D315" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="316" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A316" t="s">
+        <v>4</v>
+      </c>
+      <c r="B316" t="s">
+        <v>292</v>
+      </c>
+      <c r="C316" t="s">
+        <v>6</v>
+      </c>
+      <c r="D316" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="317" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A317" t="s">
+        <v>4</v>
+      </c>
+      <c r="B317" t="s">
+        <v>293</v>
+      </c>
+      <c r="C317" t="s">
+        <v>6</v>
+      </c>
+      <c r="D317" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="318" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A318" t="s">
+        <v>19</v>
+      </c>
+      <c r="B318" t="s">
+        <v>294</v>
+      </c>
+      <c r="C318" t="s">
+        <v>6</v>
+      </c>
+      <c r="D318" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="319" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A319" t="s">
+        <v>17</v>
+      </c>
+      <c r="B319" t="s">
+        <v>295</v>
+      </c>
+      <c r="C319" t="s">
+        <v>6</v>
+      </c>
+      <c r="D319" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="320" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A320" t="s">
         <v>13</v>
       </c>
-      <c r="F5" s="5" t="s">
-[...5 lines deleted...]
-      <c r="H5" s="5" t="s">
+      <c r="B320" t="s">
+        <v>296</v>
+      </c>
+      <c r="C320" t="s">
+        <v>6</v>
+      </c>
+      <c r="D320" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="321" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A321" t="s">
+        <v>13</v>
+      </c>
+      <c r="B321" t="s">
+        <v>296</v>
+      </c>
+      <c r="C321" t="s">
+        <v>31</v>
+      </c>
+      <c r="D321" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="322" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A322" t="s">
+        <v>13</v>
+      </c>
+      <c r="B322" t="s">
+        <v>296</v>
+      </c>
+      <c r="C322" t="s">
+        <v>37</v>
+      </c>
+      <c r="D322" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="323" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A323" t="s">
+        <v>23</v>
+      </c>
+      <c r="B323" t="s">
+        <v>297</v>
+      </c>
+      <c r="C323" t="s">
+        <v>6</v>
+      </c>
+      <c r="D323" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="324" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A324" t="s">
         <v>15</v>
       </c>
-      <c r="I5" s="7" t="s">
+      <c r="B324" t="s">
+        <v>298</v>
+      </c>
+      <c r="C324" t="s">
+        <v>31</v>
+      </c>
+      <c r="D324" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="325" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A325" t="s">
+        <v>15</v>
+      </c>
+      <c r="B325" t="s">
+        <v>298</v>
+      </c>
+      <c r="C325" t="s">
+        <v>6</v>
+      </c>
+      <c r="D325" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="326" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A326" t="s">
+        <v>23</v>
+      </c>
+      <c r="B326" t="s">
+        <v>299</v>
+      </c>
+      <c r="C326" t="s">
+        <v>6</v>
+      </c>
+      <c r="D326" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="327" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A327" t="s">
+        <v>66</v>
+      </c>
+      <c r="B327" t="s">
+        <v>300</v>
+      </c>
+      <c r="C327" t="s">
+        <v>6</v>
+      </c>
+      <c r="D327" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="328" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A328" t="s">
+        <v>39</v>
+      </c>
+      <c r="B328" t="s">
+        <v>301</v>
+      </c>
+      <c r="C328" t="s">
+        <v>6</v>
+      </c>
+      <c r="D328" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="329" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A329" t="s">
+        <v>39</v>
+      </c>
+      <c r="B329" t="s">
+        <v>302</v>
+      </c>
+      <c r="C329" t="s">
+        <v>6</v>
+      </c>
+      <c r="D329" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="330" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A330" t="s">
+        <v>66</v>
+      </c>
+      <c r="B330" t="s">
+        <v>303</v>
+      </c>
+      <c r="C330" t="s">
+        <v>6</v>
+      </c>
+      <c r="D330" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="331" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A331" t="s">
+        <v>66</v>
+      </c>
+      <c r="B331" t="s">
+        <v>304</v>
+      </c>
+      <c r="C331" t="s">
+        <v>6</v>
+      </c>
+      <c r="D331" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="332" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A332" t="s">
+        <v>4</v>
+      </c>
+      <c r="B332" t="s">
+        <v>305</v>
+      </c>
+      <c r="C332" t="s">
+        <v>6</v>
+      </c>
+      <c r="D332" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="333" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A333" t="s">
+        <v>15</v>
+      </c>
+      <c r="B333" t="s">
+        <v>306</v>
+      </c>
+      <c r="C333" t="s">
+        <v>6</v>
+      </c>
+      <c r="D333" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="334" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A334" t="s">
+        <v>15</v>
+      </c>
+      <c r="B334" t="s">
+        <v>306</v>
+      </c>
+      <c r="C334" t="s">
+        <v>31</v>
+      </c>
+      <c r="D334" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="335" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A335" t="s">
         <v>21</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C6" s="6" t="s">
+      <c r="B335" t="s">
+        <v>307</v>
+      </c>
+      <c r="C335" t="s">
+        <v>6</v>
+      </c>
+      <c r="D335" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="336" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A336" t="s">
+        <v>66</v>
+      </c>
+      <c r="B336" t="s">
+        <v>308</v>
+      </c>
+      <c r="C336" t="s">
+        <v>6</v>
+      </c>
+      <c r="D336" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="337" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A337" t="s">
+        <v>52</v>
+      </c>
+      <c r="B337" t="s">
+        <v>309</v>
+      </c>
+      <c r="C337" t="s">
+        <v>6</v>
+      </c>
+      <c r="D337" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="338" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A338" t="s">
+        <v>19</v>
+      </c>
+      <c r="B338" t="s">
+        <v>310</v>
+      </c>
+      <c r="C338" t="s">
+        <v>6</v>
+      </c>
+      <c r="D338" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="339" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A339" t="s">
+        <v>19</v>
+      </c>
+      <c r="B339" t="s">
+        <v>310</v>
+      </c>
+      <c r="C339" t="s">
+        <v>31</v>
+      </c>
+      <c r="D339" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="340" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A340" t="s">
+        <v>19</v>
+      </c>
+      <c r="B340" t="s">
+        <v>311</v>
+      </c>
+      <c r="C340" t="s">
+        <v>6</v>
+      </c>
+      <c r="D340" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="341" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A341" t="s">
+        <v>19</v>
+      </c>
+      <c r="B341" t="s">
+        <v>312</v>
+      </c>
+      <c r="C341" t="s">
+        <v>6</v>
+      </c>
+      <c r="D341" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="342" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A342" t="s">
+        <v>13</v>
+      </c>
+      <c r="B342" t="s">
+        <v>313</v>
+      </c>
+      <c r="C342" t="s">
+        <v>6</v>
+      </c>
+      <c r="D342" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="343" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A343" t="s">
+        <v>66</v>
+      </c>
+      <c r="B343" t="s">
+        <v>314</v>
+      </c>
+      <c r="C343" t="s">
+        <v>6</v>
+      </c>
+      <c r="D343" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="344" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A344" t="s">
+        <v>11</v>
+      </c>
+      <c r="B344" t="s">
+        <v>315</v>
+      </c>
+      <c r="C344" t="s">
+        <v>6</v>
+      </c>
+      <c r="D344" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="345" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A345" t="s">
         <v>25</v>
       </c>
-      <c r="D6" s="5" t="s">
-[...11 lines deleted...]
-      <c r="H6" s="5" t="s">
+      <c r="B345" t="s">
+        <v>316</v>
+      </c>
+      <c r="C345" t="s">
+        <v>6</v>
+      </c>
+      <c r="D345" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="346" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A346" t="s">
+        <v>9</v>
+      </c>
+      <c r="B346" t="s">
+        <v>317</v>
+      </c>
+      <c r="C346" t="s">
+        <v>6</v>
+      </c>
+      <c r="D346" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="347" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A347" t="s">
+        <v>63</v>
+      </c>
+      <c r="B347" t="s">
+        <v>318</v>
+      </c>
+      <c r="C347" t="s">
+        <v>6</v>
+      </c>
+      <c r="D347" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="348" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A348" t="s">
         <v>15</v>
       </c>
-      <c r="I6" s="7" t="s">
-[...10 lines deleted...]
-      <c r="C7" s="6" t="s">
+      <c r="B348" t="s">
+        <v>319</v>
+      </c>
+      <c r="C348" t="s">
+        <v>6</v>
+      </c>
+      <c r="D348" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="349" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A349" t="s">
+        <v>15</v>
+      </c>
+      <c r="B349" t="s">
+        <v>320</v>
+      </c>
+      <c r="C349" t="s">
+        <v>31</v>
+      </c>
+      <c r="D349" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="350" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A350" t="s">
+        <v>11</v>
+      </c>
+      <c r="B350" t="s">
+        <v>321</v>
+      </c>
+      <c r="C350" t="s">
+        <v>6</v>
+      </c>
+      <c r="D350" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="351" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A351" t="s">
+        <v>4</v>
+      </c>
+      <c r="B351" t="s">
+        <v>322</v>
+      </c>
+      <c r="C351" t="s">
+        <v>6</v>
+      </c>
+      <c r="D351" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="352" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A352" t="s">
+        <v>21</v>
+      </c>
+      <c r="B352" t="s">
+        <v>323</v>
+      </c>
+      <c r="C352" t="s">
+        <v>6</v>
+      </c>
+      <c r="D352" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="353" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A353" t="s">
+        <v>21</v>
+      </c>
+      <c r="B353" t="s">
+        <v>324</v>
+      </c>
+      <c r="C353" t="s">
+        <v>6</v>
+      </c>
+      <c r="D353" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="354" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A354" t="s">
+        <v>52</v>
+      </c>
+      <c r="B354" t="s">
+        <v>325</v>
+      </c>
+      <c r="C354" t="s">
+        <v>6</v>
+      </c>
+      <c r="D354" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="355" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A355" t="s">
+        <v>66</v>
+      </c>
+      <c r="B355" t="s">
+        <v>326</v>
+      </c>
+      <c r="C355" t="s">
+        <v>6</v>
+      </c>
+      <c r="D355" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="356" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A356" t="s">
+        <v>52</v>
+      </c>
+      <c r="B356" t="s">
+        <v>327</v>
+      </c>
+      <c r="C356" t="s">
+        <v>6</v>
+      </c>
+      <c r="D356" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="357" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A357" t="s">
+        <v>23</v>
+      </c>
+      <c r="B357" t="s">
+        <v>328</v>
+      </c>
+      <c r="C357" t="s">
+        <v>6</v>
+      </c>
+      <c r="D357" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="358" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A358" t="s">
+        <v>21</v>
+      </c>
+      <c r="B358" t="s">
+        <v>329</v>
+      </c>
+      <c r="C358" t="s">
+        <v>6</v>
+      </c>
+      <c r="D358" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="359" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A359" t="s">
+        <v>7</v>
+      </c>
+      <c r="B359" t="s">
+        <v>330</v>
+      </c>
+      <c r="C359" t="s">
+        <v>31</v>
+      </c>
+      <c r="D359" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="360" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A360" t="s">
+        <v>23</v>
+      </c>
+      <c r="B360" t="s">
+        <v>331</v>
+      </c>
+      <c r="C360" t="s">
+        <v>332</v>
+      </c>
+      <c r="D360" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="361" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A361" t="s">
+        <v>13</v>
+      </c>
+      <c r="B361" t="s">
+        <v>333</v>
+      </c>
+      <c r="C361" t="s">
+        <v>6</v>
+      </c>
+      <c r="D361" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="362" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A362" t="s">
+        <v>13</v>
+      </c>
+      <c r="B362" t="s">
+        <v>334</v>
+      </c>
+      <c r="C362" t="s">
+        <v>6</v>
+      </c>
+      <c r="D362" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="363" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A363" t="s">
+        <v>13</v>
+      </c>
+      <c r="B363" t="s">
+        <v>335</v>
+      </c>
+      <c r="C363" t="s">
+        <v>6</v>
+      </c>
+      <c r="D363" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="364" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A364" t="s">
+        <v>11</v>
+      </c>
+      <c r="B364" t="s">
+        <v>336</v>
+      </c>
+      <c r="C364" t="s">
+        <v>6</v>
+      </c>
+      <c r="D364" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="365" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A365" t="s">
+        <v>21</v>
+      </c>
+      <c r="B365" t="s">
+        <v>337</v>
+      </c>
+      <c r="C365" t="s">
+        <v>6</v>
+      </c>
+      <c r="D365" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="366" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A366" t="s">
+        <v>21</v>
+      </c>
+      <c r="B366" t="s">
+        <v>337</v>
+      </c>
+      <c r="C366" t="s">
+        <v>37</v>
+      </c>
+      <c r="D366" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="367" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A367" t="s">
+        <v>21</v>
+      </c>
+      <c r="B367" t="s">
+        <v>338</v>
+      </c>
+      <c r="C367" t="s">
+        <v>6</v>
+      </c>
+      <c r="D367" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="368" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A368" t="s">
+        <v>39</v>
+      </c>
+      <c r="B368" t="s">
+        <v>339</v>
+      </c>
+      <c r="C368" t="s">
+        <v>6</v>
+      </c>
+      <c r="D368" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="369" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A369" t="s">
         <v>29</v>
       </c>
-      <c r="D7" s="5" t="s">
-[...11 lines deleted...]
-      <c r="H7" s="5" t="s">
+      <c r="B369" t="s">
+        <v>340</v>
+      </c>
+      <c r="C369" t="s">
+        <v>6</v>
+      </c>
+      <c r="D369" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="370" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A370" t="s">
+        <v>66</v>
+      </c>
+      <c r="B370" t="s">
+        <v>340</v>
+      </c>
+      <c r="C370" t="s">
+        <v>31</v>
+      </c>
+      <c r="D370" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="371" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A371" t="s">
+        <v>29</v>
+      </c>
+      <c r="B371" t="s">
+        <v>341</v>
+      </c>
+      <c r="C371" t="s">
+        <v>31</v>
+      </c>
+      <c r="D371" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="372" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A372" t="s">
+        <v>66</v>
+      </c>
+      <c r="B372" t="s">
+        <v>342</v>
+      </c>
+      <c r="C372" t="s">
+        <v>6</v>
+      </c>
+      <c r="D372" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="373" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A373" t="s">
+        <v>66</v>
+      </c>
+      <c r="B373" t="s">
+        <v>343</v>
+      </c>
+      <c r="C373" t="s">
+        <v>6</v>
+      </c>
+      <c r="D373" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="374" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A374" t="s">
+        <v>7</v>
+      </c>
+      <c r="B374" t="s">
+        <v>344</v>
+      </c>
+      <c r="C374" t="s">
+        <v>47</v>
+      </c>
+      <c r="D374" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="375" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A375" t="s">
+        <v>7</v>
+      </c>
+      <c r="B375" t="s">
+        <v>344</v>
+      </c>
+      <c r="C375" t="s">
+        <v>6</v>
+      </c>
+      <c r="D375" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="376" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A376" t="s">
+        <v>66</v>
+      </c>
+      <c r="B376" t="s">
+        <v>345</v>
+      </c>
+      <c r="C376" t="s">
+        <v>6</v>
+      </c>
+      <c r="D376" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="377" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A377" t="s">
+        <v>66</v>
+      </c>
+      <c r="B377" t="s">
+        <v>345</v>
+      </c>
+      <c r="C377" t="s">
+        <v>31</v>
+      </c>
+      <c r="D377" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="378" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A378" t="s">
+        <v>66</v>
+      </c>
+      <c r="B378" t="s">
+        <v>345</v>
+      </c>
+      <c r="C378" t="s">
+        <v>37</v>
+      </c>
+      <c r="D378" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="379" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A379" t="s">
+        <v>4</v>
+      </c>
+      <c r="B379" t="s">
+        <v>346</v>
+      </c>
+      <c r="C379" t="s">
+        <v>6</v>
+      </c>
+      <c r="D379" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="380" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A380" t="s">
+        <v>7</v>
+      </c>
+      <c r="B380" t="s">
+        <v>347</v>
+      </c>
+      <c r="C380" t="s">
+        <v>6</v>
+      </c>
+      <c r="D380" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="381" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A381" t="s">
+        <v>7</v>
+      </c>
+      <c r="B381" t="s">
+        <v>347</v>
+      </c>
+      <c r="C381" t="s">
+        <v>31</v>
+      </c>
+      <c r="D381" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="382" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A382" t="s">
+        <v>7</v>
+      </c>
+      <c r="B382" t="s">
+        <v>347</v>
+      </c>
+      <c r="C382" t="s">
+        <v>37</v>
+      </c>
+      <c r="D382" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="383" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A383" t="s">
+        <v>39</v>
+      </c>
+      <c r="B383" t="s">
+        <v>348</v>
+      </c>
+      <c r="C383" t="s">
+        <v>6</v>
+      </c>
+      <c r="D383" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="384" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A384" t="s">
+        <v>66</v>
+      </c>
+      <c r="B384" t="s">
+        <v>349</v>
+      </c>
+      <c r="C384" t="s">
+        <v>6</v>
+      </c>
+      <c r="D384" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="385" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A385" t="s">
+        <v>66</v>
+      </c>
+      <c r="B385" t="s">
+        <v>349</v>
+      </c>
+      <c r="C385" t="s">
+        <v>31</v>
+      </c>
+      <c r="D385" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="386" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A386" t="s">
+        <v>66</v>
+      </c>
+      <c r="B386" t="s">
+        <v>350</v>
+      </c>
+      <c r="C386" t="s">
+        <v>31</v>
+      </c>
+      <c r="D386" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="387" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A387" t="s">
+        <v>66</v>
+      </c>
+      <c r="B387" t="s">
+        <v>350</v>
+      </c>
+      <c r="C387" t="s">
+        <v>37</v>
+      </c>
+      <c r="D387" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="388" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A388" t="s">
+        <v>66</v>
+      </c>
+      <c r="B388" t="s">
+        <v>351</v>
+      </c>
+      <c r="C388" t="s">
+        <v>6</v>
+      </c>
+      <c r="D388" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="389" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A389" t="s">
+        <v>21</v>
+      </c>
+      <c r="B389" t="s">
+        <v>352</v>
+      </c>
+      <c r="C389" t="s">
+        <v>6</v>
+      </c>
+      <c r="D389" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="390" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A390" t="s">
+        <v>19</v>
+      </c>
+      <c r="B390" t="s">
+        <v>353</v>
+      </c>
+      <c r="C390" t="s">
+        <v>6</v>
+      </c>
+      <c r="D390" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="391" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A391" t="s">
+        <v>29</v>
+      </c>
+      <c r="B391" t="s">
+        <v>354</v>
+      </c>
+      <c r="C391" t="s">
+        <v>6</v>
+      </c>
+      <c r="D391" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="392" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A392" t="s">
+        <v>39</v>
+      </c>
+      <c r="B392" t="s">
+        <v>355</v>
+      </c>
+      <c r="C392" t="s">
+        <v>6</v>
+      </c>
+      <c r="D392" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="393" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A393" t="s">
+        <v>7</v>
+      </c>
+      <c r="B393" t="s">
+        <v>356</v>
+      </c>
+      <c r="C393" t="s">
+        <v>6</v>
+      </c>
+      <c r="D393" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="394" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A394" t="s">
+        <v>66</v>
+      </c>
+      <c r="B394" t="s">
+        <v>357</v>
+      </c>
+      <c r="C394" t="s">
+        <v>6</v>
+      </c>
+      <c r="D394" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="395" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A395" t="s">
+        <v>4</v>
+      </c>
+      <c r="B395" t="s">
+        <v>358</v>
+      </c>
+      <c r="C395" t="s">
+        <v>6</v>
+      </c>
+      <c r="D395" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="396" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A396" t="s">
+        <v>55</v>
+      </c>
+      <c r="B396" t="s">
+        <v>359</v>
+      </c>
+      <c r="C396" t="s">
+        <v>6</v>
+      </c>
+      <c r="D396" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="397" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A397" t="s">
+        <v>43</v>
+      </c>
+      <c r="B397" t="s">
+        <v>360</v>
+      </c>
+      <c r="C397" t="s">
+        <v>6</v>
+      </c>
+      <c r="D397" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="398" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A398" t="s">
         <v>15</v>
       </c>
-      <c r="I7" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A8" s="5" t="s">
+      <c r="B398" t="s">
+        <v>361</v>
+      </c>
+      <c r="C398" t="s">
+        <v>6</v>
+      </c>
+      <c r="D398" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="399" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A399" t="s">
+        <v>39</v>
+      </c>
+      <c r="B399" t="s">
+        <v>362</v>
+      </c>
+      <c r="C399" t="s">
+        <v>6</v>
+      </c>
+      <c r="D399" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="400" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A400" t="s">
+        <v>17</v>
+      </c>
+      <c r="B400" t="s">
+        <v>363</v>
+      </c>
+      <c r="C400" t="s">
+        <v>6</v>
+      </c>
+      <c r="D400" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="401" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A401" t="s">
+        <v>17</v>
+      </c>
+      <c r="B401" t="s">
+        <v>364</v>
+      </c>
+      <c r="C401" t="s">
+        <v>6</v>
+      </c>
+      <c r="D401" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="402" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A402" t="s">
+        <v>66</v>
+      </c>
+      <c r="B402" t="s">
+        <v>365</v>
+      </c>
+      <c r="C402" t="s">
+        <v>6</v>
+      </c>
+      <c r="D402" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="403" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A403" t="s">
+        <v>39</v>
+      </c>
+      <c r="B403" t="s">
+        <v>366</v>
+      </c>
+      <c r="C403" t="s">
+        <v>6</v>
+      </c>
+      <c r="D403" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="404" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A404" t="s">
+        <v>39</v>
+      </c>
+      <c r="B404" t="s">
+        <v>367</v>
+      </c>
+      <c r="C404" t="s">
+        <v>6</v>
+      </c>
+      <c r="D404" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="405" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A405" t="s">
+        <v>39</v>
+      </c>
+      <c r="B405" t="s">
+        <v>368</v>
+      </c>
+      <c r="C405" t="s">
+        <v>6</v>
+      </c>
+      <c r="D405" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="406" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A406" t="s">
+        <v>4</v>
+      </c>
+      <c r="B406" t="s">
+        <v>369</v>
+      </c>
+      <c r="C406" t="s">
+        <v>6</v>
+      </c>
+      <c r="D406" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="407" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A407" t="s">
+        <v>4</v>
+      </c>
+      <c r="B407" t="s">
+        <v>370</v>
+      </c>
+      <c r="C407" t="s">
+        <v>6</v>
+      </c>
+      <c r="D407" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="408" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A408" t="s">
+        <v>43</v>
+      </c>
+      <c r="B408" t="s">
+        <v>371</v>
+      </c>
+      <c r="C408" t="s">
+        <v>6</v>
+      </c>
+      <c r="D408" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="409" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A409" t="s">
+        <v>43</v>
+      </c>
+      <c r="B409" t="s">
+        <v>372</v>
+      </c>
+      <c r="C409" t="s">
+        <v>6</v>
+      </c>
+      <c r="D409" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="410" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A410" t="s">
+        <v>66</v>
+      </c>
+      <c r="B410" t="s">
+        <v>373</v>
+      </c>
+      <c r="C410" t="s">
+        <v>6</v>
+      </c>
+      <c r="D410" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="411" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A411" t="s">
+        <v>4</v>
+      </c>
+      <c r="B411" t="s">
+        <v>374</v>
+      </c>
+      <c r="C411" t="s">
+        <v>6</v>
+      </c>
+      <c r="D411" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="412" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A412" t="s">
+        <v>21</v>
+      </c>
+      <c r="B412" t="s">
+        <v>375</v>
+      </c>
+      <c r="C412" t="s">
+        <v>6</v>
+      </c>
+      <c r="D412" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="413" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A413" t="s">
+        <v>21</v>
+      </c>
+      <c r="B413" t="s">
+        <v>376</v>
+      </c>
+      <c r="C413" t="s">
+        <v>6</v>
+      </c>
+      <c r="D413" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="414" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A414" t="s">
+        <v>66</v>
+      </c>
+      <c r="B414" t="s">
+        <v>377</v>
+      </c>
+      <c r="C414" t="s">
+        <v>6</v>
+      </c>
+      <c r="D414" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="415" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A415" t="s">
+        <v>52</v>
+      </c>
+      <c r="B415" t="s">
+        <v>378</v>
+      </c>
+      <c r="C415" t="s">
+        <v>6</v>
+      </c>
+      <c r="D415" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="416" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A416" t="s">
+        <v>21</v>
+      </c>
+      <c r="B416" t="s">
+        <v>379</v>
+      </c>
+      <c r="C416" t="s">
+        <v>6</v>
+      </c>
+      <c r="D416" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="417" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A417" t="s">
+        <v>15</v>
+      </c>
+      <c r="B417" t="s">
+        <v>380</v>
+      </c>
+      <c r="C417" t="s">
         <v>31</v>
       </c>
-      <c r="B8" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E8" s="5" t="s">
+      <c r="D417" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="418" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A418" t="s">
+        <v>15</v>
+      </c>
+      <c r="B418" t="s">
+        <v>381</v>
+      </c>
+      <c r="C418" t="s">
+        <v>6</v>
+      </c>
+      <c r="D418" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="419" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A419" t="s">
+        <v>7</v>
+      </c>
+      <c r="B419" t="s">
+        <v>382</v>
+      </c>
+      <c r="C419" t="s">
+        <v>31</v>
+      </c>
+      <c r="D419" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="420" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A420" t="s">
+        <v>66</v>
+      </c>
+      <c r="B420" t="s">
+        <v>383</v>
+      </c>
+      <c r="C420" t="s">
+        <v>6</v>
+      </c>
+      <c r="D420" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="421" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A421" t="s">
+        <v>52</v>
+      </c>
+      <c r="B421" t="s">
+        <v>384</v>
+      </c>
+      <c r="C421" t="s">
+        <v>6</v>
+      </c>
+      <c r="D421" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="422" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A422" t="s">
+        <v>4</v>
+      </c>
+      <c r="B422" t="s">
+        <v>385</v>
+      </c>
+      <c r="C422" t="s">
+        <v>6</v>
+      </c>
+      <c r="D422" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="423" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A423" t="s">
         <v>13</v>
       </c>
-      <c r="F8" s="5" t="s">
-[...5 lines deleted...]
-      <c r="H8" s="5" t="s">
+      <c r="B423" t="s">
+        <v>386</v>
+      </c>
+      <c r="C423" t="s">
+        <v>47</v>
+      </c>
+      <c r="D423" s="1" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="424" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A424" t="s">
+        <v>4</v>
+      </c>
+      <c r="B424" t="s">
+        <v>387</v>
+      </c>
+      <c r="C424" t="s">
+        <v>6</v>
+      </c>
+      <c r="D424" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="425" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A425" t="s">
+        <v>4</v>
+      </c>
+      <c r="B425" t="s">
+        <v>388</v>
+      </c>
+      <c r="C425" t="s">
+        <v>6</v>
+      </c>
+      <c r="D425" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="426" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A426" t="s">
+        <v>4</v>
+      </c>
+      <c r="B426" t="s">
+        <v>388</v>
+      </c>
+      <c r="C426" t="s">
+        <v>89</v>
+      </c>
+      <c r="D426" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="427" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A427" t="s">
+        <v>52</v>
+      </c>
+      <c r="B427" t="s">
+        <v>389</v>
+      </c>
+      <c r="C427" t="s">
+        <v>6</v>
+      </c>
+      <c r="D427" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="428" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A428" t="s">
+        <v>7</v>
+      </c>
+      <c r="B428" t="s">
+        <v>390</v>
+      </c>
+      <c r="C428" t="s">
+        <v>47</v>
+      </c>
+      <c r="D428" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="429" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A429" t="s">
+        <v>7</v>
+      </c>
+      <c r="B429" t="s">
+        <v>391</v>
+      </c>
+      <c r="C429" t="s">
+        <v>6</v>
+      </c>
+      <c r="D429" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="430" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A430" t="s">
+        <v>23</v>
+      </c>
+      <c r="B430" t="s">
+        <v>392</v>
+      </c>
+      <c r="C430" t="s">
+        <v>47</v>
+      </c>
+      <c r="D430" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="431" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A431" t="s">
+        <v>4</v>
+      </c>
+      <c r="B431" t="s">
+        <v>393</v>
+      </c>
+      <c r="C431" t="s">
+        <v>6</v>
+      </c>
+      <c r="D431" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="432" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A432" t="s">
+        <v>19</v>
+      </c>
+      <c r="B432" t="s">
+        <v>394</v>
+      </c>
+      <c r="C432" t="s">
+        <v>6</v>
+      </c>
+      <c r="D432" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="433" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A433" t="s">
+        <v>11</v>
+      </c>
+      <c r="B433" t="s">
+        <v>395</v>
+      </c>
+      <c r="C433" t="s">
+        <v>6</v>
+      </c>
+      <c r="D433" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="434" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A434" t="s">
+        <v>43</v>
+      </c>
+      <c r="B434" t="s">
+        <v>396</v>
+      </c>
+      <c r="C434" t="s">
+        <v>6</v>
+      </c>
+      <c r="D434" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="435" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A435" t="s">
+        <v>43</v>
+      </c>
+      <c r="B435" t="s">
+        <v>397</v>
+      </c>
+      <c r="C435" t="s">
+        <v>6</v>
+      </c>
+      <c r="D435" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="436" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A436" t="s">
+        <v>43</v>
+      </c>
+      <c r="B436" t="s">
+        <v>398</v>
+      </c>
+      <c r="C436" t="s">
+        <v>6</v>
+      </c>
+      <c r="D436" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="437" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A437" t="s">
+        <v>19</v>
+      </c>
+      <c r="B437" t="s">
+        <v>399</v>
+      </c>
+      <c r="C437" t="s">
+        <v>6</v>
+      </c>
+      <c r="D437" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="438" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A438" t="s">
+        <v>19</v>
+      </c>
+      <c r="B438" t="s">
+        <v>399</v>
+      </c>
+      <c r="C438" t="s">
+        <v>37</v>
+      </c>
+      <c r="D438" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="439" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A439" t="s">
+        <v>11</v>
+      </c>
+      <c r="B439" t="s">
+        <v>400</v>
+      </c>
+      <c r="C439" t="s">
+        <v>6</v>
+      </c>
+      <c r="D439" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="440" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A440" t="s">
+        <v>29</v>
+      </c>
+      <c r="B440" t="s">
+        <v>401</v>
+      </c>
+      <c r="C440" t="s">
+        <v>31</v>
+      </c>
+      <c r="D440" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="441" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A441" t="s">
         <v>15</v>
       </c>
-      <c r="I8" s="7" t="s">
-[...16 lines deleted...]
-      <c r="E9" s="5" t="s">
+      <c r="B441" t="s">
+        <v>402</v>
+      </c>
+      <c r="C441" t="s">
+        <v>6</v>
+      </c>
+      <c r="D441" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="442" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A442" t="s">
+        <v>19</v>
+      </c>
+      <c r="B442" t="s">
+        <v>403</v>
+      </c>
+      <c r="C442" t="s">
+        <v>6</v>
+      </c>
+      <c r="D442" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="443" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A443" t="s">
+        <v>17</v>
+      </c>
+      <c r="B443" t="s">
+        <v>404</v>
+      </c>
+      <c r="C443" t="s">
+        <v>6</v>
+      </c>
+      <c r="D443" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="444" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A444" t="s">
+        <v>66</v>
+      </c>
+      <c r="B444" t="s">
+        <v>405</v>
+      </c>
+      <c r="C444" t="s">
+        <v>6</v>
+      </c>
+      <c r="D444" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="445" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A445" t="s">
+        <v>4</v>
+      </c>
+      <c r="B445" t="s">
+        <v>406</v>
+      </c>
+      <c r="C445" t="s">
+        <v>6</v>
+      </c>
+      <c r="D445" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="446" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A446" t="s">
+        <v>23</v>
+      </c>
+      <c r="B446" t="s">
+        <v>407</v>
+      </c>
+      <c r="C446" t="s">
+        <v>6</v>
+      </c>
+      <c r="D446" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="447" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A447" t="s">
+        <v>7</v>
+      </c>
+      <c r="B447" t="s">
+        <v>408</v>
+      </c>
+      <c r="C447" t="s">
+        <v>6</v>
+      </c>
+      <c r="D447" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="448" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A448" t="s">
+        <v>55</v>
+      </c>
+      <c r="B448" t="s">
+        <v>409</v>
+      </c>
+      <c r="C448" t="s">
+        <v>6</v>
+      </c>
+      <c r="D448" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="449" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A449" t="s">
+        <v>21</v>
+      </c>
+      <c r="B449" t="s">
+        <v>410</v>
+      </c>
+      <c r="C449" t="s">
+        <v>6</v>
+      </c>
+      <c r="D449" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="450" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A450" t="s">
+        <v>66</v>
+      </c>
+      <c r="B450" t="s">
+        <v>411</v>
+      </c>
+      <c r="C450" t="s">
+        <v>47</v>
+      </c>
+      <c r="D450" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="451" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A451" t="s">
+        <v>66</v>
+      </c>
+      <c r="B451" t="s">
+        <v>411</v>
+      </c>
+      <c r="C451" t="s">
+        <v>230</v>
+      </c>
+      <c r="D451" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="452" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A452" t="s">
+        <v>23</v>
+      </c>
+      <c r="B452" t="s">
+        <v>412</v>
+      </c>
+      <c r="C452" t="s">
+        <v>6</v>
+      </c>
+      <c r="D452" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="453" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A453" t="s">
+        <v>19</v>
+      </c>
+      <c r="B453" t="s">
+        <v>413</v>
+      </c>
+      <c r="C453" t="s">
+        <v>6</v>
+      </c>
+      <c r="D453" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="454" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A454" t="s">
+        <v>19</v>
+      </c>
+      <c r="B454" t="s">
+        <v>414</v>
+      </c>
+      <c r="C454" t="s">
+        <v>6</v>
+      </c>
+      <c r="D454" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="455" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A455" t="s">
+        <v>19</v>
+      </c>
+      <c r="B455" t="s">
+        <v>414</v>
+      </c>
+      <c r="C455" t="s">
+        <v>31</v>
+      </c>
+      <c r="D455" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="456" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A456" t="s">
+        <v>15</v>
+      </c>
+      <c r="B456" t="s">
+        <v>415</v>
+      </c>
+      <c r="C456" t="s">
+        <v>6</v>
+      </c>
+      <c r="D456" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="457" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A457" t="s">
+        <v>52</v>
+      </c>
+      <c r="B457" t="s">
+        <v>416</v>
+      </c>
+      <c r="C457" t="s">
+        <v>6</v>
+      </c>
+      <c r="D457" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="458" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A458" t="s">
+        <v>39</v>
+      </c>
+      <c r="B458" t="s">
+        <v>417</v>
+      </c>
+      <c r="C458" t="s">
+        <v>6</v>
+      </c>
+      <c r="D458" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="459" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A459" t="s">
+        <v>39</v>
+      </c>
+      <c r="B459" t="s">
+        <v>418</v>
+      </c>
+      <c r="C459" t="s">
+        <v>6</v>
+      </c>
+      <c r="D459" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="460" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A460" t="s">
+        <v>4</v>
+      </c>
+      <c r="B460" t="s">
+        <v>419</v>
+      </c>
+      <c r="C460" t="s">
+        <v>6</v>
+      </c>
+      <c r="D460" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="461" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A461" t="s">
+        <v>39</v>
+      </c>
+      <c r="B461" t="s">
+        <v>420</v>
+      </c>
+      <c r="C461" t="s">
+        <v>6</v>
+      </c>
+      <c r="D461" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="462" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A462" t="s">
+        <v>15</v>
+      </c>
+      <c r="B462" t="s">
+        <v>421</v>
+      </c>
+      <c r="C462" t="s">
+        <v>6</v>
+      </c>
+      <c r="D462" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="463" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A463" t="s">
+        <v>66</v>
+      </c>
+      <c r="B463" t="s">
+        <v>422</v>
+      </c>
+      <c r="C463" t="s">
+        <v>6</v>
+      </c>
+      <c r="D463" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="464" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A464" t="s">
+        <v>66</v>
+      </c>
+      <c r="B464" t="s">
+        <v>423</v>
+      </c>
+      <c r="C464" t="s">
+        <v>6</v>
+      </c>
+      <c r="D464" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="465" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A465" t="s">
+        <v>66</v>
+      </c>
+      <c r="B465" t="s">
+        <v>424</v>
+      </c>
+      <c r="C465" t="s">
+        <v>6</v>
+      </c>
+      <c r="D465" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="466" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A466" t="s">
+        <v>23</v>
+      </c>
+      <c r="B466" t="s">
+        <v>425</v>
+      </c>
+      <c r="C466" t="s">
+        <v>6</v>
+      </c>
+      <c r="D466" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="467" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A467" t="s">
+        <v>55</v>
+      </c>
+      <c r="B467" t="s">
+        <v>426</v>
+      </c>
+      <c r="C467" t="s">
+        <v>6</v>
+      </c>
+      <c r="D467" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="468" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A468" t="s">
+        <v>29</v>
+      </c>
+      <c r="B468" t="s">
+        <v>427</v>
+      </c>
+      <c r="C468" t="s">
+        <v>6</v>
+      </c>
+      <c r="D468" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="469" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A469" t="s">
+        <v>29</v>
+      </c>
+      <c r="B469" t="s">
+        <v>428</v>
+      </c>
+      <c r="C469" t="s">
+        <v>6</v>
+      </c>
+      <c r="D469" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="470" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A470" t="s">
+        <v>43</v>
+      </c>
+      <c r="B470" t="s">
+        <v>429</v>
+      </c>
+      <c r="C470" t="s">
+        <v>6</v>
+      </c>
+      <c r="D470" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="471" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A471" t="s">
+        <v>52</v>
+      </c>
+      <c r="B471" t="s">
+        <v>429</v>
+      </c>
+      <c r="C471" t="s">
+        <v>6</v>
+      </c>
+      <c r="D471" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="472" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A472" t="s">
+        <v>21</v>
+      </c>
+      <c r="B472" t="s">
+        <v>430</v>
+      </c>
+      <c r="C472" t="s">
+        <v>6</v>
+      </c>
+      <c r="D472" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="473" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A473" t="s">
+        <v>4</v>
+      </c>
+      <c r="B473" t="s">
+        <v>431</v>
+      </c>
+      <c r="C473" t="s">
+        <v>6</v>
+      </c>
+      <c r="D473" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="474" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A474" t="s">
+        <v>23</v>
+      </c>
+      <c r="B474" t="s">
+        <v>432</v>
+      </c>
+      <c r="C474" t="s">
+        <v>31</v>
+      </c>
+      <c r="D474" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="475" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A475" t="s">
+        <v>9</v>
+      </c>
+      <c r="B475" t="s">
+        <v>433</v>
+      </c>
+      <c r="C475" t="s">
+        <v>6</v>
+      </c>
+      <c r="D475" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="476" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A476" t="s">
+        <v>9</v>
+      </c>
+      <c r="B476" t="s">
+        <v>433</v>
+      </c>
+      <c r="C476" t="s">
+        <v>31</v>
+      </c>
+      <c r="D476" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="477" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A477" t="s">
+        <v>23</v>
+      </c>
+      <c r="B477" t="s">
+        <v>434</v>
+      </c>
+      <c r="C477" t="s">
+        <v>6</v>
+      </c>
+      <c r="D477" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="478" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A478" t="s">
+        <v>39</v>
+      </c>
+      <c r="B478" t="s">
+        <v>435</v>
+      </c>
+      <c r="C478" t="s">
+        <v>6</v>
+      </c>
+      <c r="D478" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="479" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A479" t="s">
+        <v>17</v>
+      </c>
+      <c r="B479" t="s">
+        <v>436</v>
+      </c>
+      <c r="C479" t="s">
+        <v>6</v>
+      </c>
+      <c r="D479" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="480" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A480" t="s">
+        <v>11</v>
+      </c>
+      <c r="B480" t="s">
+        <v>437</v>
+      </c>
+      <c r="C480" t="s">
+        <v>6</v>
+      </c>
+      <c r="D480" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="481" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A481" t="s">
+        <v>15</v>
+      </c>
+      <c r="B481" t="s">
+        <v>438</v>
+      </c>
+      <c r="C481" t="s">
+        <v>6</v>
+      </c>
+      <c r="D481" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="482" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A482" t="s">
+        <v>15</v>
+      </c>
+      <c r="B482" t="s">
+        <v>438</v>
+      </c>
+      <c r="C482" t="s">
+        <v>6</v>
+      </c>
+      <c r="D482" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="483" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A483" t="s">
+        <v>55</v>
+      </c>
+      <c r="B483" t="s">
+        <v>439</v>
+      </c>
+      <c r="C483" t="s">
+        <v>6</v>
+      </c>
+      <c r="D483" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="484" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A484" t="s">
+        <v>21</v>
+      </c>
+      <c r="B484" t="s">
+        <v>440</v>
+      </c>
+      <c r="C484" t="s">
+        <v>6</v>
+      </c>
+      <c r="D484" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="485" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A485" t="s">
+        <v>21</v>
+      </c>
+      <c r="B485" t="s">
+        <v>441</v>
+      </c>
+      <c r="C485" t="s">
+        <v>6</v>
+      </c>
+      <c r="D485" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="486" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A486" t="s">
+        <v>43</v>
+      </c>
+      <c r="B486" t="s">
+        <v>442</v>
+      </c>
+      <c r="C486" t="s">
+        <v>6</v>
+      </c>
+      <c r="D486" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="487" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A487" t="s">
+        <v>9</v>
+      </c>
+      <c r="B487" t="s">
+        <v>443</v>
+      </c>
+      <c r="C487" t="s">
+        <v>6</v>
+      </c>
+      <c r="D487" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="488" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A488" t="s">
+        <v>4</v>
+      </c>
+      <c r="B488" t="s">
+        <v>444</v>
+      </c>
+      <c r="C488" t="s">
+        <v>6</v>
+      </c>
+      <c r="D488" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="489" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A489" t="s">
+        <v>23</v>
+      </c>
+      <c r="B489" t="s">
+        <v>445</v>
+      </c>
+      <c r="C489" t="s">
+        <v>47</v>
+      </c>
+      <c r="D489" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="490" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A490" t="s">
+        <v>52</v>
+      </c>
+      <c r="B490" t="s">
+        <v>446</v>
+      </c>
+      <c r="C490" t="s">
+        <v>6</v>
+      </c>
+      <c r="D490" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="491" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A491" t="s">
+        <v>23</v>
+      </c>
+      <c r="B491" t="s">
+        <v>447</v>
+      </c>
+      <c r="C491" t="s">
+        <v>47</v>
+      </c>
+      <c r="D491" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="492" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A492" t="s">
+        <v>23</v>
+      </c>
+      <c r="B492" t="s">
+        <v>448</v>
+      </c>
+      <c r="C492" t="s">
+        <v>47</v>
+      </c>
+      <c r="D492" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="493" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A493" t="s">
+        <v>21</v>
+      </c>
+      <c r="B493" t="s">
+        <v>449</v>
+      </c>
+      <c r="C493" t="s">
+        <v>6</v>
+      </c>
+      <c r="D493" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="494" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A494" t="s">
+        <v>7</v>
+      </c>
+      <c r="B494" t="s">
+        <v>450</v>
+      </c>
+      <c r="C494" t="s">
+        <v>6</v>
+      </c>
+      <c r="D494" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="495" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A495" t="s">
+        <v>39</v>
+      </c>
+      <c r="B495" t="s">
+        <v>451</v>
+      </c>
+      <c r="C495" t="s">
+        <v>6</v>
+      </c>
+      <c r="D495" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="496" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A496" t="s">
+        <v>4</v>
+      </c>
+      <c r="B496" t="s">
+        <v>452</v>
+      </c>
+      <c r="C496" t="s">
+        <v>6</v>
+      </c>
+      <c r="D496" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="497" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A497" t="s">
+        <v>55</v>
+      </c>
+      <c r="B497" t="s">
+        <v>453</v>
+      </c>
+      <c r="C497" t="s">
+        <v>6</v>
+      </c>
+      <c r="D497" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="498" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A498" t="s">
+        <v>43</v>
+      </c>
+      <c r="B498" t="s">
+        <v>454</v>
+      </c>
+      <c r="C498" t="s">
+        <v>6</v>
+      </c>
+      <c r="D498" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="499" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A499" t="s">
+        <v>17</v>
+      </c>
+      <c r="B499" t="s">
+        <v>455</v>
+      </c>
+      <c r="C499" t="s">
+        <v>31</v>
+      </c>
+      <c r="D499" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="500" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A500" t="s">
+        <v>23</v>
+      </c>
+      <c r="B500" t="s">
+        <v>456</v>
+      </c>
+      <c r="C500" t="s">
+        <v>47</v>
+      </c>
+      <c r="D500" s="1" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="501" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A501" t="s">
+        <v>52</v>
+      </c>
+      <c r="B501" t="s">
+        <v>457</v>
+      </c>
+      <c r="C501" t="s">
+        <v>6</v>
+      </c>
+      <c r="D501" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="502" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A502" t="s">
+        <v>29</v>
+      </c>
+      <c r="B502" t="s">
+        <v>458</v>
+      </c>
+      <c r="C502" t="s">
+        <v>6</v>
+      </c>
+      <c r="D502" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="503" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A503" t="s">
+        <v>29</v>
+      </c>
+      <c r="B503" t="s">
+        <v>458</v>
+      </c>
+      <c r="C503" t="s">
+        <v>37</v>
+      </c>
+      <c r="D503" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="504" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A504" t="s">
+        <v>66</v>
+      </c>
+      <c r="B504" t="s">
+        <v>459</v>
+      </c>
+      <c r="C504" t="s">
+        <v>6</v>
+      </c>
+      <c r="D504" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="505" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A505" t="s">
+        <v>43</v>
+      </c>
+      <c r="B505" t="s">
+        <v>460</v>
+      </c>
+      <c r="C505" t="s">
+        <v>6</v>
+      </c>
+      <c r="D505" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="506" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A506" t="s">
+        <v>4</v>
+      </c>
+      <c r="B506" t="s">
+        <v>461</v>
+      </c>
+      <c r="C506" t="s">
+        <v>6</v>
+      </c>
+      <c r="D506" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="507" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A507" t="s">
+        <v>4</v>
+      </c>
+      <c r="B507" t="s">
+        <v>461</v>
+      </c>
+      <c r="C507" t="s">
+        <v>37</v>
+      </c>
+      <c r="D507" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="508" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A508" t="s">
+        <v>29</v>
+      </c>
+      <c r="B508" t="s">
+        <v>462</v>
+      </c>
+      <c r="C508" t="s">
+        <v>6</v>
+      </c>
+      <c r="D508" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="509" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A509" t="s">
+        <v>21</v>
+      </c>
+      <c r="B509" t="s">
+        <v>463</v>
+      </c>
+      <c r="C509" t="s">
+        <v>6</v>
+      </c>
+      <c r="D509" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="510" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A510" t="s">
+        <v>21</v>
+      </c>
+      <c r="B510" t="s">
+        <v>464</v>
+      </c>
+      <c r="C510" t="s">
+        <v>6</v>
+      </c>
+      <c r="D510" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="511" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A511" t="s">
+        <v>23</v>
+      </c>
+      <c r="B511" t="s">
+        <v>465</v>
+      </c>
+      <c r="C511" t="s">
+        <v>6</v>
+      </c>
+      <c r="D511" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="512" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A512" t="s">
+        <v>7</v>
+      </c>
+      <c r="B512" t="s">
+        <v>466</v>
+      </c>
+      <c r="C512" t="s">
+        <v>6</v>
+      </c>
+      <c r="D512" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="513" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A513" t="s">
+        <v>19</v>
+      </c>
+      <c r="B513" t="s">
+        <v>467</v>
+      </c>
+      <c r="C513" t="s">
+        <v>6</v>
+      </c>
+      <c r="D513" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="514" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A514" t="s">
+        <v>19</v>
+      </c>
+      <c r="B514" t="s">
+        <v>468</v>
+      </c>
+      <c r="C514" t="s">
+        <v>6</v>
+      </c>
+      <c r="D514" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="515" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A515" t="s">
+        <v>39</v>
+      </c>
+      <c r="B515" t="s">
+        <v>469</v>
+      </c>
+      <c r="C515" t="s">
+        <v>6</v>
+      </c>
+      <c r="D515" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="516" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A516" t="s">
+        <v>39</v>
+      </c>
+      <c r="B516" t="s">
+        <v>469</v>
+      </c>
+      <c r="C516" t="s">
+        <v>31</v>
+      </c>
+      <c r="D516" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="517" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A517" t="s">
+        <v>52</v>
+      </c>
+      <c r="B517" t="s">
+        <v>470</v>
+      </c>
+      <c r="C517" t="s">
+        <v>6</v>
+      </c>
+      <c r="D517" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="518" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A518" t="s">
+        <v>21</v>
+      </c>
+      <c r="B518" t="s">
+        <v>471</v>
+      </c>
+      <c r="C518" t="s">
+        <v>6</v>
+      </c>
+      <c r="D518" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="519" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A519" t="s">
+        <v>21</v>
+      </c>
+      <c r="B519" t="s">
+        <v>472</v>
+      </c>
+      <c r="C519" t="s">
+        <v>6</v>
+      </c>
+      <c r="D519" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="520" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A520" t="s">
+        <v>21</v>
+      </c>
+      <c r="B520" t="s">
+        <v>473</v>
+      </c>
+      <c r="C520" t="s">
+        <v>6</v>
+      </c>
+      <c r="D520" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="521" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A521" t="s">
+        <v>25</v>
+      </c>
+      <c r="B521" t="s">
+        <v>474</v>
+      </c>
+      <c r="C521" t="s">
+        <v>6</v>
+      </c>
+      <c r="D521" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="522" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A522" t="s">
+        <v>29</v>
+      </c>
+      <c r="B522" t="s">
+        <v>475</v>
+      </c>
+      <c r="C522" t="s">
+        <v>6</v>
+      </c>
+      <c r="D522" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="523" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A523" t="s">
+        <v>52</v>
+      </c>
+      <c r="B523" t="s">
+        <v>476</v>
+      </c>
+      <c r="C523" t="s">
+        <v>6</v>
+      </c>
+      <c r="D523" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="524" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A524" t="s">
+        <v>55</v>
+      </c>
+      <c r="B524" t="s">
+        <v>477</v>
+      </c>
+      <c r="C524" t="s">
+        <v>6</v>
+      </c>
+      <c r="D524" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="525" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A525" t="s">
+        <v>55</v>
+      </c>
+      <c r="B525" t="s">
+        <v>478</v>
+      </c>
+      <c r="C525" t="s">
+        <v>6</v>
+      </c>
+      <c r="D525" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="526" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A526" t="s">
+        <v>55</v>
+      </c>
+      <c r="B526" t="s">
+        <v>478</v>
+      </c>
+      <c r="C526" t="s">
+        <v>31</v>
+      </c>
+      <c r="D526" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="527" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A527" t="s">
+        <v>55</v>
+      </c>
+      <c r="B527" t="s">
+        <v>478</v>
+      </c>
+      <c r="C527" t="s">
+        <v>37</v>
+      </c>
+      <c r="D527" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="528" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A528" t="s">
+        <v>7</v>
+      </c>
+      <c r="B528" t="s">
+        <v>479</v>
+      </c>
+      <c r="C528" t="s">
+        <v>6</v>
+      </c>
+      <c r="D528" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="529" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A529" t="s">
+        <v>4</v>
+      </c>
+      <c r="B529" t="s">
+        <v>480</v>
+      </c>
+      <c r="C529" t="s">
+        <v>6</v>
+      </c>
+      <c r="D529" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="530" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A530" t="s">
+        <v>63</v>
+      </c>
+      <c r="B530" t="s">
+        <v>481</v>
+      </c>
+      <c r="C530" t="s">
+        <v>6</v>
+      </c>
+      <c r="D530" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="531" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A531" t="s">
+        <v>4</v>
+      </c>
+      <c r="B531" t="s">
+        <v>482</v>
+      </c>
+      <c r="C531" t="s">
+        <v>6</v>
+      </c>
+      <c r="D531" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="532" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A532" t="s">
+        <v>43</v>
+      </c>
+      <c r="B532" t="s">
+        <v>483</v>
+      </c>
+      <c r="C532" t="s">
+        <v>31</v>
+      </c>
+      <c r="D532" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="533" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A533" t="s">
         <v>13</v>
       </c>
-      <c r="F9" s="5" t="s">
-[...5 lines deleted...]
-      <c r="H9" s="5" t="s">
+      <c r="B533" t="s">
+        <v>484</v>
+      </c>
+      <c r="C533" t="s">
+        <v>6</v>
+      </c>
+      <c r="D533" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="534" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A534" t="s">
+        <v>66</v>
+      </c>
+      <c r="B534" t="s">
+        <v>485</v>
+      </c>
+      <c r="C534" t="s">
+        <v>6</v>
+      </c>
+      <c r="D534" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="535" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A535" t="s">
+        <v>29</v>
+      </c>
+      <c r="B535" t="s">
+        <v>486</v>
+      </c>
+      <c r="C535" t="s">
+        <v>6</v>
+      </c>
+      <c r="D535" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="536" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A536" t="s">
+        <v>66</v>
+      </c>
+      <c r="B536" t="s">
+        <v>486</v>
+      </c>
+      <c r="C536" t="s">
+        <v>6</v>
+      </c>
+      <c r="D536" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="537" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A537" t="s">
+        <v>66</v>
+      </c>
+      <c r="B537" t="s">
+        <v>487</v>
+      </c>
+      <c r="C537" t="s">
+        <v>6</v>
+      </c>
+      <c r="D537" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="538" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A538" t="s">
+        <v>66</v>
+      </c>
+      <c r="B538" t="s">
+        <v>488</v>
+      </c>
+      <c r="C538" t="s">
+        <v>6</v>
+      </c>
+      <c r="D538" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="539" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A539" t="s">
+        <v>4</v>
+      </c>
+      <c r="B539" t="s">
+        <v>489</v>
+      </c>
+      <c r="C539" t="s">
+        <v>6</v>
+      </c>
+      <c r="D539" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="540" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A540" t="s">
+        <v>19</v>
+      </c>
+      <c r="B540" t="s">
+        <v>490</v>
+      </c>
+      <c r="C540" t="s">
+        <v>6</v>
+      </c>
+      <c r="D540" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="541" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A541" t="s">
+        <v>13</v>
+      </c>
+      <c r="B541" t="s">
+        <v>491</v>
+      </c>
+      <c r="C541" t="s">
+        <v>6</v>
+      </c>
+      <c r="D541" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="542" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A542" t="s">
+        <v>13</v>
+      </c>
+      <c r="B542" t="s">
+        <v>492</v>
+      </c>
+      <c r="C542" t="s">
+        <v>6</v>
+      </c>
+      <c r="D542" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="543" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A543" t="s">
         <v>15</v>
       </c>
-      <c r="I9" s="7" t="s">
-[...16 lines deleted...]
-      <c r="E10" s="5" t="s">
+      <c r="B543" t="s">
+        <v>493</v>
+      </c>
+      <c r="C543" t="s">
+        <v>31</v>
+      </c>
+      <c r="D543" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="544" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A544" t="s">
+        <v>66</v>
+      </c>
+      <c r="B544" t="s">
+        <v>494</v>
+      </c>
+      <c r="C544" t="s">
+        <v>6</v>
+      </c>
+      <c r="D544" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="545" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A545" t="s">
+        <v>23</v>
+      </c>
+      <c r="B545" t="s">
+        <v>495</v>
+      </c>
+      <c r="C545" t="s">
+        <v>6</v>
+      </c>
+      <c r="D545" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="546" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A546" t="s">
+        <v>66</v>
+      </c>
+      <c r="B546" t="s">
+        <v>496</v>
+      </c>
+      <c r="C546" t="s">
+        <v>6</v>
+      </c>
+      <c r="D546" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="547" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A547" t="s">
+        <v>15</v>
+      </c>
+      <c r="B547" t="s">
+        <v>497</v>
+      </c>
+      <c r="C547" t="s">
+        <v>6</v>
+      </c>
+      <c r="D547" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="548" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A548" t="s">
+        <v>15</v>
+      </c>
+      <c r="B548" t="s">
+        <v>498</v>
+      </c>
+      <c r="C548" t="s">
+        <v>6</v>
+      </c>
+      <c r="D548" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="549" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A549" t="s">
+        <v>21</v>
+      </c>
+      <c r="B549" t="s">
+        <v>499</v>
+      </c>
+      <c r="C549" t="s">
+        <v>6</v>
+      </c>
+      <c r="D549" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="550" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A550" t="s">
+        <v>52</v>
+      </c>
+      <c r="B550" t="s">
+        <v>500</v>
+      </c>
+      <c r="C550" t="s">
+        <v>6</v>
+      </c>
+      <c r="D550" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="551" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A551" t="s">
+        <v>4</v>
+      </c>
+      <c r="B551" t="s">
+        <v>501</v>
+      </c>
+      <c r="C551" t="s">
+        <v>6</v>
+      </c>
+      <c r="D551" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="552" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A552" t="s">
+        <v>15</v>
+      </c>
+      <c r="B552" t="s">
+        <v>502</v>
+      </c>
+      <c r="C552" t="s">
+        <v>6</v>
+      </c>
+      <c r="D552" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="553" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A553" t="s">
+        <v>15</v>
+      </c>
+      <c r="B553" t="s">
+        <v>503</v>
+      </c>
+      <c r="C553" t="s">
+        <v>6</v>
+      </c>
+      <c r="D553" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="554" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A554" t="s">
+        <v>17</v>
+      </c>
+      <c r="B554" t="s">
+        <v>504</v>
+      </c>
+      <c r="C554" t="s">
+        <v>6</v>
+      </c>
+      <c r="D554" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="555" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A555" t="s">
+        <v>23</v>
+      </c>
+      <c r="B555" t="s">
+        <v>505</v>
+      </c>
+      <c r="C555" t="s">
+        <v>47</v>
+      </c>
+      <c r="D555" s="1" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="556" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A556" t="s">
+        <v>23</v>
+      </c>
+      <c r="B556" t="s">
+        <v>506</v>
+      </c>
+      <c r="C556" t="s">
+        <v>6</v>
+      </c>
+      <c r="D556" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="557" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A557" t="s">
+        <v>66</v>
+      </c>
+      <c r="B557" t="s">
+        <v>507</v>
+      </c>
+      <c r="C557" t="s">
+        <v>47</v>
+      </c>
+      <c r="D557" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="558" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A558" t="s">
+        <v>66</v>
+      </c>
+      <c r="B558" t="s">
+        <v>508</v>
+      </c>
+      <c r="C558" t="s">
+        <v>6</v>
+      </c>
+      <c r="D558" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="559" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A559" t="s">
+        <v>9</v>
+      </c>
+      <c r="B559" t="s">
+        <v>509</v>
+      </c>
+      <c r="C559" t="s">
+        <v>6</v>
+      </c>
+      <c r="D559" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="560" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A560" t="s">
+        <v>21</v>
+      </c>
+      <c r="B560" t="s">
+        <v>510</v>
+      </c>
+      <c r="C560" t="s">
+        <v>6</v>
+      </c>
+      <c r="D560" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="561" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A561" t="s">
+        <v>43</v>
+      </c>
+      <c r="B561" t="s">
+        <v>511</v>
+      </c>
+      <c r="C561" t="s">
+        <v>6</v>
+      </c>
+      <c r="D561" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="562" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A562" t="s">
+        <v>43</v>
+      </c>
+      <c r="B562" t="s">
+        <v>512</v>
+      </c>
+      <c r="C562" t="s">
+        <v>6</v>
+      </c>
+      <c r="D562" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="563" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A563" t="s">
+        <v>43</v>
+      </c>
+      <c r="B563" t="s">
+        <v>512</v>
+      </c>
+      <c r="C563" t="s">
+        <v>31</v>
+      </c>
+      <c r="D563" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="564" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A564" t="s">
+        <v>43</v>
+      </c>
+      <c r="B564" t="s">
+        <v>512</v>
+      </c>
+      <c r="C564" t="s">
+        <v>89</v>
+      </c>
+      <c r="D564" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="565" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A565" t="s">
+        <v>43</v>
+      </c>
+      <c r="B565" t="s">
+        <v>513</v>
+      </c>
+      <c r="C565" t="s">
+        <v>6</v>
+      </c>
+      <c r="D565" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="566" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A566" t="s">
+        <v>52</v>
+      </c>
+      <c r="B566" t="s">
+        <v>514</v>
+      </c>
+      <c r="C566" t="s">
+        <v>31</v>
+      </c>
+      <c r="D566" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="567" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A567" t="s">
+        <v>52</v>
+      </c>
+      <c r="B567" t="s">
+        <v>515</v>
+      </c>
+      <c r="C567" t="s">
+        <v>6</v>
+      </c>
+      <c r="D567" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="568" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A568" t="s">
+        <v>52</v>
+      </c>
+      <c r="B568" t="s">
+        <v>516</v>
+      </c>
+      <c r="C568" t="s">
+        <v>6</v>
+      </c>
+      <c r="D568" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="569" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A569" t="s">
+        <v>11</v>
+      </c>
+      <c r="B569" t="s">
+        <v>516</v>
+      </c>
+      <c r="C569" t="s">
+        <v>6</v>
+      </c>
+      <c r="D569" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="570" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A570" t="s">
+        <v>66</v>
+      </c>
+      <c r="B570" t="s">
+        <v>517</v>
+      </c>
+      <c r="C570" t="s">
+        <v>6</v>
+      </c>
+      <c r="D570" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="571" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A571" t="s">
+        <v>23</v>
+      </c>
+      <c r="B571" t="s">
+        <v>518</v>
+      </c>
+      <c r="C571" t="s">
+        <v>47</v>
+      </c>
+      <c r="D571" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="572" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A572" t="s">
+        <v>52</v>
+      </c>
+      <c r="B572" t="s">
+        <v>519</v>
+      </c>
+      <c r="C572" t="s">
+        <v>6</v>
+      </c>
+      <c r="D572" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="573" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A573" t="s">
+        <v>23</v>
+      </c>
+      <c r="B573" t="s">
+        <v>520</v>
+      </c>
+      <c r="C573" t="s">
+        <v>47</v>
+      </c>
+      <c r="D573" s="1" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="574" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A574" t="s">
+        <v>39</v>
+      </c>
+      <c r="B574" t="s">
+        <v>521</v>
+      </c>
+      <c r="C574" t="s">
+        <v>6</v>
+      </c>
+      <c r="D574" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="575" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A575" t="s">
+        <v>17</v>
+      </c>
+      <c r="B575" t="s">
+        <v>522</v>
+      </c>
+      <c r="C575" t="s">
+        <v>6</v>
+      </c>
+      <c r="D575" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="576" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A576" t="s">
+        <v>7</v>
+      </c>
+      <c r="B576" t="s">
+        <v>523</v>
+      </c>
+      <c r="C576" t="s">
+        <v>6</v>
+      </c>
+      <c r="D576" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="577" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A577" t="s">
+        <v>15</v>
+      </c>
+      <c r="B577" t="s">
+        <v>524</v>
+      </c>
+      <c r="C577" t="s">
+        <v>6</v>
+      </c>
+      <c r="D577" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="578" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A578" t="s">
+        <v>15</v>
+      </c>
+      <c r="B578" t="s">
+        <v>525</v>
+      </c>
+      <c r="C578" t="s">
+        <v>31</v>
+      </c>
+      <c r="D578" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="579" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A579" t="s">
+        <v>21</v>
+      </c>
+      <c r="B579" t="s">
+        <v>526</v>
+      </c>
+      <c r="C579" t="s">
+        <v>6</v>
+      </c>
+      <c r="D579" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="580" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A580" t="s">
+        <v>9</v>
+      </c>
+      <c r="B580" t="s">
+        <v>527</v>
+      </c>
+      <c r="C580" t="s">
+        <v>6</v>
+      </c>
+      <c r="D580" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="581" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A581" t="s">
+        <v>17</v>
+      </c>
+      <c r="B581" t="s">
+        <v>527</v>
+      </c>
+      <c r="C581" t="s">
+        <v>6</v>
+      </c>
+      <c r="D581" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="582" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A582" t="s">
+        <v>9</v>
+      </c>
+      <c r="B582" t="s">
+        <v>527</v>
+      </c>
+      <c r="C582" t="s">
+        <v>31</v>
+      </c>
+      <c r="D582" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="583" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A583" t="s">
+        <v>9</v>
+      </c>
+      <c r="B583" t="s">
+        <v>528</v>
+      </c>
+      <c r="C583" t="s">
+        <v>31</v>
+      </c>
+      <c r="D583" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="584" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A584" t="s">
+        <v>9</v>
+      </c>
+      <c r="B584" t="s">
+        <v>528</v>
+      </c>
+      <c r="C584" t="s">
+        <v>37</v>
+      </c>
+      <c r="D584" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="585" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A585" t="s">
+        <v>17</v>
+      </c>
+      <c r="B585" t="s">
+        <v>529</v>
+      </c>
+      <c r="C585" t="s">
+        <v>6</v>
+      </c>
+      <c r="D585" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="586" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A586" t="s">
+        <v>4</v>
+      </c>
+      <c r="B586" t="s">
+        <v>530</v>
+      </c>
+      <c r="C586" t="s">
+        <v>6</v>
+      </c>
+      <c r="D586" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="587" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A587" t="s">
+        <v>29</v>
+      </c>
+      <c r="B587" t="s">
+        <v>531</v>
+      </c>
+      <c r="C587" t="s">
+        <v>6</v>
+      </c>
+      <c r="D587" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="588" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A588" t="s">
+        <v>39</v>
+      </c>
+      <c r="B588" t="s">
+        <v>532</v>
+      </c>
+      <c r="C588" t="s">
+        <v>6</v>
+      </c>
+      <c r="D588" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="589" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A589" t="s">
+        <v>15</v>
+      </c>
+      <c r="B589" t="s">
+        <v>533</v>
+      </c>
+      <c r="C589" t="s">
+        <v>6</v>
+      </c>
+      <c r="D589" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="590" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A590" t="s">
+        <v>39</v>
+      </c>
+      <c r="B590" t="s">
+        <v>534</v>
+      </c>
+      <c r="C590" t="s">
+        <v>6</v>
+      </c>
+      <c r="D590" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="591" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A591" t="s">
+        <v>39</v>
+      </c>
+      <c r="B591" t="s">
+        <v>535</v>
+      </c>
+      <c r="C591" t="s">
+        <v>6</v>
+      </c>
+      <c r="D591" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="592" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A592" t="s">
+        <v>15</v>
+      </c>
+      <c r="B592" t="s">
+        <v>536</v>
+      </c>
+      <c r="C592" t="s">
+        <v>6</v>
+      </c>
+      <c r="D592" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="593" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A593" t="s">
+        <v>29</v>
+      </c>
+      <c r="B593" t="s">
+        <v>537</v>
+      </c>
+      <c r="C593" t="s">
+        <v>6</v>
+      </c>
+      <c r="D593" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="594" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A594" t="s">
+        <v>15</v>
+      </c>
+      <c r="B594" t="s">
+        <v>538</v>
+      </c>
+      <c r="C594" t="s">
+        <v>6</v>
+      </c>
+      <c r="D594" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="595" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A595" t="s">
+        <v>43</v>
+      </c>
+      <c r="B595" t="s">
+        <v>539</v>
+      </c>
+      <c r="C595" t="s">
+        <v>6</v>
+      </c>
+      <c r="D595" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="596" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A596" t="s">
+        <v>39</v>
+      </c>
+      <c r="B596" t="s">
+        <v>540</v>
+      </c>
+      <c r="C596" t="s">
+        <v>6</v>
+      </c>
+      <c r="D596" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="597" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A597" t="s">
+        <v>21</v>
+      </c>
+      <c r="B597" t="s">
+        <v>541</v>
+      </c>
+      <c r="C597" t="s">
+        <v>6</v>
+      </c>
+      <c r="D597" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="598" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A598" t="s">
+        <v>21</v>
+      </c>
+      <c r="B598" t="s">
+        <v>542</v>
+      </c>
+      <c r="C598" t="s">
+        <v>6</v>
+      </c>
+      <c r="D598" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="599" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A599" t="s">
+        <v>21</v>
+      </c>
+      <c r="B599" t="s">
+        <v>542</v>
+      </c>
+      <c r="C599" t="s">
+        <v>31</v>
+      </c>
+      <c r="D599" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="600" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A600" t="s">
+        <v>21</v>
+      </c>
+      <c r="B600" t="s">
+        <v>543</v>
+      </c>
+      <c r="C600" t="s">
+        <v>31</v>
+      </c>
+      <c r="D600" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="601" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A601" t="s">
+        <v>21</v>
+      </c>
+      <c r="B601" t="s">
+        <v>544</v>
+      </c>
+      <c r="C601" t="s">
+        <v>47</v>
+      </c>
+      <c r="D601" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="602" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A602" t="s">
+        <v>21</v>
+      </c>
+      <c r="B602" t="s">
+        <v>545</v>
+      </c>
+      <c r="C602" t="s">
+        <v>6</v>
+      </c>
+      <c r="D602" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="603" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A603" t="s">
+        <v>21</v>
+      </c>
+      <c r="B603" t="s">
+        <v>546</v>
+      </c>
+      <c r="C603" t="s">
+        <v>6</v>
+      </c>
+      <c r="D603" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="604" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A604" t="s">
+        <v>21</v>
+      </c>
+      <c r="B604" t="s">
+        <v>546</v>
+      </c>
+      <c r="C604" t="s">
+        <v>89</v>
+      </c>
+      <c r="D604" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="605" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A605" t="s">
+        <v>21</v>
+      </c>
+      <c r="B605" t="s">
+        <v>547</v>
+      </c>
+      <c r="C605" t="s">
+        <v>6</v>
+      </c>
+      <c r="D605" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="606" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A606" t="s">
+        <v>21</v>
+      </c>
+      <c r="B606" t="s">
+        <v>548</v>
+      </c>
+      <c r="C606" t="s">
+        <v>6</v>
+      </c>
+      <c r="D606" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="607" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A607" t="s">
+        <v>7</v>
+      </c>
+      <c r="B607" t="s">
+        <v>549</v>
+      </c>
+      <c r="C607" t="s">
+        <v>6</v>
+      </c>
+      <c r="D607" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="608" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A608" t="s">
+        <v>43</v>
+      </c>
+      <c r="B608" t="s">
+        <v>549</v>
+      </c>
+      <c r="C608" t="s">
+        <v>6</v>
+      </c>
+      <c r="D608" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="609" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A609" t="s">
+        <v>21</v>
+      </c>
+      <c r="B609" t="s">
+        <v>550</v>
+      </c>
+      <c r="C609" t="s">
+        <v>6</v>
+      </c>
+      <c r="D609" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="610" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A610" t="s">
+        <v>4</v>
+      </c>
+      <c r="B610" t="s">
+        <v>551</v>
+      </c>
+      <c r="C610" t="s">
+        <v>6</v>
+      </c>
+      <c r="D610" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="611" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A611" t="s">
+        <v>23</v>
+      </c>
+      <c r="B611" t="s">
+        <v>552</v>
+      </c>
+      <c r="C611" t="s">
+        <v>47</v>
+      </c>
+      <c r="D611" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="612" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A612" t="s">
+        <v>39</v>
+      </c>
+      <c r="B612" t="s">
+        <v>553</v>
+      </c>
+      <c r="C612" t="s">
+        <v>6</v>
+      </c>
+      <c r="D612" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="613" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A613" t="s">
+        <v>39</v>
+      </c>
+      <c r="B613" t="s">
+        <v>554</v>
+      </c>
+      <c r="C613" t="s">
+        <v>31</v>
+      </c>
+      <c r="D613" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="614" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A614" t="s">
+        <v>21</v>
+      </c>
+      <c r="B614" t="s">
+        <v>555</v>
+      </c>
+      <c r="C614" t="s">
+        <v>6</v>
+      </c>
+      <c r="D614" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="615" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A615" t="s">
+        <v>63</v>
+      </c>
+      <c r="B615" t="s">
+        <v>556</v>
+      </c>
+      <c r="C615" t="s">
+        <v>6</v>
+      </c>
+      <c r="D615" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="616" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A616" t="s">
+        <v>63</v>
+      </c>
+      <c r="B616" t="s">
+        <v>556</v>
+      </c>
+      <c r="C616" t="s">
+        <v>37</v>
+      </c>
+      <c r="D616" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="617" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A617" t="s">
+        <v>23</v>
+      </c>
+      <c r="B617" t="s">
+        <v>557</v>
+      </c>
+      <c r="C617" t="s">
+        <v>47</v>
+      </c>
+      <c r="D617" s="1" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="618" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A618" t="s">
+        <v>29</v>
+      </c>
+      <c r="B618" t="s">
+        <v>558</v>
+      </c>
+      <c r="C618" t="s">
+        <v>6</v>
+      </c>
+      <c r="D618" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="619" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A619" t="s">
+        <v>4</v>
+      </c>
+      <c r="B619" t="s">
+        <v>559</v>
+      </c>
+      <c r="C619" t="s">
+        <v>6</v>
+      </c>
+      <c r="D619" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="620" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A620" t="s">
+        <v>4</v>
+      </c>
+      <c r="B620" t="s">
+        <v>559</v>
+      </c>
+      <c r="C620" t="s">
+        <v>37</v>
+      </c>
+      <c r="D620" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="621" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A621" t="s">
+        <v>4</v>
+      </c>
+      <c r="B621" t="s">
+        <v>560</v>
+      </c>
+      <c r="C621" t="s">
+        <v>6</v>
+      </c>
+      <c r="D621" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="622" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A622" t="s">
+        <v>11</v>
+      </c>
+      <c r="B622" t="s">
+        <v>561</v>
+      </c>
+      <c r="C622" t="s">
+        <v>6</v>
+      </c>
+      <c r="D622" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="623" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A623" t="s">
+        <v>17</v>
+      </c>
+      <c r="B623" t="s">
+        <v>562</v>
+      </c>
+      <c r="C623" t="s">
+        <v>6</v>
+      </c>
+      <c r="D623" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="624" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A624" t="s">
+        <v>17</v>
+      </c>
+      <c r="B624" t="s">
+        <v>562</v>
+      </c>
+      <c r="C624" t="s">
+        <v>31</v>
+      </c>
+      <c r="D624" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="625" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A625" t="s">
+        <v>15</v>
+      </c>
+      <c r="B625" t="s">
+        <v>563</v>
+      </c>
+      <c r="C625" t="s">
+        <v>31</v>
+      </c>
+      <c r="D625" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="626" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A626" t="s">
         <v>13</v>
       </c>
-      <c r="F10" s="5" t="s">
-[...5 lines deleted...]
-      <c r="H10" s="5" t="s">
+      <c r="B626" t="s">
+        <v>563</v>
+      </c>
+      <c r="C626" t="s">
+        <v>6</v>
+      </c>
+      <c r="D626" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="627" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A627" t="s">
         <v>15</v>
       </c>
-      <c r="I10" s="7" t="s">
+      <c r="B627" t="s">
+        <v>563</v>
+      </c>
+      <c r="C627" t="s">
+        <v>6</v>
+      </c>
+      <c r="D627" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="628" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A628" t="s">
+        <v>15</v>
+      </c>
+      <c r="B628" t="s">
+        <v>564</v>
+      </c>
+      <c r="C628" t="s">
+        <v>6</v>
+      </c>
+      <c r="D628" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="629" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A629" t="s">
+        <v>66</v>
+      </c>
+      <c r="B629" t="s">
+        <v>565</v>
+      </c>
+      <c r="C629" t="s">
+        <v>6</v>
+      </c>
+      <c r="D629" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="630" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A630" t="s">
+        <v>23</v>
+      </c>
+      <c r="B630" t="s">
+        <v>566</v>
+      </c>
+      <c r="C630" t="s">
+        <v>6</v>
+      </c>
+      <c r="D630" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="631" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A631" t="s">
+        <v>43</v>
+      </c>
+      <c r="B631" t="s">
+        <v>567</v>
+      </c>
+      <c r="C631" t="s">
+        <v>6</v>
+      </c>
+      <c r="D631" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="632" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A632" t="s">
+        <v>52</v>
+      </c>
+      <c r="B632" t="s">
+        <v>568</v>
+      </c>
+      <c r="C632" t="s">
+        <v>6</v>
+      </c>
+      <c r="D632" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="633" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A633" t="s">
+        <v>52</v>
+      </c>
+      <c r="B633" t="s">
+        <v>569</v>
+      </c>
+      <c r="C633" t="s">
+        <v>6</v>
+      </c>
+      <c r="D633" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="634" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A634" t="s">
+        <v>52</v>
+      </c>
+      <c r="B634" t="s">
+        <v>570</v>
+      </c>
+      <c r="C634" t="s">
+        <v>6</v>
+      </c>
+      <c r="D634" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="635" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A635" t="s">
+        <v>39</v>
+      </c>
+      <c r="B635" t="s">
+        <v>571</v>
+      </c>
+      <c r="C635" t="s">
+        <v>6</v>
+      </c>
+      <c r="D635" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="636" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A636" t="s">
+        <v>19</v>
+      </c>
+      <c r="B636" t="s">
+        <v>572</v>
+      </c>
+      <c r="C636" t="s">
+        <v>6</v>
+      </c>
+      <c r="D636" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="637" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A637" t="s">
+        <v>19</v>
+      </c>
+      <c r="B637" t="s">
+        <v>572</v>
+      </c>
+      <c r="C637" t="s">
+        <v>31</v>
+      </c>
+      <c r="D637" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="638" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A638" t="s">
+        <v>11</v>
+      </c>
+      <c r="B638" t="s">
+        <v>573</v>
+      </c>
+      <c r="C638" t="s">
+        <v>6</v>
+      </c>
+      <c r="D638" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="639" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A639" t="s">
+        <v>7</v>
+      </c>
+      <c r="B639" t="s">
+        <v>574</v>
+      </c>
+      <c r="C639" t="s">
+        <v>6</v>
+      </c>
+      <c r="D639" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="640" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A640" t="s">
+        <v>9</v>
+      </c>
+      <c r="B640" t="s">
+        <v>575</v>
+      </c>
+      <c r="C640" t="s">
+        <v>6</v>
+      </c>
+      <c r="D640" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="641" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A641" t="s">
+        <v>19</v>
+      </c>
+      <c r="B641" t="s">
+        <v>576</v>
+      </c>
+      <c r="C641" t="s">
+        <v>6</v>
+      </c>
+      <c r="D641" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="642" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A642" t="s">
+        <v>63</v>
+      </c>
+      <c r="B642" t="s">
+        <v>577</v>
+      </c>
+      <c r="C642" t="s">
+        <v>6</v>
+      </c>
+      <c r="D642" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="643" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A643" t="s">
+        <v>19</v>
+      </c>
+      <c r="B643" t="s">
+        <v>578</v>
+      </c>
+      <c r="C643" t="s">
+        <v>6</v>
+      </c>
+      <c r="D643" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="644" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A644" t="s">
+        <v>43</v>
+      </c>
+      <c r="B644" t="s">
+        <v>579</v>
+      </c>
+      <c r="C644" t="s">
+        <v>47</v>
+      </c>
+      <c r="D644" s="1" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="645" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A645" t="s">
+        <v>43</v>
+      </c>
+      <c r="B645" t="s">
+        <v>579</v>
+      </c>
+      <c r="C645" t="s">
+        <v>6</v>
+      </c>
+      <c r="D645" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="646" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A646" t="s">
+        <v>15</v>
+      </c>
+      <c r="B646" t="s">
+        <v>580</v>
+      </c>
+      <c r="C646" t="s">
+        <v>6</v>
+      </c>
+      <c r="D646" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="647" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A647" t="s">
+        <v>52</v>
+      </c>
+      <c r="B647" t="s">
+        <v>581</v>
+      </c>
+      <c r="C647" t="s">
+        <v>6</v>
+      </c>
+      <c r="D647" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="648" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A648" t="s">
+        <v>4</v>
+      </c>
+      <c r="B648" t="s">
+        <v>582</v>
+      </c>
+      <c r="C648" t="s">
+        <v>6</v>
+      </c>
+      <c r="D648" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="649" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A649" t="s">
+        <v>13</v>
+      </c>
+      <c r="B649" t="s">
+        <v>583</v>
+      </c>
+      <c r="C649" t="s">
+        <v>6</v>
+      </c>
+      <c r="D649" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="650" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A650" t="s">
+        <v>13</v>
+      </c>
+      <c r="B650" t="s">
+        <v>584</v>
+      </c>
+      <c r="C650" t="s">
+        <v>31</v>
+      </c>
+      <c r="D650" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="651" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A651" t="s">
+        <v>23</v>
+      </c>
+      <c r="B651" t="s">
+        <v>585</v>
+      </c>
+      <c r="C651" t="s">
+        <v>47</v>
+      </c>
+      <c r="D651" s="1" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="652" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A652" t="s">
+        <v>29</v>
+      </c>
+      <c r="B652" t="s">
+        <v>586</v>
+      </c>
+      <c r="C652" t="s">
+        <v>6</v>
+      </c>
+      <c r="D652" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="653" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A653" t="s">
+        <v>43</v>
+      </c>
+      <c r="B653" t="s">
+        <v>587</v>
+      </c>
+      <c r="C653" t="s">
+        <v>6</v>
+      </c>
+      <c r="D653" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="654" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A654" t="s">
+        <v>11</v>
+      </c>
+      <c r="B654" t="s">
+        <v>588</v>
+      </c>
+      <c r="C654" t="s">
+        <v>6</v>
+      </c>
+      <c r="D654" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="655" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A655" t="s">
+        <v>11</v>
+      </c>
+      <c r="B655" t="s">
+        <v>588</v>
+      </c>
+      <c r="C655" t="s">
+        <v>37</v>
+      </c>
+      <c r="D655" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="656" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A656" t="s">
+        <v>23</v>
+      </c>
+      <c r="B656" t="s">
+        <v>589</v>
+      </c>
+      <c r="C656" t="s">
+        <v>47</v>
+      </c>
+      <c r="D656" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="657" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A657" t="s">
+        <v>19</v>
+      </c>
+      <c r="B657" t="s">
+        <v>590</v>
+      </c>
+      <c r="C657" t="s">
+        <v>31</v>
+      </c>
+      <c r="D657" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="658" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A658" t="s">
+        <v>43</v>
+      </c>
+      <c r="B658" t="s">
+        <v>591</v>
+      </c>
+      <c r="C658" t="s">
+        <v>6</v>
+      </c>
+      <c r="D658" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="659" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A659" t="s">
+        <v>29</v>
+      </c>
+      <c r="B659" t="s">
+        <v>592</v>
+      </c>
+      <c r="C659" t="s">
+        <v>6</v>
+      </c>
+      <c r="D659" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="660" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A660" t="s">
+        <v>39</v>
+      </c>
+      <c r="B660" t="s">
+        <v>593</v>
+      </c>
+      <c r="C660" t="s">
+        <v>6</v>
+      </c>
+      <c r="D660" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="661" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A661" t="s">
+        <v>39</v>
+      </c>
+      <c r="B661" t="s">
+        <v>593</v>
+      </c>
+      <c r="C661" t="s">
+        <v>31</v>
+      </c>
+      <c r="D661" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="662" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A662" t="s">
+        <v>39</v>
+      </c>
+      <c r="B662" t="s">
+        <v>594</v>
+      </c>
+      <c r="C662" t="s">
+        <v>6</v>
+      </c>
+      <c r="D662" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="663" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A663" t="s">
+        <v>39</v>
+      </c>
+      <c r="B663" t="s">
+        <v>594</v>
+      </c>
+      <c r="C663" t="s">
+        <v>31</v>
+      </c>
+      <c r="D663" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="664" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A664" t="s">
+        <v>39</v>
+      </c>
+      <c r="B664" t="s">
+        <v>595</v>
+      </c>
+      <c r="C664" t="s">
+        <v>6</v>
+      </c>
+      <c r="D664" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="665" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A665" t="s">
         <v>21</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="5" t="s">
+      <c r="B665" t="s">
+        <v>596</v>
+      </c>
+      <c r="C665" t="s">
+        <v>6</v>
+      </c>
+      <c r="D665" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="666" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A666" t="s">
+        <v>21</v>
+      </c>
+      <c r="B666" t="s">
+        <v>597</v>
+      </c>
+      <c r="C666" t="s">
+        <v>6</v>
+      </c>
+      <c r="D666" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="667" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A667" t="s">
+        <v>43</v>
+      </c>
+      <c r="B667" t="s">
+        <v>598</v>
+      </c>
+      <c r="C667" t="s">
+        <v>6</v>
+      </c>
+      <c r="D667" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="668" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A668" t="s">
+        <v>43</v>
+      </c>
+      <c r="B668" t="s">
+        <v>599</v>
+      </c>
+      <c r="C668" t="s">
+        <v>6</v>
+      </c>
+      <c r="D668" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="669" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A669" t="s">
+        <v>17</v>
+      </c>
+      <c r="B669" t="s">
+        <v>600</v>
+      </c>
+      <c r="C669" t="s">
+        <v>6</v>
+      </c>
+      <c r="D669" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="670" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A670" t="s">
+        <v>15</v>
+      </c>
+      <c r="B670" t="s">
+        <v>601</v>
+      </c>
+      <c r="C670" t="s">
+        <v>6</v>
+      </c>
+      <c r="D670" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="671" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A671" t="s">
+        <v>13</v>
+      </c>
+      <c r="B671" t="s">
+        <v>602</v>
+      </c>
+      <c r="C671" t="s">
+        <v>6</v>
+      </c>
+      <c r="D671" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="672" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A672" t="s">
+        <v>17</v>
+      </c>
+      <c r="B672" t="s">
+        <v>602</v>
+      </c>
+      <c r="C672" t="s">
+        <v>6</v>
+      </c>
+      <c r="D672" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="673" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A673" t="s">
+        <v>7</v>
+      </c>
+      <c r="B673" t="s">
+        <v>603</v>
+      </c>
+      <c r="C673" t="s">
+        <v>6</v>
+      </c>
+      <c r="D673" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="674" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A674" t="s">
+        <v>63</v>
+      </c>
+      <c r="B674" t="s">
+        <v>604</v>
+      </c>
+      <c r="C674" t="s">
+        <v>6</v>
+      </c>
+      <c r="D674" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="675" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A675" t="s">
+        <v>29</v>
+      </c>
+      <c r="B675" t="s">
+        <v>605</v>
+      </c>
+      <c r="C675" t="s">
+        <v>6</v>
+      </c>
+      <c r="D675" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="676" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A676" t="s">
+        <v>66</v>
+      </c>
+      <c r="B676" t="s">
+        <v>606</v>
+      </c>
+      <c r="C676" t="s">
+        <v>6</v>
+      </c>
+      <c r="D676" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="677" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A677" t="s">
+        <v>43</v>
+      </c>
+      <c r="B677" t="s">
+        <v>607</v>
+      </c>
+      <c r="C677" t="s">
+        <v>6</v>
+      </c>
+      <c r="D677" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="678" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A678" t="s">
+        <v>15</v>
+      </c>
+      <c r="B678" t="s">
+        <v>608</v>
+      </c>
+      <c r="C678" t="s">
+        <v>31</v>
+      </c>
+      <c r="D678" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="679" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A679" t="s">
+        <v>15</v>
+      </c>
+      <c r="B679" t="s">
+        <v>609</v>
+      </c>
+      <c r="C679" t="s">
+        <v>6</v>
+      </c>
+      <c r="D679" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="680" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A680" t="s">
+        <v>21</v>
+      </c>
+      <c r="B680" t="s">
+        <v>610</v>
+      </c>
+      <c r="C680" t="s">
+        <v>6</v>
+      </c>
+      <c r="D680" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="681" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A681" t="s">
+        <v>39</v>
+      </c>
+      <c r="B681" t="s">
+        <v>611</v>
+      </c>
+      <c r="C681" t="s">
+        <v>6</v>
+      </c>
+      <c r="D681" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="682" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A682" t="s">
+        <v>7</v>
+      </c>
+      <c r="B682" t="s">
+        <v>612</v>
+      </c>
+      <c r="C682" t="s">
+        <v>6</v>
+      </c>
+      <c r="D682" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="683" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A683" t="s">
+        <v>39</v>
+      </c>
+      <c r="B683" t="s">
+        <v>613</v>
+      </c>
+      <c r="C683" t="s">
+        <v>6</v>
+      </c>
+      <c r="D683" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="684" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A684" t="s">
+        <v>52</v>
+      </c>
+      <c r="B684" t="s">
+        <v>614</v>
+      </c>
+      <c r="C684" t="s">
+        <v>6</v>
+      </c>
+      <c r="D684" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="685" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A685" t="s">
+        <v>66</v>
+      </c>
+      <c r="B685" t="s">
+        <v>615</v>
+      </c>
+      <c r="C685" t="s">
+        <v>6</v>
+      </c>
+      <c r="D685" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="686" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A686" t="s">
+        <v>29</v>
+      </c>
+      <c r="B686" t="s">
+        <v>616</v>
+      </c>
+      <c r="C686" t="s">
+        <v>47</v>
+      </c>
+      <c r="D686" s="1" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="687" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A687" t="s">
+        <v>23</v>
+      </c>
+      <c r="B687" t="s">
+        <v>617</v>
+      </c>
+      <c r="C687" t="s">
+        <v>47</v>
+      </c>
+      <c r="D687" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="688" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A688" t="s">
+        <v>7</v>
+      </c>
+      <c r="B688" t="s">
+        <v>618</v>
+      </c>
+      <c r="C688" t="s">
+        <v>6</v>
+      </c>
+      <c r="D688" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="689" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A689" t="s">
+        <v>66</v>
+      </c>
+      <c r="B689" t="s">
+        <v>619</v>
+      </c>
+      <c r="C689" t="s">
+        <v>6</v>
+      </c>
+      <c r="D689" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="690" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A690" t="s">
+        <v>66</v>
+      </c>
+      <c r="B690" t="s">
+        <v>620</v>
+      </c>
+      <c r="C690" t="s">
+        <v>6</v>
+      </c>
+      <c r="D690" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="691" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A691" t="s">
+        <v>29</v>
+      </c>
+      <c r="B691" t="s">
+        <v>621</v>
+      </c>
+      <c r="C691" t="s">
+        <v>6</v>
+      </c>
+      <c r="D691" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="692" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A692" t="s">
+        <v>39</v>
+      </c>
+      <c r="B692" t="s">
+        <v>622</v>
+      </c>
+      <c r="C692" t="s">
+        <v>31</v>
+      </c>
+      <c r="D692" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="693" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A693" t="s">
+        <v>17</v>
+      </c>
+      <c r="B693" t="s">
+        <v>622</v>
+      </c>
+      <c r="C693" t="s">
+        <v>6</v>
+      </c>
+      <c r="D693" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="694" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A694" t="s">
+        <v>23</v>
+      </c>
+      <c r="B694" t="s">
+        <v>623</v>
+      </c>
+      <c r="C694" t="s">
+        <v>332</v>
+      </c>
+      <c r="D694" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="695" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A695" t="s">
+        <v>29</v>
+      </c>
+      <c r="B695" t="s">
+        <v>624</v>
+      </c>
+      <c r="C695" t="s">
+        <v>6</v>
+      </c>
+      <c r="D695" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="696" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A696" t="s">
+        <v>29</v>
+      </c>
+      <c r="B696" t="s">
+        <v>625</v>
+      </c>
+      <c r="C696" t="s">
+        <v>6</v>
+      </c>
+      <c r="D696" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="697" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A697" t="s">
+        <v>29</v>
+      </c>
+      <c r="B697" t="s">
+        <v>625</v>
+      </c>
+      <c r="C697" t="s">
+        <v>31</v>
+      </c>
+      <c r="D697" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="698" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A698" t="s">
+        <v>29</v>
+      </c>
+      <c r="B698" t="s">
+        <v>625</v>
+      </c>
+      <c r="C698" t="s">
+        <v>89</v>
+      </c>
+      <c r="D698" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="699" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A699" t="s">
+        <v>29</v>
+      </c>
+      <c r="B699" t="s">
+        <v>625</v>
+      </c>
+      <c r="C699" t="s">
         <v>37</v>
       </c>
-      <c r="B11" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E11" s="5" t="s">
+      <c r="D699" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="700" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A700" t="s">
+        <v>29</v>
+      </c>
+      <c r="B700" t="s">
+        <v>626</v>
+      </c>
+      <c r="C700" t="s">
+        <v>6</v>
+      </c>
+      <c r="D700" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="701" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A701" t="s">
+        <v>4</v>
+      </c>
+      <c r="B701" t="s">
+        <v>627</v>
+      </c>
+      <c r="C701" t="s">
+        <v>6</v>
+      </c>
+      <c r="D701" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="702" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A702" t="s">
+        <v>15</v>
+      </c>
+      <c r="B702" t="s">
+        <v>628</v>
+      </c>
+      <c r="C702" t="s">
+        <v>6</v>
+      </c>
+      <c r="D702" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="703" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A703" t="s">
+        <v>43</v>
+      </c>
+      <c r="B703" t="s">
+        <v>629</v>
+      </c>
+      <c r="C703" t="s">
+        <v>6</v>
+      </c>
+      <c r="D703" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="704" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A704" t="s">
+        <v>23</v>
+      </c>
+      <c r="B704" t="s">
+        <v>630</v>
+      </c>
+      <c r="C704" t="s">
+        <v>6</v>
+      </c>
+      <c r="D704" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="705" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A705" t="s">
+        <v>23</v>
+      </c>
+      <c r="B705" t="s">
+        <v>631</v>
+      </c>
+      <c r="C705" t="s">
+        <v>47</v>
+      </c>
+      <c r="D705" s="1" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="706" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A706" t="s">
+        <v>29</v>
+      </c>
+      <c r="B706" t="s">
+        <v>632</v>
+      </c>
+      <c r="C706" t="s">
+        <v>6</v>
+      </c>
+      <c r="D706" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="707" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A707" t="s">
+        <v>66</v>
+      </c>
+      <c r="B707" t="s">
+        <v>633</v>
+      </c>
+      <c r="C707" t="s">
+        <v>6</v>
+      </c>
+      <c r="D707" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="708" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A708" t="s">
+        <v>66</v>
+      </c>
+      <c r="B708" t="s">
+        <v>634</v>
+      </c>
+      <c r="C708" t="s">
+        <v>6</v>
+      </c>
+      <c r="D708" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="709" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A709" t="s">
+        <v>66</v>
+      </c>
+      <c r="B709" t="s">
+        <v>634</v>
+      </c>
+      <c r="C709" t="s">
+        <v>37</v>
+      </c>
+      <c r="D709" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="710" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A710" t="s">
+        <v>15</v>
+      </c>
+      <c r="B710" t="s">
+        <v>635</v>
+      </c>
+      <c r="C710" t="s">
+        <v>6</v>
+      </c>
+      <c r="D710" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="711" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A711" t="s">
+        <v>55</v>
+      </c>
+      <c r="B711" t="s">
+        <v>636</v>
+      </c>
+      <c r="C711" t="s">
+        <v>6</v>
+      </c>
+      <c r="D711" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="712" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A712" t="s">
+        <v>7</v>
+      </c>
+      <c r="B712" t="s">
+        <v>637</v>
+      </c>
+      <c r="C712" t="s">
+        <v>6</v>
+      </c>
+      <c r="D712" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="713" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A713" t="s">
+        <v>7</v>
+      </c>
+      <c r="B713" t="s">
+        <v>638</v>
+      </c>
+      <c r="C713" t="s">
+        <v>47</v>
+      </c>
+      <c r="D713" s="1" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="714" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A714" t="s">
+        <v>9</v>
+      </c>
+      <c r="B714" t="s">
+        <v>639</v>
+      </c>
+      <c r="C714" t="s">
+        <v>6</v>
+      </c>
+      <c r="D714" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="715" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A715" t="s">
+        <v>66</v>
+      </c>
+      <c r="B715" t="s">
+        <v>640</v>
+      </c>
+      <c r="C715" t="s">
+        <v>47</v>
+      </c>
+      <c r="D715" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="716" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A716" t="s">
+        <v>21</v>
+      </c>
+      <c r="B716" t="s">
+        <v>641</v>
+      </c>
+      <c r="C716" t="s">
+        <v>6</v>
+      </c>
+      <c r="D716" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="717" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A717" t="s">
         <v>13</v>
       </c>
-      <c r="F11" s="5" t="s">
-[...5 lines deleted...]
-      <c r="H11" s="5" t="s">
+      <c r="B717" t="s">
+        <v>642</v>
+      </c>
+      <c r="C717" t="s">
+        <v>6</v>
+      </c>
+      <c r="D717" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="718" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A718" t="s">
+        <v>4</v>
+      </c>
+      <c r="B718" t="s">
+        <v>643</v>
+      </c>
+      <c r="C718" t="s">
+        <v>6</v>
+      </c>
+      <c r="D718" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="719" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A719" t="s">
+        <v>43</v>
+      </c>
+      <c r="B719" t="s">
+        <v>644</v>
+      </c>
+      <c r="C719" t="s">
+        <v>6</v>
+      </c>
+      <c r="D719" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="720" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A720" t="s">
+        <v>21</v>
+      </c>
+      <c r="B720" t="s">
+        <v>645</v>
+      </c>
+      <c r="C720" t="s">
+        <v>6</v>
+      </c>
+      <c r="D720" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="721" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A721" t="s">
+        <v>23</v>
+      </c>
+      <c r="B721" t="s">
+        <v>646</v>
+      </c>
+      <c r="C721" t="s">
+        <v>47</v>
+      </c>
+      <c r="D721" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="722" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A722" t="s">
+        <v>23</v>
+      </c>
+      <c r="B722" t="s">
+        <v>647</v>
+      </c>
+      <c r="C722" t="s">
+        <v>332</v>
+      </c>
+      <c r="D722" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="723" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A723" t="s">
+        <v>23</v>
+      </c>
+      <c r="B723" t="s">
+        <v>648</v>
+      </c>
+      <c r="C723" t="s">
+        <v>6</v>
+      </c>
+      <c r="D723" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="724" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A724" t="s">
         <v>15</v>
       </c>
-      <c r="I11" s="7" t="s">
+      <c r="B724" t="s">
+        <v>649</v>
+      </c>
+      <c r="C724" t="s">
+        <v>6</v>
+      </c>
+      <c r="D724" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="725" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A725" t="s">
+        <v>29</v>
+      </c>
+      <c r="B725" t="s">
+        <v>650</v>
+      </c>
+      <c r="C725" t="s">
+        <v>6</v>
+      </c>
+      <c r="D725" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="726" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A726" t="s">
+        <v>11</v>
+      </c>
+      <c r="B726" t="s">
+        <v>651</v>
+      </c>
+      <c r="C726" t="s">
+        <v>6</v>
+      </c>
+      <c r="D726" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="727" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A727" t="s">
+        <v>66</v>
+      </c>
+      <c r="B727" t="s">
+        <v>652</v>
+      </c>
+      <c r="C727" t="s">
+        <v>6</v>
+      </c>
+      <c r="D727" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="728" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A728" t="s">
+        <v>19</v>
+      </c>
+      <c r="B728" t="s">
+        <v>653</v>
+      </c>
+      <c r="C728" t="s">
+        <v>6</v>
+      </c>
+      <c r="D728" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="729" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A729" t="s">
+        <v>4</v>
+      </c>
+      <c r="B729" t="s">
+        <v>654</v>
+      </c>
+      <c r="C729" t="s">
+        <v>31</v>
+      </c>
+      <c r="D729" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="730" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A730" t="s">
+        <v>4</v>
+      </c>
+      <c r="B730" t="s">
+        <v>654</v>
+      </c>
+      <c r="C730" t="s">
+        <v>6</v>
+      </c>
+      <c r="D730" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="731" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A731" t="s">
+        <v>25</v>
+      </c>
+      <c r="B731" t="s">
+        <v>655</v>
+      </c>
+      <c r="C731" t="s">
+        <v>6</v>
+      </c>
+      <c r="D731" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="732" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A732" t="s">
+        <v>4</v>
+      </c>
+      <c r="B732" t="s">
+        <v>656</v>
+      </c>
+      <c r="C732" t="s">
+        <v>6</v>
+      </c>
+      <c r="D732" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="733" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A733" t="s">
+        <v>55</v>
+      </c>
+      <c r="B733" t="s">
+        <v>657</v>
+      </c>
+      <c r="C733" t="s">
+        <v>6</v>
+      </c>
+      <c r="D733" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="734" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A734" t="s">
+        <v>66</v>
+      </c>
+      <c r="B734" t="s">
+        <v>658</v>
+      </c>
+      <c r="C734" t="s">
+        <v>47</v>
+      </c>
+      <c r="D734" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="735" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A735" t="s">
+        <v>19</v>
+      </c>
+      <c r="B735" t="s">
+        <v>659</v>
+      </c>
+      <c r="C735" t="s">
+        <v>6</v>
+      </c>
+      <c r="D735" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="736" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A736" t="s">
+        <v>52</v>
+      </c>
+      <c r="B736" t="s">
+        <v>660</v>
+      </c>
+      <c r="C736" t="s">
+        <v>6</v>
+      </c>
+      <c r="D736" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="737" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A737" t="s">
+        <v>4</v>
+      </c>
+      <c r="B737" t="s">
+        <v>661</v>
+      </c>
+      <c r="C737" t="s">
+        <v>6</v>
+      </c>
+      <c r="D737" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="738" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A738" t="s">
+        <v>4</v>
+      </c>
+      <c r="B738" t="s">
+        <v>662</v>
+      </c>
+      <c r="C738" t="s">
+        <v>6</v>
+      </c>
+      <c r="D738" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="739" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A739" t="s">
+        <v>19</v>
+      </c>
+      <c r="B739" t="s">
+        <v>663</v>
+      </c>
+      <c r="C739" t="s">
+        <v>6</v>
+      </c>
+      <c r="D739" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="740" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A740" t="s">
+        <v>19</v>
+      </c>
+      <c r="B740" t="s">
+        <v>663</v>
+      </c>
+      <c r="C740" t="s">
+        <v>37</v>
+      </c>
+      <c r="D740" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="741" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A741" t="s">
+        <v>43</v>
+      </c>
+      <c r="B741" t="s">
+        <v>664</v>
+      </c>
+      <c r="C741" t="s">
+        <v>47</v>
+      </c>
+      <c r="D741" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="742" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A742" t="s">
+        <v>43</v>
+      </c>
+      <c r="B742" t="s">
+        <v>664</v>
+      </c>
+      <c r="C742" t="s">
+        <v>6</v>
+      </c>
+      <c r="D742" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="743" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A743" t="s">
+        <v>4</v>
+      </c>
+      <c r="B743" t="s">
+        <v>665</v>
+      </c>
+      <c r="C743" t="s">
+        <v>6</v>
+      </c>
+      <c r="D743" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="744" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A744" t="s">
+        <v>11</v>
+      </c>
+      <c r="B744" t="s">
+        <v>666</v>
+      </c>
+      <c r="C744" t="s">
+        <v>6</v>
+      </c>
+      <c r="D744" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="745" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A745" t="s">
+        <v>11</v>
+      </c>
+      <c r="B745" t="s">
+        <v>666</v>
+      </c>
+      <c r="C745" t="s">
+        <v>31</v>
+      </c>
+      <c r="D745" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="746" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A746" t="s">
+        <v>19</v>
+      </c>
+      <c r="B746" t="s">
+        <v>667</v>
+      </c>
+      <c r="C746" t="s">
+        <v>6</v>
+      </c>
+      <c r="D746" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="747" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A747" t="s">
+        <v>15</v>
+      </c>
+      <c r="B747" t="s">
+        <v>668</v>
+      </c>
+      <c r="C747" t="s">
+        <v>6</v>
+      </c>
+      <c r="D747" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="748" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A748" t="s">
+        <v>17</v>
+      </c>
+      <c r="B748" t="s">
+        <v>669</v>
+      </c>
+      <c r="C748" t="s">
+        <v>6</v>
+      </c>
+      <c r="D748" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="749" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A749" t="s">
+        <v>39</v>
+      </c>
+      <c r="B749" t="s">
+        <v>670</v>
+      </c>
+      <c r="C749" t="s">
+        <v>6</v>
+      </c>
+      <c r="D749" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="750" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A750" t="s">
+        <v>19</v>
+      </c>
+      <c r="B750" t="s">
+        <v>671</v>
+      </c>
+      <c r="C750" t="s">
+        <v>6</v>
+      </c>
+      <c r="D750" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="751" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A751" t="s">
+        <v>23</v>
+      </c>
+      <c r="B751" t="s">
+        <v>672</v>
+      </c>
+      <c r="C751" t="s">
+        <v>47</v>
+      </c>
+      <c r="D751" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="752" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A752" t="s">
+        <v>29</v>
+      </c>
+      <c r="B752" t="s">
+        <v>673</v>
+      </c>
+      <c r="C752" t="s">
+        <v>6</v>
+      </c>
+      <c r="D752" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="753" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A753" t="s">
+        <v>66</v>
+      </c>
+      <c r="B753" t="s">
+        <v>674</v>
+      </c>
+      <c r="C753" t="s">
+        <v>6</v>
+      </c>
+      <c r="D753" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="754" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A754" t="s">
+        <v>66</v>
+      </c>
+      <c r="B754" t="s">
+        <v>675</v>
+      </c>
+      <c r="C754" t="s">
+        <v>6</v>
+      </c>
+      <c r="D754" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="755" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A755" t="s">
+        <v>66</v>
+      </c>
+      <c r="B755" t="s">
+        <v>676</v>
+      </c>
+      <c r="C755" t="s">
+        <v>6</v>
+      </c>
+      <c r="D755" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="756" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A756" t="s">
+        <v>66</v>
+      </c>
+      <c r="B756" t="s">
+        <v>677</v>
+      </c>
+      <c r="C756" t="s">
+        <v>6</v>
+      </c>
+      <c r="D756" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="757" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A757" t="s">
+        <v>4</v>
+      </c>
+      <c r="B757" t="s">
+        <v>678</v>
+      </c>
+      <c r="C757" t="s">
+        <v>6</v>
+      </c>
+      <c r="D757" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="758" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A758" t="s">
+        <v>4</v>
+      </c>
+      <c r="B758" t="s">
+        <v>679</v>
+      </c>
+      <c r="C758" t="s">
+        <v>6</v>
+      </c>
+      <c r="D758" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="759" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A759" t="s">
+        <v>66</v>
+      </c>
+      <c r="B759" t="s">
+        <v>680</v>
+      </c>
+      <c r="C759" t="s">
+        <v>6</v>
+      </c>
+      <c r="D759" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="760" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A760" t="s">
+        <v>66</v>
+      </c>
+      <c r="B760" t="s">
+        <v>680</v>
+      </c>
+      <c r="C760" t="s">
+        <v>31</v>
+      </c>
+      <c r="D760" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="761" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A761" t="s">
+        <v>66</v>
+      </c>
+      <c r="B761" t="s">
+        <v>680</v>
+      </c>
+      <c r="C761" t="s">
+        <v>37</v>
+      </c>
+      <c r="D761" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="762" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A762" t="s">
+        <v>17</v>
+      </c>
+      <c r="B762" t="s">
+        <v>681</v>
+      </c>
+      <c r="C762" t="s">
+        <v>6</v>
+      </c>
+      <c r="D762" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="763" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A763" t="s">
+        <v>4</v>
+      </c>
+      <c r="B763" t="s">
+        <v>682</v>
+      </c>
+      <c r="C763" t="s">
+        <v>6</v>
+      </c>
+      <c r="D763" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="764" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A764" t="s">
+        <v>66</v>
+      </c>
+      <c r="B764" t="s">
+        <v>683</v>
+      </c>
+      <c r="C764" t="s">
+        <v>6</v>
+      </c>
+      <c r="D764" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="765" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A765" t="s">
+        <v>66</v>
+      </c>
+      <c r="B765" t="s">
+        <v>684</v>
+      </c>
+      <c r="C765" t="s">
+        <v>6</v>
+      </c>
+      <c r="D765" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="766" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A766" t="s">
         <v>21</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="5" t="s">
+      <c r="B766" t="s">
+        <v>685</v>
+      </c>
+      <c r="C766" t="s">
+        <v>6</v>
+      </c>
+      <c r="D766" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="767" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A767" t="s">
+        <v>21</v>
+      </c>
+      <c r="B767" t="s">
+        <v>686</v>
+      </c>
+      <c r="C767" t="s">
+        <v>6</v>
+      </c>
+      <c r="D767" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="768" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A768" t="s">
+        <v>15</v>
+      </c>
+      <c r="B768" t="s">
+        <v>687</v>
+      </c>
+      <c r="C768" t="s">
+        <v>6</v>
+      </c>
+      <c r="D768" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="769" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A769" t="s">
+        <v>15</v>
+      </c>
+      <c r="B769" t="s">
+        <v>687</v>
+      </c>
+      <c r="C769" t="s">
+        <v>31</v>
+      </c>
+      <c r="D769" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="770" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A770" t="s">
+        <v>21</v>
+      </c>
+      <c r="B770" t="s">
+        <v>688</v>
+      </c>
+      <c r="C770" t="s">
+        <v>6</v>
+      </c>
+      <c r="D770" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="771" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A771" t="s">
+        <v>9</v>
+      </c>
+      <c r="B771" t="s">
+        <v>689</v>
+      </c>
+      <c r="C771" t="s">
+        <v>31</v>
+      </c>
+      <c r="D771" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="772" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A772" t="s">
+        <v>11</v>
+      </c>
+      <c r="B772" t="s">
+        <v>690</v>
+      </c>
+      <c r="C772" t="s">
+        <v>6</v>
+      </c>
+      <c r="D772" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="773" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A773" t="s">
+        <v>11</v>
+      </c>
+      <c r="B773" t="s">
+        <v>691</v>
+      </c>
+      <c r="C773" t="s">
+        <v>6</v>
+      </c>
+      <c r="D773" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="774" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A774" t="s">
+        <v>11</v>
+      </c>
+      <c r="B774" t="s">
+        <v>691</v>
+      </c>
+      <c r="C774" t="s">
+        <v>31</v>
+      </c>
+      <c r="D774" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="775" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A775" t="s">
+        <v>21</v>
+      </c>
+      <c r="B775" t="s">
+        <v>692</v>
+      </c>
+      <c r="C775" t="s">
+        <v>6</v>
+      </c>
+      <c r="D775" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="776" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A776" t="s">
+        <v>21</v>
+      </c>
+      <c r="B776" t="s">
+        <v>692</v>
+      </c>
+      <c r="C776" t="s">
+        <v>37</v>
+      </c>
+      <c r="D776" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="777" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A777" t="s">
+        <v>21</v>
+      </c>
+      <c r="B777" t="s">
+        <v>693</v>
+      </c>
+      <c r="C777" t="s">
+        <v>6</v>
+      </c>
+      <c r="D777" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="778" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A778" t="s">
+        <v>4</v>
+      </c>
+      <c r="B778" t="s">
+        <v>694</v>
+      </c>
+      <c r="C778" t="s">
+        <v>6</v>
+      </c>
+      <c r="D778" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="779" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A779" t="s">
+        <v>23</v>
+      </c>
+      <c r="B779" t="s">
+        <v>695</v>
+      </c>
+      <c r="C779" t="s">
+        <v>47</v>
+      </c>
+      <c r="D779" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="780" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A780" t="s">
         <v>39</v>
       </c>
-      <c r="B12" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E12" s="5" t="s">
+      <c r="B780" t="s">
+        <v>696</v>
+      </c>
+      <c r="C780" t="s">
+        <v>6</v>
+      </c>
+      <c r="D780" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="781" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A781" t="s">
+        <v>11</v>
+      </c>
+      <c r="B781" t="s">
+        <v>697</v>
+      </c>
+      <c r="C781" t="s">
+        <v>6</v>
+      </c>
+      <c r="D781" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="782" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A782" t="s">
+        <v>11</v>
+      </c>
+      <c r="B782" t="s">
+        <v>697</v>
+      </c>
+      <c r="C782" t="s">
+        <v>31</v>
+      </c>
+      <c r="D782" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="783" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A783" t="s">
+        <v>52</v>
+      </c>
+      <c r="B783" t="s">
+        <v>698</v>
+      </c>
+      <c r="C783" t="s">
+        <v>6</v>
+      </c>
+      <c r="D783" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="784" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A784" t="s">
+        <v>39</v>
+      </c>
+      <c r="B784" t="s">
+        <v>699</v>
+      </c>
+      <c r="C784" t="s">
+        <v>6</v>
+      </c>
+      <c r="D784" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="785" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A785" t="s">
+        <v>52</v>
+      </c>
+      <c r="B785" t="s">
+        <v>700</v>
+      </c>
+      <c r="C785" t="s">
+        <v>6</v>
+      </c>
+      <c r="D785" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="786" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A786" t="s">
         <v>13</v>
       </c>
-      <c r="F12" s="5" t="s">
-[...5 lines deleted...]
-      <c r="H12" s="5" t="s">
+      <c r="B786" t="s">
+        <v>701</v>
+      </c>
+      <c r="C786" t="s">
+        <v>6</v>
+      </c>
+      <c r="D786" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="787" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A787" t="s">
+        <v>11</v>
+      </c>
+      <c r="B787" t="s">
+        <v>702</v>
+      </c>
+      <c r="C787" t="s">
+        <v>6</v>
+      </c>
+      <c r="D787" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="788" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A788" t="s">
+        <v>66</v>
+      </c>
+      <c r="B788" t="s">
+        <v>703</v>
+      </c>
+      <c r="C788" t="s">
+        <v>6</v>
+      </c>
+      <c r="D788" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="789" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A789" t="s">
+        <v>21</v>
+      </c>
+      <c r="B789" t="s">
+        <v>704</v>
+      </c>
+      <c r="C789" t="s">
+        <v>6</v>
+      </c>
+      <c r="D789" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="790" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A790" t="s">
+        <v>21</v>
+      </c>
+      <c r="B790" t="s">
+        <v>705</v>
+      </c>
+      <c r="C790" t="s">
+        <v>6</v>
+      </c>
+      <c r="D790" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="791" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A791" t="s">
+        <v>21</v>
+      </c>
+      <c r="B791" t="s">
+        <v>706</v>
+      </c>
+      <c r="C791" t="s">
+        <v>6</v>
+      </c>
+      <c r="D791" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="792" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A792" t="s">
+        <v>21</v>
+      </c>
+      <c r="B792" t="s">
+        <v>706</v>
+      </c>
+      <c r="C792" t="s">
+        <v>37</v>
+      </c>
+      <c r="D792" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="793" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A793" t="s">
+        <v>66</v>
+      </c>
+      <c r="B793" t="s">
+        <v>707</v>
+      </c>
+      <c r="C793" t="s">
+        <v>6</v>
+      </c>
+      <c r="D793" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="794" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A794" t="s">
+        <v>52</v>
+      </c>
+      <c r="B794" t="s">
+        <v>708</v>
+      </c>
+      <c r="C794" t="s">
+        <v>6</v>
+      </c>
+      <c r="D794" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="795" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A795" t="s">
+        <v>66</v>
+      </c>
+      <c r="B795" t="s">
+        <v>709</v>
+      </c>
+      <c r="C795" t="s">
+        <v>6</v>
+      </c>
+      <c r="D795" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="796" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A796" t="s">
+        <v>52</v>
+      </c>
+      <c r="B796" t="s">
+        <v>710</v>
+      </c>
+      <c r="C796" t="s">
+        <v>6</v>
+      </c>
+      <c r="D796" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="797" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A797" t="s">
+        <v>66</v>
+      </c>
+      <c r="B797" t="s">
+        <v>711</v>
+      </c>
+      <c r="C797" t="s">
+        <v>6</v>
+      </c>
+      <c r="D797" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="798" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A798" t="s">
+        <v>21</v>
+      </c>
+      <c r="B798" t="s">
+        <v>712</v>
+      </c>
+      <c r="C798" t="s">
+        <v>6</v>
+      </c>
+      <c r="D798" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="799" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A799" t="s">
+        <v>43</v>
+      </c>
+      <c r="B799" t="s">
+        <v>713</v>
+      </c>
+      <c r="C799" t="s">
+        <v>6</v>
+      </c>
+      <c r="D799" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="800" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A800" t="s">
+        <v>39</v>
+      </c>
+      <c r="B800" t="s">
+        <v>714</v>
+      </c>
+      <c r="C800" t="s">
+        <v>6</v>
+      </c>
+      <c r="D800" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="801" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A801" t="s">
+        <v>21</v>
+      </c>
+      <c r="B801" t="s">
+        <v>715</v>
+      </c>
+      <c r="C801" t="s">
+        <v>6</v>
+      </c>
+      <c r="D801" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="802" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A802" t="s">
+        <v>21</v>
+      </c>
+      <c r="B802" t="s">
+        <v>716</v>
+      </c>
+      <c r="C802" t="s">
+        <v>6</v>
+      </c>
+      <c r="D802" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="803" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A803" t="s">
+        <v>29</v>
+      </c>
+      <c r="B803" t="s">
+        <v>717</v>
+      </c>
+      <c r="C803" t="s">
+        <v>6</v>
+      </c>
+      <c r="D803" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="804" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A804" t="s">
+        <v>29</v>
+      </c>
+      <c r="B804" t="s">
+        <v>718</v>
+      </c>
+      <c r="C804" t="s">
+        <v>6</v>
+      </c>
+      <c r="D804" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="805" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A805" t="s">
+        <v>66</v>
+      </c>
+      <c r="B805" t="s">
+        <v>719</v>
+      </c>
+      <c r="C805" t="s">
+        <v>6</v>
+      </c>
+      <c r="D805" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="806" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A806" t="s">
+        <v>66</v>
+      </c>
+      <c r="B806" t="s">
+        <v>720</v>
+      </c>
+      <c r="C806" t="s">
+        <v>6</v>
+      </c>
+      <c r="D806" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="807" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A807" t="s">
+        <v>29</v>
+      </c>
+      <c r="B807" t="s">
+        <v>721</v>
+      </c>
+      <c r="C807" t="s">
+        <v>6</v>
+      </c>
+      <c r="D807" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="808" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A808" t="s">
+        <v>13</v>
+      </c>
+      <c r="B808" t="s">
+        <v>722</v>
+      </c>
+      <c r="C808" t="s">
+        <v>6</v>
+      </c>
+      <c r="D808" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="809" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A809" t="s">
+        <v>29</v>
+      </c>
+      <c r="B809" t="s">
+        <v>723</v>
+      </c>
+      <c r="C809" t="s">
+        <v>6</v>
+      </c>
+      <c r="D809" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="810" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A810" t="s">
         <v>15</v>
       </c>
-      <c r="I12" s="7" t="s">
-[...16 lines deleted...]
-      <c r="E13" s="5" t="s">
+      <c r="B810" t="s">
+        <v>724</v>
+      </c>
+      <c r="C810" t="s">
+        <v>6</v>
+      </c>
+      <c r="D810" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="811" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A811" t="s">
+        <v>66</v>
+      </c>
+      <c r="B811" t="s">
+        <v>725</v>
+      </c>
+      <c r="C811" t="s">
+        <v>6</v>
+      </c>
+      <c r="D811" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="812" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A812" t="s">
+        <v>21</v>
+      </c>
+      <c r="B812" t="s">
+        <v>726</v>
+      </c>
+      <c r="C812" t="s">
+        <v>6</v>
+      </c>
+      <c r="D812" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="813" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A813" t="s">
+        <v>66</v>
+      </c>
+      <c r="B813" t="s">
+        <v>727</v>
+      </c>
+      <c r="C813" t="s">
+        <v>6</v>
+      </c>
+      <c r="D813" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="814" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A814" t="s">
+        <v>15</v>
+      </c>
+      <c r="B814" t="s">
+        <v>728</v>
+      </c>
+      <c r="C814" t="s">
+        <v>6</v>
+      </c>
+      <c r="D814" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="815" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A815" t="s">
+        <v>66</v>
+      </c>
+      <c r="B815" t="s">
+        <v>729</v>
+      </c>
+      <c r="C815" t="s">
+        <v>6</v>
+      </c>
+      <c r="D815" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="816" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A816" t="s">
+        <v>66</v>
+      </c>
+      <c r="B816" t="s">
+        <v>730</v>
+      </c>
+      <c r="C816" t="s">
+        <v>6</v>
+      </c>
+      <c r="D816" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="817" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A817" t="s">
+        <v>43</v>
+      </c>
+      <c r="B817" t="s">
+        <v>731</v>
+      </c>
+      <c r="C817" t="s">
+        <v>6</v>
+      </c>
+      <c r="D817" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="818" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A818" t="s">
+        <v>52</v>
+      </c>
+      <c r="B818" t="s">
+        <v>732</v>
+      </c>
+      <c r="C818" t="s">
+        <v>6</v>
+      </c>
+      <c r="D818" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="819" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A819" t="s">
+        <v>52</v>
+      </c>
+      <c r="B819" t="s">
+        <v>732</v>
+      </c>
+      <c r="C819" t="s">
+        <v>37</v>
+      </c>
+      <c r="D819" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="820" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A820" t="s">
+        <v>39</v>
+      </c>
+      <c r="B820" t="s">
+        <v>733</v>
+      </c>
+      <c r="C820" t="s">
+        <v>6</v>
+      </c>
+      <c r="D820" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="821" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A821" t="s">
+        <v>66</v>
+      </c>
+      <c r="B821" t="s">
+        <v>734</v>
+      </c>
+      <c r="C821" t="s">
+        <v>6</v>
+      </c>
+      <c r="D821" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="822" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A822" t="s">
+        <v>55</v>
+      </c>
+      <c r="B822" t="s">
+        <v>735</v>
+      </c>
+      <c r="C822" t="s">
+        <v>6</v>
+      </c>
+      <c r="D822" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="823" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A823" t="s">
+        <v>4</v>
+      </c>
+      <c r="B823" t="s">
+        <v>736</v>
+      </c>
+      <c r="C823" t="s">
+        <v>6</v>
+      </c>
+      <c r="D823" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="824" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A824" t="s">
+        <v>4</v>
+      </c>
+      <c r="B824" t="s">
+        <v>736</v>
+      </c>
+      <c r="C824" t="s">
+        <v>37</v>
+      </c>
+      <c r="D824" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="825" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A825" t="s">
+        <v>66</v>
+      </c>
+      <c r="B825" t="s">
+        <v>737</v>
+      </c>
+      <c r="C825" t="s">
+        <v>6</v>
+      </c>
+      <c r="D825" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="826" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A826" t="s">
+        <v>4</v>
+      </c>
+      <c r="B826" t="s">
+        <v>738</v>
+      </c>
+      <c r="C826" t="s">
+        <v>47</v>
+      </c>
+      <c r="D826" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="827" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A827" t="s">
+        <v>21</v>
+      </c>
+      <c r="B827" t="s">
+        <v>739</v>
+      </c>
+      <c r="C827" t="s">
+        <v>6</v>
+      </c>
+      <c r="D827" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="828" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A828" t="s">
+        <v>23</v>
+      </c>
+      <c r="B828" t="s">
+        <v>740</v>
+      </c>
+      <c r="C828" t="s">
+        <v>332</v>
+      </c>
+      <c r="D828" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="829" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A829" t="s">
+        <v>4</v>
+      </c>
+      <c r="B829" t="s">
+        <v>741</v>
+      </c>
+      <c r="C829" t="s">
+        <v>31</v>
+      </c>
+      <c r="D829" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="830" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A830" t="s">
+        <v>4</v>
+      </c>
+      <c r="B830" t="s">
+        <v>742</v>
+      </c>
+      <c r="C830" t="s">
+        <v>31</v>
+      </c>
+      <c r="D830" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="831" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A831" t="s">
+        <v>4</v>
+      </c>
+      <c r="B831" t="s">
+        <v>742</v>
+      </c>
+      <c r="C831" t="s">
+        <v>31</v>
+      </c>
+      <c r="D831" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="832" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A832" t="s">
+        <v>4</v>
+      </c>
+      <c r="B832" t="s">
+        <v>742</v>
+      </c>
+      <c r="C832" t="s">
+        <v>6</v>
+      </c>
+      <c r="D832" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="833" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A833" t="s">
+        <v>4</v>
+      </c>
+      <c r="B833" t="s">
+        <v>743</v>
+      </c>
+      <c r="C833" t="s">
+        <v>6</v>
+      </c>
+      <c r="D833" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="834" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A834" t="s">
+        <v>4</v>
+      </c>
+      <c r="B834" t="s">
+        <v>743</v>
+      </c>
+      <c r="C834" t="s">
+        <v>31</v>
+      </c>
+      <c r="D834" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="835" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A835" t="s">
+        <v>4</v>
+      </c>
+      <c r="B835" t="s">
+        <v>743</v>
+      </c>
+      <c r="C835" t="s">
+        <v>37</v>
+      </c>
+      <c r="D835" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="836" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A836" t="s">
+        <v>21</v>
+      </c>
+      <c r="B836" t="s">
+        <v>744</v>
+      </c>
+      <c r="C836" t="s">
+        <v>6</v>
+      </c>
+      <c r="D836" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="837" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A837" t="s">
+        <v>21</v>
+      </c>
+      <c r="B837" t="s">
+        <v>745</v>
+      </c>
+      <c r="C837" t="s">
+        <v>6</v>
+      </c>
+      <c r="D837" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="838" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A838" t="s">
+        <v>21</v>
+      </c>
+      <c r="B838" t="s">
+        <v>745</v>
+      </c>
+      <c r="C838" t="s">
+        <v>31</v>
+      </c>
+      <c r="D838" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="839" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A839" t="s">
+        <v>43</v>
+      </c>
+      <c r="B839" t="s">
+        <v>746</v>
+      </c>
+      <c r="C839" t="s">
+        <v>6</v>
+      </c>
+      <c r="D839" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="840" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A840" t="s">
+        <v>23</v>
+      </c>
+      <c r="B840" t="s">
+        <v>747</v>
+      </c>
+      <c r="C840" t="s">
+        <v>332</v>
+      </c>
+      <c r="D840" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="841" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A841" t="s">
+        <v>43</v>
+      </c>
+      <c r="B841" t="s">
+        <v>748</v>
+      </c>
+      <c r="C841" t="s">
+        <v>6</v>
+      </c>
+      <c r="D841" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="842" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A842" t="s">
+        <v>66</v>
+      </c>
+      <c r="B842" t="s">
+        <v>749</v>
+      </c>
+      <c r="C842" t="s">
+        <v>6</v>
+      </c>
+      <c r="D842" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="843" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A843" t="s">
+        <v>29</v>
+      </c>
+      <c r="B843" t="s">
+        <v>750</v>
+      </c>
+      <c r="C843" t="s">
+        <v>6</v>
+      </c>
+      <c r="D843" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="844" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A844" t="s">
+        <v>25</v>
+      </c>
+      <c r="B844" t="s">
+        <v>751</v>
+      </c>
+      <c r="C844" t="s">
+        <v>6</v>
+      </c>
+      <c r="D844" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="845" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A845" t="s">
+        <v>25</v>
+      </c>
+      <c r="B845" t="s">
+        <v>751</v>
+      </c>
+      <c r="C845" t="s">
+        <v>37</v>
+      </c>
+      <c r="D845" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="846" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A846" t="s">
+        <v>25</v>
+      </c>
+      <c r="B846" t="s">
+        <v>752</v>
+      </c>
+      <c r="C846" t="s">
+        <v>6</v>
+      </c>
+      <c r="D846" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="847" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A847" t="s">
+        <v>25</v>
+      </c>
+      <c r="B847" t="s">
+        <v>752</v>
+      </c>
+      <c r="C847" t="s">
+        <v>37</v>
+      </c>
+      <c r="D847" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="848" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A848" t="s">
+        <v>4</v>
+      </c>
+      <c r="B848" t="s">
+        <v>753</v>
+      </c>
+      <c r="C848" t="s">
+        <v>6</v>
+      </c>
+      <c r="D848" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="849" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A849" t="s">
+        <v>11</v>
+      </c>
+      <c r="B849" t="s">
+        <v>754</v>
+      </c>
+      <c r="C849" t="s">
+        <v>6</v>
+      </c>
+      <c r="D849" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="850" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A850" t="s">
+        <v>43</v>
+      </c>
+      <c r="B850" t="s">
+        <v>755</v>
+      </c>
+      <c r="C850" t="s">
+        <v>6</v>
+      </c>
+      <c r="D850" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="851" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A851" t="s">
+        <v>43</v>
+      </c>
+      <c r="B851" t="s">
+        <v>756</v>
+      </c>
+      <c r="C851" t="s">
+        <v>6</v>
+      </c>
+      <c r="D851" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="852" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A852" t="s">
+        <v>23</v>
+      </c>
+      <c r="B852" t="s">
+        <v>757</v>
+      </c>
+      <c r="C852" t="s">
+        <v>6</v>
+      </c>
+      <c r="D852" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="853" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A853" t="s">
+        <v>23</v>
+      </c>
+      <c r="B853" t="s">
+        <v>758</v>
+      </c>
+      <c r="C853" t="s">
+        <v>6</v>
+      </c>
+      <c r="D853" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="854" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A854" t="s">
+        <v>7</v>
+      </c>
+      <c r="B854" t="s">
+        <v>759</v>
+      </c>
+      <c r="C854" t="s">
+        <v>6</v>
+      </c>
+      <c r="D854" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="855" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A855" t="s">
+        <v>17</v>
+      </c>
+      <c r="B855" t="s">
+        <v>760</v>
+      </c>
+      <c r="C855" t="s">
+        <v>47</v>
+      </c>
+      <c r="D855" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="856" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A856" t="s">
+        <v>29</v>
+      </c>
+      <c r="B856" t="s">
+        <v>761</v>
+      </c>
+      <c r="C856" t="s">
+        <v>6</v>
+      </c>
+      <c r="D856" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="857" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A857" t="s">
+        <v>29</v>
+      </c>
+      <c r="B857" t="s">
+        <v>761</v>
+      </c>
+      <c r="C857" t="s">
+        <v>31</v>
+      </c>
+      <c r="D857" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="858" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A858" t="s">
+        <v>29</v>
+      </c>
+      <c r="B858" t="s">
+        <v>762</v>
+      </c>
+      <c r="C858" t="s">
+        <v>6</v>
+      </c>
+      <c r="D858" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="859" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A859" t="s">
+        <v>39</v>
+      </c>
+      <c r="B859" t="s">
+        <v>763</v>
+      </c>
+      <c r="C859" t="s">
+        <v>6</v>
+      </c>
+      <c r="D859" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="860" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A860" t="s">
+        <v>25</v>
+      </c>
+      <c r="B860" t="s">
+        <v>764</v>
+      </c>
+      <c r="C860" t="s">
+        <v>6</v>
+      </c>
+      <c r="D860" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="861" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A861" t="s">
+        <v>43</v>
+      </c>
+      <c r="B861" t="s">
+        <v>765</v>
+      </c>
+      <c r="C861" t="s">
+        <v>6</v>
+      </c>
+      <c r="D861" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="862" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A862" t="s">
+        <v>4</v>
+      </c>
+      <c r="B862" t="s">
+        <v>766</v>
+      </c>
+      <c r="C862" t="s">
+        <v>6</v>
+      </c>
+      <c r="D862" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="863" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A863" t="s">
+        <v>23</v>
+      </c>
+      <c r="B863" t="s">
+        <v>767</v>
+      </c>
+      <c r="C863" t="s">
+        <v>6</v>
+      </c>
+      <c r="D863" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="864" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A864" t="s">
+        <v>17</v>
+      </c>
+      <c r="B864" t="s">
+        <v>768</v>
+      </c>
+      <c r="C864" t="s">
+        <v>47</v>
+      </c>
+      <c r="D864" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="865" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A865" t="s">
+        <v>15</v>
+      </c>
+      <c r="B865" t="s">
+        <v>769</v>
+      </c>
+      <c r="C865" t="s">
+        <v>6</v>
+      </c>
+      <c r="D865" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="866" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A866" t="s">
+        <v>21</v>
+      </c>
+      <c r="B866" t="s">
+        <v>770</v>
+      </c>
+      <c r="C866" t="s">
+        <v>6</v>
+      </c>
+      <c r="D866" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="867" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A867" t="s">
+        <v>66</v>
+      </c>
+      <c r="B867" t="s">
+        <v>771</v>
+      </c>
+      <c r="C867" t="s">
+        <v>6</v>
+      </c>
+      <c r="D867" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="868" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A868" t="s">
+        <v>66</v>
+      </c>
+      <c r="B868" t="s">
+        <v>771</v>
+      </c>
+      <c r="C868" t="s">
+        <v>37</v>
+      </c>
+      <c r="D868" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="869" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A869" t="s">
+        <v>15</v>
+      </c>
+      <c r="B869" t="s">
+        <v>772</v>
+      </c>
+      <c r="C869" t="s">
+        <v>31</v>
+      </c>
+      <c r="D869" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="870" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A870" t="s">
+        <v>15</v>
+      </c>
+      <c r="B870" t="s">
+        <v>773</v>
+      </c>
+      <c r="C870" t="s">
+        <v>31</v>
+      </c>
+      <c r="D870" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="871" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A871" t="s">
+        <v>7</v>
+      </c>
+      <c r="B871" t="s">
+        <v>774</v>
+      </c>
+      <c r="C871" t="s">
+        <v>6</v>
+      </c>
+      <c r="D871" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="872" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A872" t="s">
+        <v>21</v>
+      </c>
+      <c r="B872" t="s">
+        <v>775</v>
+      </c>
+      <c r="C872" t="s">
+        <v>6</v>
+      </c>
+      <c r="D872" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="873" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A873" t="s">
+        <v>55</v>
+      </c>
+      <c r="B873" t="s">
+        <v>776</v>
+      </c>
+      <c r="C873" t="s">
+        <v>31</v>
+      </c>
+      <c r="D873" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="874" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A874" t="s">
+        <v>55</v>
+      </c>
+      <c r="B874" t="s">
+        <v>776</v>
+      </c>
+      <c r="C874" t="s">
+        <v>6</v>
+      </c>
+      <c r="D874" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="875" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A875" t="s">
+        <v>66</v>
+      </c>
+      <c r="B875" t="s">
+        <v>777</v>
+      </c>
+      <c r="C875" t="s">
+        <v>6</v>
+      </c>
+      <c r="D875" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="876" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A876" t="s">
+        <v>66</v>
+      </c>
+      <c r="B876" t="s">
+        <v>778</v>
+      </c>
+      <c r="C876" t="s">
+        <v>6</v>
+      </c>
+      <c r="D876" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="877" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A877" t="s">
+        <v>9</v>
+      </c>
+      <c r="B877" t="s">
+        <v>779</v>
+      </c>
+      <c r="C877" t="s">
+        <v>31</v>
+      </c>
+      <c r="D877" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="878" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A878" t="s">
+        <v>39</v>
+      </c>
+      <c r="B878" t="s">
+        <v>780</v>
+      </c>
+      <c r="C878" t="s">
+        <v>31</v>
+      </c>
+      <c r="D878" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="879" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A879" t="s">
+        <v>25</v>
+      </c>
+      <c r="B879" t="s">
+        <v>781</v>
+      </c>
+      <c r="C879" t="s">
+        <v>6</v>
+      </c>
+      <c r="D879" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="880" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A880" t="s">
+        <v>21</v>
+      </c>
+      <c r="B880" t="s">
+        <v>782</v>
+      </c>
+      <c r="C880" t="s">
+        <v>37</v>
+      </c>
+      <c r="D880" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="881" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A881" t="s">
+        <v>21</v>
+      </c>
+      <c r="B881" t="s">
+        <v>782</v>
+      </c>
+      <c r="C881" t="s">
+        <v>6</v>
+      </c>
+      <c r="D881" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="882" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A882" t="s">
+        <v>4</v>
+      </c>
+      <c r="B882" t="s">
+        <v>783</v>
+      </c>
+      <c r="C882" t="s">
+        <v>31</v>
+      </c>
+      <c r="D882" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="883" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A883" t="s">
+        <v>52</v>
+      </c>
+      <c r="B883" t="s">
+        <v>784</v>
+      </c>
+      <c r="C883" t="s">
+        <v>6</v>
+      </c>
+      <c r="D883" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="884" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A884" t="s">
+        <v>15</v>
+      </c>
+      <c r="B884" t="s">
+        <v>785</v>
+      </c>
+      <c r="C884" t="s">
+        <v>6</v>
+      </c>
+      <c r="D884" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="885" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A885" t="s">
+        <v>19</v>
+      </c>
+      <c r="B885" t="s">
+        <v>786</v>
+      </c>
+      <c r="C885" t="s">
+        <v>6</v>
+      </c>
+      <c r="D885" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="886" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A886" t="s">
+        <v>17</v>
+      </c>
+      <c r="B886" t="s">
+        <v>787</v>
+      </c>
+      <c r="C886" t="s">
+        <v>6</v>
+      </c>
+      <c r="D886" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="887" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A887" t="s">
+        <v>4</v>
+      </c>
+      <c r="B887" t="s">
+        <v>788</v>
+      </c>
+      <c r="C887" t="s">
+        <v>47</v>
+      </c>
+      <c r="D887" s="1" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="888" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A888" t="s">
+        <v>17</v>
+      </c>
+      <c r="B888" t="s">
+        <v>789</v>
+      </c>
+      <c r="C888" t="s">
+        <v>6</v>
+      </c>
+      <c r="D888" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="889" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A889" t="s">
+        <v>66</v>
+      </c>
+      <c r="B889" t="s">
+        <v>790</v>
+      </c>
+      <c r="C889" t="s">
+        <v>6</v>
+      </c>
+      <c r="D889" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="890" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A890" t="s">
+        <v>39</v>
+      </c>
+      <c r="B890" t="s">
+        <v>791</v>
+      </c>
+      <c r="C890" t="s">
+        <v>6</v>
+      </c>
+      <c r="D890" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="891" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A891" t="s">
+        <v>39</v>
+      </c>
+      <c r="B891" t="s">
+        <v>792</v>
+      </c>
+      <c r="C891" t="s">
+        <v>6</v>
+      </c>
+      <c r="D891" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="892" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A892" t="s">
+        <v>63</v>
+      </c>
+      <c r="B892" t="s">
+        <v>793</v>
+      </c>
+      <c r="C892" t="s">
+        <v>6</v>
+      </c>
+      <c r="D892" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="893" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A893" t="s">
+        <v>4</v>
+      </c>
+      <c r="B893" t="s">
+        <v>794</v>
+      </c>
+      <c r="C893" t="s">
+        <v>6</v>
+      </c>
+      <c r="D893" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="894" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A894" t="s">
+        <v>4</v>
+      </c>
+      <c r="B894" t="s">
+        <v>794</v>
+      </c>
+      <c r="C894" t="s">
+        <v>31</v>
+      </c>
+      <c r="D894" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="895" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A895" t="s">
+        <v>7</v>
+      </c>
+      <c r="B895" t="s">
+        <v>795</v>
+      </c>
+      <c r="C895" t="s">
+        <v>6</v>
+      </c>
+      <c r="D895" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="896" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A896" t="s">
+        <v>23</v>
+      </c>
+      <c r="B896" t="s">
+        <v>796</v>
+      </c>
+      <c r="C896" t="s">
+        <v>6</v>
+      </c>
+      <c r="D896" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="897" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A897" t="s">
+        <v>23</v>
+      </c>
+      <c r="B897" t="s">
+        <v>796</v>
+      </c>
+      <c r="C897" t="s">
+        <v>31</v>
+      </c>
+      <c r="D897" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="898" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A898" t="s">
+        <v>23</v>
+      </c>
+      <c r="B898" t="s">
+        <v>797</v>
+      </c>
+      <c r="C898" t="s">
+        <v>6</v>
+      </c>
+      <c r="D898" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="899" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A899" t="s">
+        <v>23</v>
+      </c>
+      <c r="B899" t="s">
+        <v>798</v>
+      </c>
+      <c r="C899" t="s">
+        <v>6</v>
+      </c>
+      <c r="D899" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="900" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A900" t="s">
+        <v>39</v>
+      </c>
+      <c r="B900" t="s">
+        <v>799</v>
+      </c>
+      <c r="C900" t="s">
+        <v>6</v>
+      </c>
+      <c r="D900" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="901" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A901" t="s">
+        <v>39</v>
+      </c>
+      <c r="B901" t="s">
+        <v>799</v>
+      </c>
+      <c r="C901" t="s">
+        <v>31</v>
+      </c>
+      <c r="D901" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="902" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A902" t="s">
+        <v>39</v>
+      </c>
+      <c r="B902" t="s">
+        <v>800</v>
+      </c>
+      <c r="C902" t="s">
+        <v>31</v>
+      </c>
+      <c r="D902" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="903" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A903" t="s">
+        <v>4</v>
+      </c>
+      <c r="B903" t="s">
+        <v>801</v>
+      </c>
+      <c r="C903" t="s">
+        <v>6</v>
+      </c>
+      <c r="D903" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="904" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A904" t="s">
+        <v>4</v>
+      </c>
+      <c r="B904" t="s">
+        <v>801</v>
+      </c>
+      <c r="C904" t="s">
+        <v>230</v>
+      </c>
+      <c r="D904" s="1" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="905" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A905" t="s">
+        <v>4</v>
+      </c>
+      <c r="B905" t="s">
+        <v>801</v>
+      </c>
+      <c r="C905" t="s">
+        <v>31</v>
+      </c>
+      <c r="D905" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="906" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A906" t="s">
+        <v>23</v>
+      </c>
+      <c r="B906" t="s">
+        <v>803</v>
+      </c>
+      <c r="C906" t="s">
+        <v>6</v>
+      </c>
+      <c r="D906" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="907" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A907" t="s">
+        <v>23</v>
+      </c>
+      <c r="B907" t="s">
+        <v>804</v>
+      </c>
+      <c r="C907" t="s">
+        <v>47</v>
+      </c>
+      <c r="D907" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="908" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A908" t="s">
+        <v>29</v>
+      </c>
+      <c r="B908" t="s">
+        <v>805</v>
+      </c>
+      <c r="C908" t="s">
+        <v>6</v>
+      </c>
+      <c r="D908" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="909" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A909" t="s">
+        <v>23</v>
+      </c>
+      <c r="B909" t="s">
+        <v>806</v>
+      </c>
+      <c r="C909" t="s">
+        <v>6</v>
+      </c>
+      <c r="D909" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="910" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A910" t="s">
+        <v>23</v>
+      </c>
+      <c r="B910" t="s">
+        <v>807</v>
+      </c>
+      <c r="C910" t="s">
+        <v>6</v>
+      </c>
+      <c r="D910" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="911" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A911" t="s">
+        <v>17</v>
+      </c>
+      <c r="B911" t="s">
+        <v>808</v>
+      </c>
+      <c r="C911" t="s">
+        <v>6</v>
+      </c>
+      <c r="D911" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="912" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A912" t="s">
+        <v>23</v>
+      </c>
+      <c r="B912" t="s">
+        <v>809</v>
+      </c>
+      <c r="C912" t="s">
+        <v>47</v>
+      </c>
+      <c r="D912" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="913" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A913" t="s">
+        <v>17</v>
+      </c>
+      <c r="B913" t="s">
+        <v>810</v>
+      </c>
+      <c r="C913" t="s">
+        <v>47</v>
+      </c>
+      <c r="D913" s="1" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="914" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A914" t="s">
+        <v>17</v>
+      </c>
+      <c r="B914" t="s">
+        <v>811</v>
+      </c>
+      <c r="C914" t="s">
+        <v>6</v>
+      </c>
+      <c r="D914" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="915" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A915" t="s">
+        <v>17</v>
+      </c>
+      <c r="B915" t="s">
+        <v>811</v>
+      </c>
+      <c r="C915" t="s">
+        <v>31</v>
+      </c>
+      <c r="D915" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="916" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A916" t="s">
+        <v>17</v>
+      </c>
+      <c r="B916" t="s">
+        <v>811</v>
+      </c>
+      <c r="C916" t="s">
+        <v>37</v>
+      </c>
+      <c r="D916" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="917" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A917" t="s">
+        <v>17</v>
+      </c>
+      <c r="B917" t="s">
+        <v>812</v>
+      </c>
+      <c r="C917" t="s">
+        <v>6</v>
+      </c>
+      <c r="D917" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="918" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A918" t="s">
+        <v>23</v>
+      </c>
+      <c r="B918" t="s">
+        <v>813</v>
+      </c>
+      <c r="C918" t="s">
+        <v>47</v>
+      </c>
+      <c r="D918" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="919" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A919" t="s">
+        <v>39</v>
+      </c>
+      <c r="B919" t="s">
+        <v>814</v>
+      </c>
+      <c r="C919" t="s">
+        <v>6</v>
+      </c>
+      <c r="D919" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="920" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A920" t="s">
+        <v>39</v>
+      </c>
+      <c r="B920" t="s">
+        <v>814</v>
+      </c>
+      <c r="C920" t="s">
+        <v>31</v>
+      </c>
+      <c r="D920" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="921" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A921" t="s">
+        <v>63</v>
+      </c>
+      <c r="B921" t="s">
+        <v>815</v>
+      </c>
+      <c r="C921" t="s">
+        <v>6</v>
+      </c>
+      <c r="D921" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="922" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A922" t="s">
+        <v>63</v>
+      </c>
+      <c r="B922" t="s">
+        <v>815</v>
+      </c>
+      <c r="C922" t="s">
+        <v>31</v>
+      </c>
+      <c r="D922" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="923" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A923" t="s">
+        <v>63</v>
+      </c>
+      <c r="B923" t="s">
+        <v>816</v>
+      </c>
+      <c r="C923" t="s">
+        <v>6</v>
+      </c>
+      <c r="D923" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="924" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A924" t="s">
+        <v>63</v>
+      </c>
+      <c r="B924" t="s">
+        <v>816</v>
+      </c>
+      <c r="C924" t="s">
+        <v>31</v>
+      </c>
+      <c r="D924" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="925" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A925" t="s">
+        <v>63</v>
+      </c>
+      <c r="B925" t="s">
+        <v>816</v>
+      </c>
+      <c r="C925" t="s">
+        <v>37</v>
+      </c>
+      <c r="D925" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="926" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A926" t="s">
+        <v>63</v>
+      </c>
+      <c r="B926" t="s">
+        <v>817</v>
+      </c>
+      <c r="C926" t="s">
+        <v>6</v>
+      </c>
+      <c r="D926" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="927" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A927" t="s">
+        <v>11</v>
+      </c>
+      <c r="B927" t="s">
+        <v>817</v>
+      </c>
+      <c r="C927" t="s">
+        <v>6</v>
+      </c>
+      <c r="D927" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="928" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A928" t="s">
+        <v>52</v>
+      </c>
+      <c r="B928" t="s">
+        <v>817</v>
+      </c>
+      <c r="C928" t="s">
+        <v>6</v>
+      </c>
+      <c r="D928" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="929" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A929" t="s">
+        <v>7</v>
+      </c>
+      <c r="B929" t="s">
+        <v>818</v>
+      </c>
+      <c r="C929" t="s">
+        <v>6</v>
+      </c>
+      <c r="D929" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="930" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A930" t="s">
+        <v>7</v>
+      </c>
+      <c r="B930" t="s">
+        <v>818</v>
+      </c>
+      <c r="C930" t="s">
+        <v>31</v>
+      </c>
+      <c r="D930" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="931" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A931" t="s">
+        <v>66</v>
+      </c>
+      <c r="B931" t="s">
+        <v>819</v>
+      </c>
+      <c r="C931" t="s">
+        <v>47</v>
+      </c>
+      <c r="D931" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="932" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A932" t="s">
+        <v>52</v>
+      </c>
+      <c r="B932" t="s">
+        <v>820</v>
+      </c>
+      <c r="C932" t="s">
+        <v>6</v>
+      </c>
+      <c r="D932" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="933" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A933" t="s">
+        <v>66</v>
+      </c>
+      <c r="B933" t="s">
+        <v>821</v>
+      </c>
+      <c r="C933" t="s">
+        <v>6</v>
+      </c>
+      <c r="D933" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="934" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A934" t="s">
+        <v>39</v>
+      </c>
+      <c r="B934" t="s">
+        <v>822</v>
+      </c>
+      <c r="C934" t="s">
+        <v>6</v>
+      </c>
+      <c r="D934" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="935" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A935" t="s">
         <v>13</v>
       </c>
-      <c r="F13" s="5" t="s">
-[...5 lines deleted...]
-      <c r="H13" s="5" t="s">
+      <c r="B935" t="s">
+        <v>823</v>
+      </c>
+      <c r="C935" t="s">
+        <v>6</v>
+      </c>
+      <c r="D935" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="936" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A936" t="s">
+        <v>29</v>
+      </c>
+      <c r="B936" t="s">
+        <v>824</v>
+      </c>
+      <c r="C936" t="s">
+        <v>6</v>
+      </c>
+      <c r="D936" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="937" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A937" t="s">
+        <v>66</v>
+      </c>
+      <c r="B937" t="s">
+        <v>825</v>
+      </c>
+      <c r="C937" t="s">
+        <v>6</v>
+      </c>
+      <c r="D937" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="938" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A938" t="s">
+        <v>4</v>
+      </c>
+      <c r="B938" t="s">
+        <v>826</v>
+      </c>
+      <c r="C938" t="s">
+        <v>6</v>
+      </c>
+      <c r="D938" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="939" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A939" t="s">
+        <v>19</v>
+      </c>
+      <c r="B939" t="s">
+        <v>827</v>
+      </c>
+      <c r="C939" t="s">
+        <v>6</v>
+      </c>
+      <c r="D939" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="940" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A940" t="s">
+        <v>23</v>
+      </c>
+      <c r="B940" t="s">
+        <v>828</v>
+      </c>
+      <c r="C940" t="s">
+        <v>332</v>
+      </c>
+      <c r="D940" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="941" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A941" t="s">
+        <v>23</v>
+      </c>
+      <c r="B941" t="s">
+        <v>829</v>
+      </c>
+      <c r="C941" t="s">
+        <v>47</v>
+      </c>
+      <c r="D941" s="1" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="942" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A942" t="s">
+        <v>63</v>
+      </c>
+      <c r="B942" t="s">
+        <v>829</v>
+      </c>
+      <c r="C942" t="s">
+        <v>6</v>
+      </c>
+      <c r="D942" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="943" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A943" t="s">
+        <v>23</v>
+      </c>
+      <c r="B943" t="s">
+        <v>830</v>
+      </c>
+      <c r="C943" t="s">
+        <v>47</v>
+      </c>
+      <c r="D943" s="1" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="944" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A944" t="s">
+        <v>23</v>
+      </c>
+      <c r="B944" t="s">
+        <v>831</v>
+      </c>
+      <c r="C944" t="s">
+        <v>47</v>
+      </c>
+      <c r="D944" s="1" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="945" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A945" t="s">
+        <v>23</v>
+      </c>
+      <c r="B945" t="s">
+        <v>831</v>
+      </c>
+      <c r="C945" t="s">
+        <v>6</v>
+      </c>
+      <c r="D945" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="946" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A946" t="s">
+        <v>66</v>
+      </c>
+      <c r="B946" t="s">
+        <v>832</v>
+      </c>
+      <c r="C946" t="s">
+        <v>6</v>
+      </c>
+      <c r="D946" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="947" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A947" t="s">
         <v>15</v>
       </c>
-      <c r="I13" s="7" t="s">
+      <c r="B947" t="s">
+        <v>833</v>
+      </c>
+      <c r="C947" t="s">
+        <v>6</v>
+      </c>
+      <c r="D947" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="948" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A948" t="s">
+        <v>17</v>
+      </c>
+      <c r="B948" t="s">
+        <v>834</v>
+      </c>
+      <c r="C948" t="s">
+        <v>6</v>
+      </c>
+      <c r="D948" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="949" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A949" t="s">
+        <v>39</v>
+      </c>
+      <c r="B949" t="s">
+        <v>835</v>
+      </c>
+      <c r="C949" t="s">
+        <v>6</v>
+      </c>
+      <c r="D949" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="950" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A950" t="s">
+        <v>23</v>
+      </c>
+      <c r="B950" t="s">
+        <v>836</v>
+      </c>
+      <c r="C950" t="s">
+        <v>6</v>
+      </c>
+      <c r="D950" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="951" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A951" t="s">
+        <v>43</v>
+      </c>
+      <c r="B951" t="s">
+        <v>837</v>
+      </c>
+      <c r="C951" t="s">
+        <v>6</v>
+      </c>
+      <c r="D951" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="952" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A952" t="s">
+        <v>63</v>
+      </c>
+      <c r="B952" t="s">
+        <v>838</v>
+      </c>
+      <c r="C952" t="s">
+        <v>6</v>
+      </c>
+      <c r="D952" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="953" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A953" t="s">
+        <v>43</v>
+      </c>
+      <c r="B953" t="s">
+        <v>839</v>
+      </c>
+      <c r="C953" t="s">
+        <v>6</v>
+      </c>
+      <c r="D953" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="954" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A954" t="s">
+        <v>52</v>
+      </c>
+      <c r="B954" t="s">
+        <v>840</v>
+      </c>
+      <c r="C954" t="s">
+        <v>6</v>
+      </c>
+      <c r="D954" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="955" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A955" t="s">
+        <v>29</v>
+      </c>
+      <c r="B955" t="s">
+        <v>841</v>
+      </c>
+      <c r="C955" t="s">
+        <v>6</v>
+      </c>
+      <c r="D955" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="956" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A956" t="s">
+        <v>29</v>
+      </c>
+      <c r="B956" t="s">
+        <v>842</v>
+      </c>
+      <c r="C956" t="s">
+        <v>31</v>
+      </c>
+      <c r="D956" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="957" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A957" t="s">
+        <v>17</v>
+      </c>
+      <c r="B957" t="s">
+        <v>843</v>
+      </c>
+      <c r="C957" t="s">
+        <v>6</v>
+      </c>
+      <c r="D957" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="958" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A958" t="s">
+        <v>66</v>
+      </c>
+      <c r="B958" t="s">
+        <v>844</v>
+      </c>
+      <c r="C958" t="s">
+        <v>6</v>
+      </c>
+      <c r="D958" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="959" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A959" t="s">
         <v>21</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="5" t="s">
+      <c r="B959" t="s">
+        <v>845</v>
+      </c>
+      <c r="C959" t="s">
+        <v>6</v>
+      </c>
+      <c r="D959" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="960" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A960" t="s">
         <v>43</v>
       </c>
-      <c r="B14" s="5" t="s">
-[...17 lines deleted...]
-      <c r="H14" s="5" t="s">
+      <c r="B960" t="s">
+        <v>846</v>
+      </c>
+      <c r="C960" t="s">
+        <v>6</v>
+      </c>
+      <c r="D960" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="961" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A961" t="s">
+        <v>4</v>
+      </c>
+      <c r="B961" t="s">
+        <v>847</v>
+      </c>
+      <c r="C961" t="s">
+        <v>6</v>
+      </c>
+      <c r="D961" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="962" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A962" t="s">
+        <v>4</v>
+      </c>
+      <c r="B962" t="s">
+        <v>848</v>
+      </c>
+      <c r="C962" t="s">
+        <v>6</v>
+      </c>
+      <c r="D962" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="963" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A963" t="s">
+        <v>4</v>
+      </c>
+      <c r="B963" t="s">
+        <v>848</v>
+      </c>
+      <c r="C963" t="s">
+        <v>31</v>
+      </c>
+      <c r="D963" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="964" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A964" t="s">
+        <v>66</v>
+      </c>
+      <c r="B964" t="s">
+        <v>849</v>
+      </c>
+      <c r="C964" t="s">
+        <v>6</v>
+      </c>
+      <c r="D964" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="965" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A965" t="s">
+        <v>66</v>
+      </c>
+      <c r="B965" t="s">
+        <v>850</v>
+      </c>
+      <c r="C965" t="s">
+        <v>6</v>
+      </c>
+      <c r="D965" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="966" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A966" t="s">
+        <v>29</v>
+      </c>
+      <c r="B966" t="s">
+        <v>851</v>
+      </c>
+      <c r="C966" t="s">
+        <v>6</v>
+      </c>
+      <c r="D966" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="967" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A967" t="s">
+        <v>39</v>
+      </c>
+      <c r="B967" t="s">
+        <v>852</v>
+      </c>
+      <c r="C967" t="s">
+        <v>6</v>
+      </c>
+      <c r="D967" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="968" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A968" t="s">
+        <v>19</v>
+      </c>
+      <c r="B968" t="s">
+        <v>853</v>
+      </c>
+      <c r="C968" t="s">
+        <v>6</v>
+      </c>
+      <c r="D968" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="969" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A969" t="s">
+        <v>29</v>
+      </c>
+      <c r="B969" t="s">
+        <v>854</v>
+      </c>
+      <c r="C969" t="s">
+        <v>6</v>
+      </c>
+      <c r="D969" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="970" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A970" t="s">
+        <v>11</v>
+      </c>
+      <c r="B970" t="s">
+        <v>855</v>
+      </c>
+      <c r="C970" t="s">
+        <v>6</v>
+      </c>
+      <c r="D970" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="971" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A971" t="s">
+        <v>11</v>
+      </c>
+      <c r="B971" t="s">
+        <v>856</v>
+      </c>
+      <c r="C971" t="s">
+        <v>6</v>
+      </c>
+      <c r="D971" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="972" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A972" t="s">
+        <v>11</v>
+      </c>
+      <c r="B972" t="s">
+        <v>857</v>
+      </c>
+      <c r="C972" t="s">
+        <v>6</v>
+      </c>
+      <c r="D972" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="973" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A973" t="s">
+        <v>52</v>
+      </c>
+      <c r="B973" t="s">
+        <v>858</v>
+      </c>
+      <c r="C973" t="s">
+        <v>31</v>
+      </c>
+      <c r="D973" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="974" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A974" t="s">
+        <v>52</v>
+      </c>
+      <c r="B974" t="s">
+        <v>858</v>
+      </c>
+      <c r="C974" t="s">
+        <v>6</v>
+      </c>
+      <c r="D974" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="975" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A975" t="s">
+        <v>4</v>
+      </c>
+      <c r="B975" t="s">
+        <v>859</v>
+      </c>
+      <c r="C975" t="s">
+        <v>6</v>
+      </c>
+      <c r="D975" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="976" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A976" t="s">
+        <v>63</v>
+      </c>
+      <c r="B976" t="s">
+        <v>860</v>
+      </c>
+      <c r="C976" t="s">
+        <v>6</v>
+      </c>
+      <c r="D976" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="977" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A977" t="s">
+        <v>25</v>
+      </c>
+      <c r="B977" t="s">
+        <v>861</v>
+      </c>
+      <c r="C977" t="s">
+        <v>6</v>
+      </c>
+      <c r="D977" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="978" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A978" t="s">
+        <v>52</v>
+      </c>
+      <c r="B978" t="s">
+        <v>862</v>
+      </c>
+      <c r="C978" t="s">
+        <v>6</v>
+      </c>
+      <c r="D978" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="979" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A979" t="s">
+        <v>4</v>
+      </c>
+      <c r="B979" t="s">
+        <v>863</v>
+      </c>
+      <c r="C979" t="s">
+        <v>6</v>
+      </c>
+      <c r="D979" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="980" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A980" t="s">
+        <v>52</v>
+      </c>
+      <c r="B980" t="s">
+        <v>864</v>
+      </c>
+      <c r="C980" t="s">
+        <v>6</v>
+      </c>
+      <c r="D980" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="981" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A981" t="s">
+        <v>21</v>
+      </c>
+      <c r="B981" t="s">
+        <v>865</v>
+      </c>
+      <c r="C981" t="s">
+        <v>6</v>
+      </c>
+      <c r="D981" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="982" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A982" t="s">
+        <v>52</v>
+      </c>
+      <c r="B982" t="s">
+        <v>866</v>
+      </c>
+      <c r="C982" t="s">
+        <v>6</v>
+      </c>
+      <c r="D982" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="983" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A983" t="s">
+        <v>9</v>
+      </c>
+      <c r="B983" t="s">
+        <v>867</v>
+      </c>
+      <c r="C983" t="s">
+        <v>6</v>
+      </c>
+      <c r="D983" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="984" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A984" t="s">
+        <v>17</v>
+      </c>
+      <c r="B984" t="s">
+        <v>868</v>
+      </c>
+      <c r="C984" t="s">
+        <v>6</v>
+      </c>
+      <c r="D984" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="985" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A985" t="s">
         <v>15</v>
       </c>
-      <c r="I14" s="7" t="s">
+      <c r="B985" t="s">
+        <v>869</v>
+      </c>
+      <c r="C985" t="s">
+        <v>6</v>
+      </c>
+      <c r="D985" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="986" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A986" t="s">
+        <v>17</v>
+      </c>
+      <c r="B986" t="s">
+        <v>870</v>
+      </c>
+      <c r="C986" t="s">
+        <v>6</v>
+      </c>
+      <c r="D986" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="987" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A987" t="s">
+        <v>17</v>
+      </c>
+      <c r="B987" t="s">
+        <v>871</v>
+      </c>
+      <c r="C987" t="s">
+        <v>6</v>
+      </c>
+      <c r="D987" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="988" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A988" t="s">
+        <v>19</v>
+      </c>
+      <c r="B988" t="s">
+        <v>872</v>
+      </c>
+      <c r="C988" t="s">
+        <v>6</v>
+      </c>
+      <c r="D988" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="989" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A989" t="s">
+        <v>25</v>
+      </c>
+      <c r="B989" t="s">
+        <v>872</v>
+      </c>
+      <c r="C989" t="s">
+        <v>31</v>
+      </c>
+      <c r="D989" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="990" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A990" t="s">
         <v>21</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E15" s="5" t="s">
+      <c r="B990" t="s">
+        <v>873</v>
+      </c>
+      <c r="C990" t="s">
+        <v>6</v>
+      </c>
+      <c r="D990" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="991" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A991" t="s">
+        <v>11</v>
+      </c>
+      <c r="B991" t="s">
+        <v>874</v>
+      </c>
+      <c r="C991" t="s">
+        <v>6</v>
+      </c>
+      <c r="D991" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="992" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A992" t="s">
+        <v>11</v>
+      </c>
+      <c r="B992" t="s">
+        <v>875</v>
+      </c>
+      <c r="C992" t="s">
+        <v>6</v>
+      </c>
+      <c r="D992" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="993" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A993" t="s">
+        <v>11</v>
+      </c>
+      <c r="B993" t="s">
+        <v>875</v>
+      </c>
+      <c r="C993" t="s">
+        <v>37</v>
+      </c>
+      <c r="D993" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="994" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A994" t="s">
+        <v>4</v>
+      </c>
+      <c r="B994" t="s">
+        <v>876</v>
+      </c>
+      <c r="C994" t="s">
+        <v>6</v>
+      </c>
+      <c r="D994" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="995" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A995" t="s">
+        <v>55</v>
+      </c>
+      <c r="B995" t="s">
+        <v>877</v>
+      </c>
+      <c r="C995" t="s">
+        <v>6</v>
+      </c>
+      <c r="D995" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="996" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A996" t="s">
+        <v>25</v>
+      </c>
+      <c r="B996" t="s">
+        <v>878</v>
+      </c>
+      <c r="C996" t="s">
+        <v>6</v>
+      </c>
+      <c r="D996" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="997" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A997" t="s">
+        <v>66</v>
+      </c>
+      <c r="B997" t="s">
+        <v>879</v>
+      </c>
+      <c r="C997" t="s">
+        <v>6</v>
+      </c>
+      <c r="D997" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="998" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A998" t="s">
+        <v>66</v>
+      </c>
+      <c r="B998" t="s">
+        <v>880</v>
+      </c>
+      <c r="C998" t="s">
+        <v>6</v>
+      </c>
+      <c r="D998" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="999" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A999" t="s">
+        <v>29</v>
+      </c>
+      <c r="B999" t="s">
+        <v>881</v>
+      </c>
+      <c r="C999" t="s">
+        <v>6</v>
+      </c>
+      <c r="D999" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1000" t="s">
+        <v>11</v>
+      </c>
+      <c r="B1000" t="s">
+        <v>882</v>
+      </c>
+      <c r="C1000" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1000" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1001" t="s">
+        <v>17</v>
+      </c>
+      <c r="B1001" t="s">
+        <v>883</v>
+      </c>
+      <c r="C1001" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1001" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1002" t="s">
+        <v>17</v>
+      </c>
+      <c r="B1002" t="s">
+        <v>884</v>
+      </c>
+      <c r="C1002" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1002" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1003" t="s">
+        <v>15</v>
+      </c>
+      <c r="B1003" t="s">
+        <v>885</v>
+      </c>
+      <c r="C1003" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1003" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1004" t="s">
+        <v>66</v>
+      </c>
+      <c r="B1004" t="s">
+        <v>886</v>
+      </c>
+      <c r="C1004" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1004" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1005" t="s">
+        <v>63</v>
+      </c>
+      <c r="B1005" t="s">
+        <v>887</v>
+      </c>
+      <c r="C1005" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1005" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1006" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1006" t="s">
+        <v>888</v>
+      </c>
+      <c r="C1006" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1006" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1007" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1007" t="s">
+        <v>889</v>
+      </c>
+      <c r="C1007" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1007" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1008" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1008" t="s">
+        <v>890</v>
+      </c>
+      <c r="C1008" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1008" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1009" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1009" t="s">
+        <v>890</v>
+      </c>
+      <c r="C1009" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1009" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1010" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1010" t="s">
+        <v>891</v>
+      </c>
+      <c r="C1010" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1010" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1011" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1011" t="s">
+        <v>891</v>
+      </c>
+      <c r="C1011" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1011" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1012" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1012" t="s">
+        <v>891</v>
+      </c>
+      <c r="C1012" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1012" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1013" t="s">
         <v>13</v>
       </c>
-      <c r="F15" s="5" t="s">
-[...5 lines deleted...]
-      <c r="H15" s="5" t="s">
+      <c r="B1013" t="s">
+        <v>892</v>
+      </c>
+      <c r="C1013" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1013" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1014" t="s">
+        <v>17</v>
+      </c>
+      <c r="B1014" t="s">
+        <v>893</v>
+      </c>
+      <c r="C1014" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1014" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1015" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1015" t="s">
+        <v>894</v>
+      </c>
+      <c r="C1015" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1015" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1016" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1016" t="s">
+        <v>895</v>
+      </c>
+      <c r="C1016" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1016" s="1" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1017" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1017" t="s">
+        <v>895</v>
+      </c>
+      <c r="C1017" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1017" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1018" t="s">
+        <v>66</v>
+      </c>
+      <c r="B1018" t="s">
+        <v>896</v>
+      </c>
+      <c r="C1018" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1018" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1019" t="s">
+        <v>39</v>
+      </c>
+      <c r="B1019" t="s">
+        <v>897</v>
+      </c>
+      <c r="C1019" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1019" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1020" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1020" t="s">
+        <v>898</v>
+      </c>
+      <c r="C1020" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1020" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1021" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1021" t="s">
+        <v>899</v>
+      </c>
+      <c r="C1021" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1021" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1022" t="s">
+        <v>11</v>
+      </c>
+      <c r="B1022" t="s">
+        <v>900</v>
+      </c>
+      <c r="C1022" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1022" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1023" t="s">
+        <v>11</v>
+      </c>
+      <c r="B1023" t="s">
+        <v>900</v>
+      </c>
+      <c r="C1023" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1023" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1024" t="s">
+        <v>66</v>
+      </c>
+      <c r="B1024" t="s">
+        <v>901</v>
+      </c>
+      <c r="C1024" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1024" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1025" t="s">
+        <v>66</v>
+      </c>
+      <c r="B1025" t="s">
+        <v>901</v>
+      </c>
+      <c r="C1025" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1025" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1026" t="s">
+        <v>66</v>
+      </c>
+      <c r="B1026" t="s">
+        <v>901</v>
+      </c>
+      <c r="C1026" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1026" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1027" t="s">
+        <v>66</v>
+      </c>
+      <c r="B1027" t="s">
+        <v>901</v>
+      </c>
+      <c r="C1027" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1027" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1028" t="s">
+        <v>13</v>
+      </c>
+      <c r="B1028" t="s">
+        <v>902</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1028" s="1" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1029" t="s">
+        <v>13</v>
+      </c>
+      <c r="B1029" t="s">
+        <v>902</v>
+      </c>
+      <c r="C1029" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1029" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1030" t="s">
+        <v>13</v>
+      </c>
+      <c r="B1030" t="s">
+        <v>902</v>
+      </c>
+      <c r="C1030" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1030" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1031" t="s">
         <v>15</v>
       </c>
-      <c r="I15" s="7" t="s">
-[...4 lines deleted...]
-      <c r="A16" s="5" t="s">
+      <c r="B1031" t="s">
+        <v>903</v>
+      </c>
+      <c r="C1031" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1031" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1032" t="s">
+        <v>11</v>
+      </c>
+      <c r="B1032" t="s">
+        <v>904</v>
+      </c>
+      <c r="C1032" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1032" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1033" t="s">
+        <v>11</v>
+      </c>
+      <c r="B1033" t="s">
+        <v>904</v>
+      </c>
+      <c r="C1033" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1033" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1034" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1034" t="s">
+        <v>905</v>
+      </c>
+      <c r="C1034" t="s">
         <v>47</v>
       </c>
-      <c r="B16" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C16" s="6" t="s">
+      <c r="D1034" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="D16" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E16" s="5" t="s">
+    </row>
+    <row r="1035" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1035" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1035" t="s">
+        <v>906</v>
+      </c>
+      <c r="C1035" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1035" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1036" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1036" t="s">
+        <v>907</v>
+      </c>
+      <c r="C1036" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1036" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1037" t="s">
+        <v>66</v>
+      </c>
+      <c r="B1037" t="s">
+        <v>908</v>
+      </c>
+      <c r="C1037" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1037" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1038" t="s">
+        <v>11</v>
+      </c>
+      <c r="B1038" t="s">
+        <v>909</v>
+      </c>
+      <c r="C1038" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1038" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1039" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1039" t="s">
+        <v>910</v>
+      </c>
+      <c r="C1039" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1039" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1040" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1040" t="s">
+        <v>910</v>
+      </c>
+      <c r="C1040" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1040" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1041" t="s">
+        <v>63</v>
+      </c>
+      <c r="B1041" t="s">
+        <v>911</v>
+      </c>
+      <c r="C1041" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1041" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1042" t="s">
+        <v>39</v>
+      </c>
+      <c r="B1042" t="s">
+        <v>912</v>
+      </c>
+      <c r="C1042" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1042" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1043" t="s">
+        <v>52</v>
+      </c>
+      <c r="B1043" t="s">
+        <v>913</v>
+      </c>
+      <c r="C1043" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1043" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1044" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1044" t="s">
+        <v>914</v>
+      </c>
+      <c r="C1044" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1044" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1045" t="s">
+        <v>39</v>
+      </c>
+      <c r="B1045" t="s">
+        <v>915</v>
+      </c>
+      <c r="C1045" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1045" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1046" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1046" t="s">
+        <v>916</v>
+      </c>
+      <c r="C1046" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1046" s="1" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1047" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1047" t="s">
+        <v>917</v>
+      </c>
+      <c r="C1047" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1047" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1048" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1048" t="s">
+        <v>917</v>
+      </c>
+      <c r="C1048" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1048" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1049" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1049" t="s">
+        <v>918</v>
+      </c>
+      <c r="C1049" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1049" s="1" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1050" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1050" t="s">
+        <v>918</v>
+      </c>
+      <c r="C1050" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1050" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1051" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1051" t="s">
+        <v>919</v>
+      </c>
+      <c r="C1051" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1051" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1052" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1052" t="s">
+        <v>919</v>
+      </c>
+      <c r="C1052" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1052" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1053" t="s">
+        <v>15</v>
+      </c>
+      <c r="B1053" t="s">
+        <v>920</v>
+      </c>
+      <c r="C1053" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1053" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1054" t="s">
+        <v>15</v>
+      </c>
+      <c r="B1054" t="s">
+        <v>921</v>
+      </c>
+      <c r="C1054" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1054" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1055" t="s">
+        <v>15</v>
+      </c>
+      <c r="B1055" t="s">
+        <v>922</v>
+      </c>
+      <c r="C1055" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1055" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1056" t="s">
+        <v>66</v>
+      </c>
+      <c r="B1056" t="s">
+        <v>923</v>
+      </c>
+      <c r="C1056" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1056" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1057" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1057" t="s">
+        <v>924</v>
+      </c>
+      <c r="C1057" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1057" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1058" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1058" t="s">
+        <v>925</v>
+      </c>
+      <c r="C1058" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1058" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1059" t="s">
+        <v>43</v>
+      </c>
+      <c r="B1059" t="s">
+        <v>926</v>
+      </c>
+      <c r="C1059" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1059" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1060" t="s">
+        <v>52</v>
+      </c>
+      <c r="B1060" t="s">
+        <v>927</v>
+      </c>
+      <c r="C1060" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1060" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1061" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1061" t="s">
+        <v>928</v>
+      </c>
+      <c r="C1061" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1061" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1062" t="s">
+        <v>15</v>
+      </c>
+      <c r="B1062" t="s">
+        <v>929</v>
+      </c>
+      <c r="C1062" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1062" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1063" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1063" t="s">
+        <v>930</v>
+      </c>
+      <c r="C1063" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1063" s="1" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1064" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1064" t="s">
+        <v>931</v>
+      </c>
+      <c r="C1064" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1064" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1065" t="s">
+        <v>11</v>
+      </c>
+      <c r="B1065" t="s">
+        <v>932</v>
+      </c>
+      <c r="C1065" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1065" s="1" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1066" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1066" t="s">
+        <v>933</v>
+      </c>
+      <c r="C1066" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1066" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1067" t="s">
         <v>13</v>
       </c>
-      <c r="F16" s="5" t="s">
-[...5 lines deleted...]
-      <c r="H16" s="5" t="s">
+      <c r="B1067" t="s">
+        <v>934</v>
+      </c>
+      <c r="C1067" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1067" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1068" t="s">
+        <v>13</v>
+      </c>
+      <c r="B1068" t="s">
+        <v>935</v>
+      </c>
+      <c r="C1068" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1068" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1069" t="s">
+        <v>13</v>
+      </c>
+      <c r="B1069" t="s">
+        <v>935</v>
+      </c>
+      <c r="C1069" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1069" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1070" t="s">
+        <v>13</v>
+      </c>
+      <c r="B1070" t="s">
+        <v>936</v>
+      </c>
+      <c r="C1070" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1070" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1071" t="s">
         <v>15</v>
       </c>
-      <c r="I16" s="7" t="s">
-[...33 lines deleted...]
-      <c r="A18" s="5" t="s">
+      <c r="B1071" t="s">
+        <v>937</v>
+      </c>
+      <c r="C1071" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1071" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1072" t="s">
+        <v>17</v>
+      </c>
+      <c r="B1072" t="s">
+        <v>938</v>
+      </c>
+      <c r="C1072" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1072" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1073" t="s">
+        <v>17</v>
+      </c>
+      <c r="B1073" t="s">
+        <v>938</v>
+      </c>
+      <c r="C1073" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1073" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1074" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1074" t="s">
+        <v>939</v>
+      </c>
+      <c r="C1074" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1074" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1075" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1075" t="s">
+        <v>939</v>
+      </c>
+      <c r="C1075" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1075" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1076" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1076" t="s">
+        <v>940</v>
+      </c>
+      <c r="C1076" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1076" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1077" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1077" t="s">
+        <v>940</v>
+      </c>
+      <c r="C1077" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1077" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1078" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1078" t="s">
+        <v>941</v>
+      </c>
+      <c r="C1078" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1078" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1079" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1079" t="s">
+        <v>942</v>
+      </c>
+      <c r="C1079" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1079" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1080" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1080" t="s">
+        <v>942</v>
+      </c>
+      <c r="C1080" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1080" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1081" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1081" t="s">
+        <v>943</v>
+      </c>
+      <c r="C1081" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1081" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1082" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1082" t="s">
+        <v>944</v>
+      </c>
+      <c r="C1082" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1082" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1083" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1083" t="s">
+        <v>944</v>
+      </c>
+      <c r="C1083" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1083" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1084" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1084" t="s">
+        <v>944</v>
+      </c>
+      <c r="C1084" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1084" s="1" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1085" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1085" t="s">
+        <v>944</v>
+      </c>
+      <c r="C1085" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1085" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1086" t="s">
+        <v>13</v>
+      </c>
+      <c r="B1086" t="s">
+        <v>945</v>
+      </c>
+      <c r="C1086" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1086" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1087" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1087" t="s">
+        <v>946</v>
+      </c>
+      <c r="C1087" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1087" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1088" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1088" t="s">
+        <v>947</v>
+      </c>
+      <c r="C1088" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1088" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1089" t="s">
+        <v>15</v>
+      </c>
+      <c r="B1089" t="s">
+        <v>948</v>
+      </c>
+      <c r="C1089" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1089" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1090" t="s">
+        <v>15</v>
+      </c>
+      <c r="B1090" t="s">
+        <v>948</v>
+      </c>
+      <c r="C1090" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1090" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1091" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1091" t="s">
+        <v>949</v>
+      </c>
+      <c r="C1091" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1091" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1092" t="s">
+        <v>66</v>
+      </c>
+      <c r="B1092" t="s">
+        <v>950</v>
+      </c>
+      <c r="C1092" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1092" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1093" t="s">
+        <v>66</v>
+      </c>
+      <c r="B1093" t="s">
+        <v>951</v>
+      </c>
+      <c r="C1093" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1093" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1094" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1094" t="s">
+        <v>952</v>
+      </c>
+      <c r="C1094" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1094" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1095" t="s">
         <v>52</v>
       </c>
-      <c r="B18" s="5" t="s">
-[...8 lines deleted...]
-      <c r="E18" s="5" t="s">
+      <c r="B1095" t="s">
+        <v>953</v>
+      </c>
+      <c r="C1095" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1095" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1096" t="s">
+        <v>39</v>
+      </c>
+      <c r="B1096" t="s">
+        <v>954</v>
+      </c>
+      <c r="C1096" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1096" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1097" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1097" t="s">
+        <v>955</v>
+      </c>
+      <c r="C1097" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1097" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1098" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1098" t="s">
+        <v>956</v>
+      </c>
+      <c r="C1098" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1098" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1099" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1099" t="s">
+        <v>957</v>
+      </c>
+      <c r="C1099" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1099" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1100" t="s">
+        <v>17</v>
+      </c>
+      <c r="B1100" t="s">
+        <v>958</v>
+      </c>
+      <c r="C1100" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1100" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1101" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1101" t="s">
+        <v>959</v>
+      </c>
+      <c r="C1101" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1101" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1102" t="s">
+        <v>17</v>
+      </c>
+      <c r="B1102" t="s">
+        <v>960</v>
+      </c>
+      <c r="C1102" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1102" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1103" t="s">
         <v>13</v>
       </c>
-      <c r="F18" s="5" t="s">
-[...5 lines deleted...]
-      <c r="H18" s="5" t="s">
+      <c r="B1103" t="s">
+        <v>961</v>
+      </c>
+      <c r="C1103" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1103" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1104" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1104" t="s">
+        <v>962</v>
+      </c>
+      <c r="C1104" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1104" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1105" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1105" t="s">
+        <v>963</v>
+      </c>
+      <c r="C1105" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1105" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1106" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1106" t="s">
+        <v>964</v>
+      </c>
+      <c r="C1106" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1106" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1107" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1107" t="s">
+        <v>964</v>
+      </c>
+      <c r="C1107" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1107" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1108" t="s">
+        <v>43</v>
+      </c>
+      <c r="B1108" t="s">
+        <v>965</v>
+      </c>
+      <c r="C1108" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1108" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1109" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1109" t="s">
+        <v>966</v>
+      </c>
+      <c r="C1109" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1109" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1110" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1110" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1110" t="s">
+        <v>966</v>
+      </c>
+      <c r="C1110" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1110" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1111" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1111" t="s">
+        <v>39</v>
+      </c>
+      <c r="B1111" t="s">
+        <v>967</v>
+      </c>
+      <c r="C1111" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1111" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1112" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1112" t="s">
+        <v>52</v>
+      </c>
+      <c r="B1112" t="s">
+        <v>968</v>
+      </c>
+      <c r="C1112" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1112" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1113" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1113" t="s">
+        <v>969</v>
+      </c>
+      <c r="C1113" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1113" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1114" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1114" t="s">
+        <v>970</v>
+      </c>
+      <c r="C1114" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1114" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1115" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1115" t="s">
+        <v>970</v>
+      </c>
+      <c r="C1115" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1115" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1116" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1116" t="s">
+        <v>971</v>
+      </c>
+      <c r="C1116" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1116" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1117" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1117" t="s">
+        <v>972</v>
+      </c>
+      <c r="C1117" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1117" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1118" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1118" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1118" t="s">
+        <v>973</v>
+      </c>
+      <c r="C1118" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1118" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1119" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1119" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1119" t="s">
+        <v>974</v>
+      </c>
+      <c r="C1119" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1119" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1120" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1120" t="s">
+        <v>975</v>
+      </c>
+      <c r="C1120" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1120" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1121" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1121" t="s">
         <v>15</v>
       </c>
-      <c r="I18" s="7" t="s">
+      <c r="B1121" t="s">
+        <v>976</v>
+      </c>
+      <c r="C1121" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1121" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1122" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1122" t="s">
+        <v>15</v>
+      </c>
+      <c r="B1122" t="s">
+        <v>976</v>
+      </c>
+      <c r="C1122" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1122" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1123" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1123" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1123" t="s">
+        <v>977</v>
+      </c>
+      <c r="C1123" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1123" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1124" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1124" t="s">
+        <v>978</v>
+      </c>
+      <c r="C1124" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1124" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1125" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1125" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1125" t="s">
+        <v>979</v>
+      </c>
+      <c r="C1125" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1125" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1126" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1126" t="s">
+        <v>980</v>
+      </c>
+      <c r="C1126" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1126" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1127" t="s">
         <v>21</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C19" s="6" t="s">
+      <c r="B1127" t="s">
+        <v>981</v>
+      </c>
+      <c r="C1127" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1127" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1128" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1128" t="s">
+        <v>982</v>
+      </c>
+      <c r="C1128" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1128" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1129" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1129" t="s">
+        <v>982</v>
+      </c>
+      <c r="C1129" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1129" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1130" t="s">
         <v>55</v>
       </c>
-      <c r="D19" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E19" s="5" t="s">
+      <c r="B1130" t="s">
+        <v>983</v>
+      </c>
+      <c r="C1130" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1130" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1131" t="s">
+        <v>66</v>
+      </c>
+      <c r="B1131" t="s">
+        <v>984</v>
+      </c>
+      <c r="C1131" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1131" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1132" t="s">
+        <v>17</v>
+      </c>
+      <c r="B1132" t="s">
+        <v>985</v>
+      </c>
+      <c r="C1132" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1132" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1133" t="s">
+        <v>15</v>
+      </c>
+      <c r="B1133" t="s">
+        <v>986</v>
+      </c>
+      <c r="C1133" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1133" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1134" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1134" t="s">
+        <v>15</v>
+      </c>
+      <c r="B1134" t="s">
+        <v>987</v>
+      </c>
+      <c r="C1134" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1134" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1135" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1135" t="s">
+        <v>15</v>
+      </c>
+      <c r="B1135" t="s">
+        <v>988</v>
+      </c>
+      <c r="C1135" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1135" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1136" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1136" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1136" t="s">
+        <v>989</v>
+      </c>
+      <c r="C1136" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1136" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1137" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1137" t="s">
+        <v>52</v>
+      </c>
+      <c r="B1137" t="s">
+        <v>990</v>
+      </c>
+      <c r="C1137" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1137" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1138" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1138" t="s">
+        <v>39</v>
+      </c>
+      <c r="B1138" t="s">
+        <v>991</v>
+      </c>
+      <c r="C1138" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1138" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1139" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1139" t="s">
+        <v>992</v>
+      </c>
+      <c r="C1139" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1139" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1140" t="s">
+        <v>52</v>
+      </c>
+      <c r="B1140" t="s">
+        <v>993</v>
+      </c>
+      <c r="C1140" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1140" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1141" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1141" t="s">
+        <v>994</v>
+      </c>
+      <c r="C1141" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1141" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1142" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1142" t="s">
+        <v>63</v>
+      </c>
+      <c r="B1142" t="s">
+        <v>995</v>
+      </c>
+      <c r="C1142" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1142" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1143" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1143" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1143" t="s">
+        <v>996</v>
+      </c>
+      <c r="C1143" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1143" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1144" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1144" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1144" t="s">
+        <v>997</v>
+      </c>
+      <c r="C1144" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1144" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1145" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1145" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1145" t="s">
+        <v>998</v>
+      </c>
+      <c r="C1145" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1145" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1146" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1146" t="s">
         <v>13</v>
       </c>
-      <c r="F19" s="5" t="s">
-[...5 lines deleted...]
-      <c r="H19" s="5" t="s">
+      <c r="B1146" t="s">
+        <v>999</v>
+      </c>
+      <c r="C1146" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1146" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="1147" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1147" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1147" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C1147" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1147" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1148" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1148" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1148" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C1148" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1148" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1149" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1149" t="s">
         <v>15</v>
       </c>
-      <c r="I19" s="7" t="s">
-[...25 lines deleted...]
-      <c r="H20" s="5" t="s">
+      <c r="B1149" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C1149" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1149" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1150" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1150" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1150" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C1150" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1150" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1151" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1151" t="s">
+        <v>39</v>
+      </c>
+      <c r="B1151" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C1151" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1151" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1152" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1152" t="s">
+        <v>63</v>
+      </c>
+      <c r="B1152" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C1152" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1152" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1153" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1153" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1153" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C1153" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1153" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1154" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1154" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1154" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C1154" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1154" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1155" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1155" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1155" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C1155" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1155" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1156" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1156" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1156" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C1156" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1156" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1157" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1157" t="s">
+        <v>52</v>
+      </c>
+      <c r="B1157" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C1157" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1157" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1158" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1158" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1158" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C1158" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1158" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1159" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1159" t="s">
+        <v>63</v>
+      </c>
+      <c r="B1159" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C1159" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1159" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1160" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1160" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1160" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C1160" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1160" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="1161" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1161" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1161" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C1161" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1161" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1162" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1162" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1162" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C1162" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1162" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1163" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1163" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1163" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C1163" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1163" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1164" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1164" t="s">
         <v>15</v>
       </c>
-      <c r="I20" s="7" t="s">
-[...25 lines deleted...]
-      <c r="H21" s="5" t="s">
+      <c r="B1164" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C1164" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1164" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1165" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1165" t="s">
         <v>15</v>
       </c>
-      <c r="I21" s="7" t="s">
-[...25 lines deleted...]
-      <c r="H22" s="5" t="s">
+      <c r="B1165" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C1165" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1165" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1166" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1166" t="s">
         <v>15</v>
       </c>
-      <c r="I22" s="7" t="s">
-[...16 lines deleted...]
-      <c r="E23" s="5" t="s">
+      <c r="B1166" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C1166" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1166" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1167" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1167" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1167" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C1167" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1167" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1168" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1168" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1168" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C1168" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1168" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1169" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1169" t="s">
+        <v>15</v>
+      </c>
+      <c r="B1169" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C1169" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1169" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1170" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1170" t="s">
+        <v>39</v>
+      </c>
+      <c r="B1170" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C1170" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1170" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1171" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1171" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1171" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C1171" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1171" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1172" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1172" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1172" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C1172" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1172" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1173" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1173" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1173" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C1173" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1173" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1174" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1174" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1174" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C1174" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1174" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1175" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1175" t="s">
+        <v>11</v>
+      </c>
+      <c r="B1175" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C1175" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1175" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1176" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1176" t="s">
+        <v>11</v>
+      </c>
+      <c r="B1176" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C1176" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1176" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1177" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1177" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1177" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C1177" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1177" s="1" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="1178" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1178" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1178" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C1178" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1178" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1179" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1179" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1179" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C1179" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1179" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1180" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1180" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1180" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C1180" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1180" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1181" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1181" t="s">
         <v>13</v>
       </c>
-      <c r="F23" s="5" t="s">
-[...5 lines deleted...]
-      <c r="H23" s="5" t="s">
+      <c r="B1181" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C1181" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1181" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1182" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1182" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1182" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C1182" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1182" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1183" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1183" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1183" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C1183" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1183" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1184" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1184" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1184" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C1184" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1184" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1185" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1185" t="s">
+        <v>11</v>
+      </c>
+      <c r="B1185" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C1185" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1185" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1186" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1186" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1186" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C1186" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1186" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1187" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1187" t="s">
+        <v>52</v>
+      </c>
+      <c r="B1187" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C1187" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1187" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1188" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1188" t="s">
+        <v>66</v>
+      </c>
+      <c r="B1188" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C1188" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1188" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1189" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1189" t="s">
+        <v>66</v>
+      </c>
+      <c r="B1189" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C1189" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1189" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1190" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1190" t="s">
+        <v>39</v>
+      </c>
+      <c r="B1190" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C1190" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1190" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1191" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1191" t="s">
+        <v>66</v>
+      </c>
+      <c r="B1191" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C1191" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1191" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1192" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1192" t="s">
+        <v>39</v>
+      </c>
+      <c r="B1192" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C1192" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1192" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1193" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1193" t="s">
+        <v>7</v>
+      </c>
+      <c r="B1193" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C1193" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1193" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1194" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1194" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1194" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C1194" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1194" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1195" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1195" t="s">
+        <v>17</v>
+      </c>
+      <c r="B1195" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C1195" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1195" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1196" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1196" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1196" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C1196" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1196" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="1197" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1197" t="s">
+        <v>52</v>
+      </c>
+      <c r="B1197" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C1197" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1197" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1198" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1198" t="s">
+        <v>43</v>
+      </c>
+      <c r="B1198" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C1198" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1198" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1199" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1199" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1199" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C1199" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1199" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1200" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1200" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1200" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C1200" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1200" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1201" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1201" t="s">
+        <v>43</v>
+      </c>
+      <c r="B1201" t="s">
+        <v>1051</v>
+      </c>
+      <c r="C1201" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1201" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1202" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1202" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1202" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C1202" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1202" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1203" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1203" t="s">
         <v>15</v>
       </c>
-      <c r="I23" s="7" t="s">
-[...68 lines deleted...]
-      <c r="C26" s="6" t="s">
+      <c r="B1203" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C1203" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1203" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1204" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1204" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1204" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C1204" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1204" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1205" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1205" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1205" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C1205" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1205" s="1" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="1206" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1206" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1206" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C1206" t="s">
+        <v>230</v>
+      </c>
+      <c r="D1206" s="1" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="1207" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1207" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1207" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C1207" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1207" s="1" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="1208" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1208" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1208" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C1208" t="s">
+        <v>230</v>
+      </c>
+      <c r="D1208" s="1" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="1209" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1209" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1209" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C1209" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1209" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1210" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1210" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1210" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C1210" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1210" s="1" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="1211" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1211" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1211" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C1211" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1211" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1212" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1212" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1212" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C1212" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1212" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1213" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1213" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1213" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C1213" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1213" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1214" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1214" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1214" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C1214" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1214" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1215" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1215" t="s">
+        <v>43</v>
+      </c>
+      <c r="B1215" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C1215" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1215" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1216" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1216" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1216" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C1216" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1216" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="1217" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1217" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1217" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C1217" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1217" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1218" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1218" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1218" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C1218" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1218" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1219" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1219" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1219" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C1219" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1219" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1220" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1220" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1220" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C1220" t="s">
+        <v>47</v>
+      </c>
+      <c r="D1220" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="1221" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1221" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1221" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C1221" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1221" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1222" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1222" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1222" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C1222" t="s">
+        <v>332</v>
+      </c>
+      <c r="D1222" s="1" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="1223" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1223" t="s">
+        <v>39</v>
+      </c>
+      <c r="B1223" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C1223" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1223" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1224" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1224" t="s">
+        <v>17</v>
+      </c>
+      <c r="B1224" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C1224" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1224" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1225" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1225" t="s">
+        <v>17</v>
+      </c>
+      <c r="B1225" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C1225" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1225" s="1" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="1226" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1226" t="s">
+        <v>17</v>
+      </c>
+      <c r="B1226" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C1226" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1226" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1227" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1227" t="s">
+        <v>17</v>
+      </c>
+      <c r="B1227" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C1227" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1227" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1228" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1228" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1228" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C1228" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1228" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1229" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1229" t="s">
         <v>66</v>
       </c>
-      <c r="D26" s="5" t="s">
-[...25 lines deleted...]
-      <c r="C27" s="6" t="s">
+      <c r="B1229" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C1229" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1229" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1230" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1230" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1230" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C1230" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1230" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1231" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1231" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1231" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C1231" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1231" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1232" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1232" t="s">
+        <v>39</v>
+      </c>
+      <c r="B1232" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C1232" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1232" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1233" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1233" t="s">
+        <v>39</v>
+      </c>
+      <c r="B1233" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C1233" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1233" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1234" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1234" t="s">
+        <v>39</v>
+      </c>
+      <c r="B1234" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C1234" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1234" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1235" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1235" t="s">
+        <v>39</v>
+      </c>
+      <c r="B1235" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C1235" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1235" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1236" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1236" t="s">
+        <v>39</v>
+      </c>
+      <c r="B1236" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C1236" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1236" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1237" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1237" t="s">
+        <v>39</v>
+      </c>
+      <c r="B1237" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C1237" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1237" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1238" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1238" t="s">
+        <v>39</v>
+      </c>
+      <c r="B1238" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C1238" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1238" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1239" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1239" t="s">
+        <v>39</v>
+      </c>
+      <c r="B1239" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C1239" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1239" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1240" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1240" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1240" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C1240" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1240" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1241" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1241" t="s">
+        <v>17</v>
+      </c>
+      <c r="B1241" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C1241" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1241" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1242" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1242" t="s">
+        <v>39</v>
+      </c>
+      <c r="B1242" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C1242" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1242" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1243" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1243" t="s">
+        <v>39</v>
+      </c>
+      <c r="B1243" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C1243" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1243" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1244" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1244" t="s">
+        <v>39</v>
+      </c>
+      <c r="B1244" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C1244" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1244" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1245" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1245" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1245" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C1245" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1245" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1246" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1246" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1246" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C1246" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1246" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1247" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1247" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1247" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C1247" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1247" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1248" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1248" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1248" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C1248" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1248" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1249" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1249" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1249" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C1249" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1249" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1250" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1250" t="s">
+        <v>39</v>
+      </c>
+      <c r="B1250" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C1250" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1250" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1251" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1251" t="s">
+        <v>39</v>
+      </c>
+      <c r="B1251" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C1251" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1251" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1252" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1252" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1252" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C1252" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1252" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1253" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1253" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1253" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C1253" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1253" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1254" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1254" t="s">
+        <v>39</v>
+      </c>
+      <c r="B1254" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C1254" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1254" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1255" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1255" t="s">
+        <v>43</v>
+      </c>
+      <c r="B1255" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C1255" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1255" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1256" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1256" t="s">
         <v>66</v>
       </c>
-      <c r="D27" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E27" s="5" t="s">
+      <c r="B1256" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C1256" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1256" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1257" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1257" t="s">
+        <v>4</v>
+      </c>
+      <c r="B1257" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C1257" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1257" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1258" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1258" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1258" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C1258" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1258" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1259" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1259" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1259" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C1259" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1259" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1260" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1260" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1260" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C1260" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1260" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1261" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1261" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1261" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C1261" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1261" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1262" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1262" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1262" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C1262" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1262" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1263" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1263" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1263" t="s">
+        <v>1098</v>
+      </c>
+      <c r="C1263" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1263" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1264" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1264" t="s">
+        <v>21</v>
+      </c>
+      <c r="B1264" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C1264" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1264" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1265" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1265" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1265" t="s">
+        <v>1100</v>
+      </c>
+      <c r="C1265" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1265" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1266" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1266" t="s">
         <v>13</v>
       </c>
-      <c r="F27" s="5" t="s">
-[...54 lines deleted...]
-      <c r="E29" s="5" t="s">
+      <c r="B1266" t="s">
+        <v>1101</v>
+      </c>
+      <c r="C1266" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1266" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1267" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1267" t="s">
         <v>13</v>
       </c>
-      <c r="F29" s="5" t="s">
-[...19130 lines deleted...]
-      <c r="C689" s="6" t="s">
+      <c r="B1267" t="s">
         <v>1102</v>
       </c>
-      <c r="D689" s="5" t="s">
-[...19 lines deleted...]
-      <c r="A690" s="5" t="s">
+      <c r="C1267" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1267" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1268" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1268" t="s">
+        <v>66</v>
+      </c>
+      <c r="B1268" t="s">
         <v>1103</v>
       </c>
-      <c r="B690" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C690" s="6" t="s">
+      <c r="C1268" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1268" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1269" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1269" t="s">
+        <v>66</v>
+      </c>
+      <c r="B1269" t="s">
         <v>1104</v>
       </c>
-      <c r="D690" s="5" t="s">
-[...19 lines deleted...]
-      <c r="A691" s="5" t="s">
+      <c r="C1269" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1269" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1270" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1270" t="s">
+        <v>66</v>
+      </c>
+      <c r="B1270" t="s">
         <v>1105</v>
       </c>
-      <c r="B691" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C691" s="6" t="s">
+      <c r="C1270" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1270" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1271" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1271" t="s">
+        <v>66</v>
+      </c>
+      <c r="B1271" t="s">
         <v>1106</v>
       </c>
-      <c r="D691" s="5" t="s">
-[...19 lines deleted...]
-      <c r="A692" s="5" t="s">
+      <c r="C1271" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1271" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1272" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1272" t="s">
+        <v>66</v>
+      </c>
+      <c r="B1272" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C1272" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1272" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1273" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1273" t="s">
+        <v>19</v>
+      </c>
+      <c r="B1273" t="s">
         <v>1107</v>
       </c>
-      <c r="B692" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C692" s="6" t="s">
+      <c r="C1273" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1273" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1274" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1274" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1274" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C1274" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1274" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1275" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1275" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1275" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C1275" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1275" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1276" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1276" t="s">
+        <v>25</v>
+      </c>
+      <c r="B1276" t="s">
         <v>1108</v>
       </c>
-      <c r="D692" s="5" t="s">
-[...48 lines deleted...]
-      <c r="A694" s="5" t="s">
+      <c r="C1276" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1276" s="1">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="1277" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1277" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1277" t="s">
         <v>1109</v>
       </c>
-      <c r="B694" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C694" s="6" t="s">
+      <c r="C1277" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1277" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1278" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1278" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1278" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C1278" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1278" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1279" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1279" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1279" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C1279" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1279" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1280" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1280" t="s">
+        <v>23</v>
+      </c>
+      <c r="B1280" t="s">
         <v>1110</v>
       </c>
-      <c r="D694" s="5" t="s">
-[...280 lines deleted...]
-      <c r="A704" s="5" t="s">
+      <c r="C1280" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1280" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="1281" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1281" t="s">
+        <v>39</v>
+      </c>
+      <c r="B1281" t="s">
         <v>1111</v>
       </c>
-      <c r="B704" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C704" s="6" t="s">
+      <c r="C1281" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1281" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1282" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1282" t="s">
+        <v>39</v>
+      </c>
+      <c r="B1282" t="s">
         <v>1112</v>
       </c>
-      <c r="D704" s="5" t="s">
-[...19 lines deleted...]
-      <c r="A705" s="5" t="s">
+      <c r="C1282" t="s">
+        <v>31</v>
+      </c>
+      <c r="D1282" s="1">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="1283" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1283" t="s">
+        <v>43</v>
+      </c>
+      <c r="B1283" t="s">
         <v>1113</v>
       </c>
-      <c r="B705" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C705" s="6" t="s">
+      <c r="C1283" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1283" s="1">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="1284" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A1284" t="s">
+        <v>66</v>
+      </c>
+      <c r="B1284" t="s">
         <v>1114</v>
       </c>
-      <c r="D705" s="5" t="s">
-[...27826 lines deleted...]
-        <v>1</v>
+      <c r="C1284" t="s">
+        <v>6</v>
+      </c>
+      <c r="D1284" s="1">
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BD5748C073F3E045ADC6305CF9DB0DEC" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3315a8b37525ca687004ae84fcb9659b">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d29b4092-3af1-4478-ad3b-1efd23fc6b4f" xmlns:ns3="b01456dc-f932-46b3-8a5e-e3fb5c6facf3" xmlns:ns4="f030db69-1d5c-4c1f-887a-00e75fed0d5c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="655d8bac48acf6c78ca2eaa92fd043e7" ns2:_="" ns3:_="" ns4:_="">
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BD5748C073F3E045ADC6305CF9DB0DEC" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="236021e597e803b6d0bf889d9e3d0521">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d29b4092-3af1-4478-ad3b-1efd23fc6b4f" xmlns:ns3="b01456dc-f932-46b3-8a5e-e3fb5c6facf3" xmlns:ns4="f030db69-1d5c-4c1f-887a-00e75fed0d5c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b4752f3ec8c04c5082b031ee5b8d6b9c" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="d29b4092-3af1-4478-ad3b-1efd23fc6b4f"/>
     <xsd:import namespace="b01456dc-f932-46b3-8a5e-e3fb5c6facf3"/>
     <xsd:import namespace="f030db69-1d5c-4c1f-887a-00e75fed0d5c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns2:T" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d29b4092-3af1-4478-ad3b-1efd23fc6b4f" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="12" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -56307,50 +22461,55 @@
     <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6ed0261d-8e1d-4a30-b593-96d7f0c84e13" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="T" ma:index="29" nillable="true" ma:displayName="T" ma:format="Thumbnail" ma:internalName="T">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b01456dc-f932-46b3-8a5e-e3fb5c6facf3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -56476,155 +22635,164 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
+    <T xmlns="d29b4092-3af1-4478-ad3b-1efd23fc6b4f" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="d29b4092-3af1-4478-ad3b-1efd23fc6b4f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="f030db69-1d5c-4c1f-887a-00e75fed0d5c" xsi:nil="true"/>
-    <_dlc_DocId xmlns="b01456dc-f932-46b3-8a5e-e3fb5c6facf3">QVVA2XWCQA6F-599413631-51526</_dlc_DocId>
+    <_dlc_DocId xmlns="b01456dc-f932-46b3-8a5e-e3fb5c6facf3">QVVA2XWCQA6F-599413631-106011</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="b01456dc-f932-46b3-8a5e-e3fb5c6facf3">
-      <Url>https://coventrycc.sharepoint.com/teams/Place/SRS/StreetsceneGreenSpaces/Streetpride/_layouts/15/DocIdRedir.aspx?ID=QVVA2XWCQA6F-599413631-51526</Url>
-      <Description>QVVA2XWCQA6F-599413631-51526</Description>
+      <Url>https://coventrycc.sharepoint.com/teams/Place/SRS/StreetsceneGreenSpaces/Streetpride/_layouts/15/DocIdRedir.aspx?ID=QVVA2XWCQA6F-599413631-106011</Url>
+      <Description>QVVA2XWCQA6F-599413631-106011</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...48 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B1D329E-9CEC-4E71-A51E-5DF5BCECF4A7}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3136C1BC-129D-444F-B27B-CF23CCBF764A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{756F80C9-7BBF-4BB8-9450-95DC71B70E04}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD48BB64-60B5-437C-A8FC-889E9893C42B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="d29b4092-3af1-4478-ad3b-1efd23fc6b4f"/>
+    <ds:schemaRef ds:uri="b01456dc-f932-46b3-8a5e-e3fb5c6facf3"/>
+    <ds:schemaRef ds:uri="f030db69-1d5c-4c1f-887a-00e75fed0d5c"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A4C3076-7865-4693-9D31-F5609107A714}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{27917938-95CE-4FAC-8A46-7A9BEB5455C7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d29b4092-3af1-4478-ad3b-1efd23fc6b4f"/>
+    <ds:schemaRef ds:uri="b01456dc-f932-46b3-8a5e-e3fb5c6facf3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="f030db69-1d5c-4c1f-887a-00e75fed0d5c"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9E14431-EEF2-4ACC-8406-75388D6E3775}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CEC55473-01CB-4E3A-90F8-24F6EF1E5DDF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Grass Cutting 2026</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Powell, Dan</dc:creator>
+  <dc:creator>Martin, Jemma</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BD5748C073F3E045ADC6305CF9DB0DEC</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>32744089-c722-42d7-8a57-d778240b5ddd</vt:lpwstr>
+    <vt:lpwstr>63f12868-d239-4872-b85a-c4bcee1d8a6e</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>