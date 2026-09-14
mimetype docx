--- v0 (2025-12-06)
+++ v1 (2026-09-14)
@@ -1,55 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7B1346DA" w14:textId="77777777" w:rsidR="004F3181" w:rsidRDefault="004F3181" w:rsidP="00215803">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="697C23B5" w14:textId="77777777" w:rsidR="00FD3295" w:rsidRDefault="00FD3295" w:rsidP="00FD3295">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
       </w:pPr>
@@ -72,72 +74,79 @@
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t>Model Policy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F9C89FA" w14:textId="77777777" w:rsidR="00FD3295" w:rsidRDefault="00FD3295" w:rsidP="00FD3295">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75E84F07" w14:textId="0ECA62AA" w:rsidR="00FD3295" w:rsidRDefault="00FD3295" w:rsidP="00FD3295">
+    <w:p w14:paraId="75E84F07" w14:textId="73350068" w:rsidR="00FD3295" w:rsidRDefault="00D036CA" w:rsidP="00FD3295">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk209167814"/>
       <w:r w:rsidRPr="00FD3295">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
-        <w:t>Absence and Attendance</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="0"/>
+        <w:t xml:space="preserve">Attendance and </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD3295" w:rsidRPr="00FD3295">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Absence </w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="4AC0197E" w14:textId="77777777" w:rsidR="00FD3295" w:rsidRDefault="00FD3295" w:rsidP="00FD3295">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C2CB3FB" w14:textId="77777777" w:rsidR="00FD3295" w:rsidRDefault="00FD3295" w:rsidP="00FD3295">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF2BDF">
         <w:rPr>
@@ -184,123 +193,137 @@
         <w:t xml:space="preserve">and Group Settings </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A018884" w14:textId="77777777" w:rsidR="00FD3295" w:rsidRDefault="00FD3295" w:rsidP="00FD3295">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="204E8FD9" w14:textId="77777777" w:rsidR="00FD3295" w:rsidRPr="005E4DBF" w:rsidRDefault="00FD3295" w:rsidP="00FD3295">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77DEEBD1" w14:textId="56F6ED93" w:rsidR="00FD3295" w:rsidRPr="005E4DBF" w:rsidRDefault="00FD3295" w:rsidP="00FD3295">
+    <w:p w14:paraId="77DEEBD1" w14:textId="2DEDBBA7" w:rsidR="00FD3295" w:rsidRPr="005E4DBF" w:rsidRDefault="00FD3295" w:rsidP="00FD3295">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E4DBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">This policy has been developed to assist Ofsted registered </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A629CE">
+        <w:t>This policy has been developed to assist</w:t>
+      </w:r>
+      <w:r w:rsidR="00A14F57">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Childminders and Group Settings </w:t>
+        <w:t xml:space="preserve"> Coventry</w:t>
       </w:r>
       <w:r w:rsidRPr="005E4DBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">(not school run provision) in developing their </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> Ofsted registered </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A629CE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Absence and Attendance</w:t>
+        <w:t xml:space="preserve">Childminders and Group Settings </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E4DBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(not school run provision) in developing their </w:t>
+      </w:r>
+      <w:r w:rsidR="003277FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Attendance and Absence</w:t>
       </w:r>
       <w:r w:rsidR="00E75A70">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">policy. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E09B626" w14:textId="77777777" w:rsidR="00FD3295" w:rsidRPr="005E4DBF" w:rsidRDefault="00FD3295" w:rsidP="00FD3295">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="159DA826" w14:textId="77777777" w:rsidR="00FD3295" w:rsidRPr="005E4DBF" w:rsidRDefault="00FD3295" w:rsidP="00FD3295">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E4DBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>This is a model policy and should be personalised for your setting. Please adapt it to fit your settings individual context. Some sections are coloured in</w:t>
       </w:r>
       <w:r w:rsidRPr="005E4DBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> blue </w:t>
       </w:r>
       <w:r w:rsidRPr="005E4DBF">
@@ -347,264 +370,353 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> for you to delete/amend as appropriate.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C487333" w14:textId="77777777" w:rsidR="00FD3295" w:rsidRPr="005E4DBF" w:rsidRDefault="00FD3295" w:rsidP="00FD3295">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62784A9C" w14:textId="77777777" w:rsidR="00FD3295" w:rsidRPr="005E4DBF" w:rsidRDefault="00FD3295" w:rsidP="00FD3295">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E4DBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Prior to being adopted, each section should be reviewed to determine if it is appropriate for your setting. If </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> is required, it is the responsibility of the setting to make those amendments.</w:t>
+        <w:t>Prior to being adopted, each section should be reviewed to determine if it is appropriate for your setting. If more or less information is required, it is the responsibility of the setting to make those amendments.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BD32FC5" w14:textId="77777777" w:rsidR="00FD3295" w:rsidRPr="005E4DBF" w:rsidRDefault="00FD3295" w:rsidP="00FD3295">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2FDC5E07" w14:textId="77777777" w:rsidR="00FD3295" w:rsidRPr="005E4DBF" w:rsidRDefault="00FD3295" w:rsidP="00FD3295">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E4DBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r w:rsidRPr="005E4DBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>policy has been created to support your setting to meet the</w:t>
       </w:r>
       <w:r w:rsidRPr="005E4DBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> following statutory guidance: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="340FF4A1" w14:textId="77777777" w:rsidR="00FD3295" w:rsidRPr="005E4DBF" w:rsidRDefault="00FD3295" w:rsidP="00FD3295">
-[...88 lines deleted...]
-    <w:p w14:paraId="7F4A8A63" w14:textId="2011BAB3" w:rsidR="00FD3295" w:rsidRPr="005E4DBF" w:rsidRDefault="00FD3295" w:rsidP="00FD3295">
+    <w:p w14:paraId="340FF4A1" w14:textId="507BB177" w:rsidR="00FD3295" w:rsidRDefault="00FD3295" w:rsidP="00FD3295">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E4DBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Early Years Foundation Stage (EYFS) For Group and School based Providers</w:t>
+      </w:r>
+      <w:r w:rsidR="00520851">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E4DBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="510FB909" w14:textId="2BE82F33" w:rsidR="00F2591D" w:rsidRPr="005E4DBF" w:rsidRDefault="00F2591D" w:rsidP="00FD3295">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Early Years Foundation Stage (EYFS) </w:t>
+      </w:r>
+      <w:r w:rsidR="001A408D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or Childminders </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6328A645" w14:textId="5F42404B" w:rsidR="00FD3295" w:rsidRPr="005E4DBF" w:rsidRDefault="00FD3295" w:rsidP="00FD3295">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E4DBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Working Together to Safeguard Childre</w:t>
+      </w:r>
+      <w:r w:rsidR="00520851">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E4DBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="297F807B" w14:textId="45E542AE" w:rsidR="00FD3295" w:rsidRPr="005E4DBF" w:rsidRDefault="00FD3295" w:rsidP="00FD3295">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E4DBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prevent duty guidance for England and Wales  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B70B93D" w14:textId="33781493" w:rsidR="00FD3295" w:rsidRPr="00150D98" w:rsidRDefault="00FD3295" w:rsidP="00FD3295">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="425"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E4DBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Keeping Children Safe in Education </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E7F28BC" w14:textId="77777777" w:rsidR="00FD3295" w:rsidRPr="005E4DBF" w:rsidRDefault="00FD3295" w:rsidP="00FD3295">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F4A8A63" w14:textId="502B86DB" w:rsidR="00FD3295" w:rsidRPr="005E4DBF" w:rsidRDefault="00FD3295" w:rsidP="00FD3295">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E4DBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">This model policy was reviewed in August 2025, by Coventry </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004F6AFA">
+        <w:t>This model policy was reviewed in August 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB59C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Early</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="005E4DBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Years: Quality, Improvement</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005F4277">
+        <w:t xml:space="preserve">, by Coventry </w:t>
+      </w:r>
+      <w:r w:rsidR="004F6AFA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Early</w:t>
       </w:r>
       <w:r w:rsidRPr="005E4DBF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">and Standards team, and includes the EYFS Safeguarding reforms (Sept 2025)  </w:t>
+        <w:t xml:space="preserve"> Years: Quality, Improvement</w:t>
+      </w:r>
+      <w:r w:rsidR="005F4277">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E4DBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and Standards team, and </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA1116">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aligns with the </w:t>
+      </w:r>
+      <w:r w:rsidR="002273B0" w:rsidRPr="005E4DBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>EYFS S</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA1116">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>tatutory Framework</w:t>
+      </w:r>
+      <w:r w:rsidR="002273B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> requirements.</w:t>
+      </w:r>
+      <w:r w:rsidR="002273B0" w:rsidRPr="005E4DBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Century Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ADE9819" w14:textId="77777777" w:rsidR="00FD3295" w:rsidRDefault="004F3181" w:rsidP="00FD3295">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B6CF31C" w14:textId="766D6256" w:rsidR="00FD3295" w:rsidRDefault="005F4277" w:rsidP="00FD3295">
@@ -616,127 +728,121 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00172EAF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4FF0C003" wp14:editId="6BFEF958">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>394335</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>23495</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6065520" cy="6381750"/>
                 <wp:effectExtent l="12700" t="12700" r="30480" b="31750"/>
                 <wp:wrapSquare wrapText="bothSides"/>
-                <wp:docPr id="313357518" name="Text Box 2"/>
+                <wp:docPr id="313357518" name="Text Box 2">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA8515F0-0787-4F47-914D-F74A063995E5}"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6065520" cy="6381750"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="38100">
                           <a:solidFill>
                             <a:srgbClr val="0070C0"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="53801EC7" w14:textId="77777777" w:rsidR="00FD3295" w:rsidRDefault="00FD3295" w:rsidP="00FD3295">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="98A7BD" w:themeColor="text2" w:themeTint="80"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="75299FFE" w14:textId="77777777" w:rsidR="00FD3295" w:rsidRDefault="00FD3295" w:rsidP="00FD3295">
+                          <w:p w14:paraId="7A0269C1" w14:textId="7CC533ED" w:rsidR="003B5B4D" w:rsidRPr="003B5B4D" w:rsidRDefault="003277FF" w:rsidP="00FD3295">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="32"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:bCs/>
-                                <w:color w:val="98A7BD" w:themeColor="text2" w:themeTint="80"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
-                            </w:pPr>
-[...18 lines deleted...]
-                              <w:t>Absence and Attendance</w:t>
+                              <w:t>Attendance and Absence Policy</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="669BE96A" w14:textId="61ADF23F" w:rsidR="00FD3295" w:rsidRPr="006D01A7" w:rsidRDefault="00FD3295" w:rsidP="00FD3295">
+                          <w:p w14:paraId="669BE96A" w14:textId="57768CBF" w:rsidR="00FD3295" w:rsidRPr="006D01A7" w:rsidRDefault="00FD3295" w:rsidP="00FD3295">
                             <w:pPr>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="0070C0"/>
                                 <w:sz w:val="32"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="006D01A7">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="0070C0"/>
                                 <w:sz w:val="32"/>
                               </w:rPr>
                               <w:t>(</w:t>
                             </w:r>
                             <w:r w:rsidR="004F6AFA" w:rsidRPr="006D01A7">
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:b/>
                                 <w:color w:val="0070C0"/>
                                 <w:sz w:val="32"/>
                               </w:rPr>
@@ -904,61 +1010,50 @@
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="04857D46" w14:textId="77777777" w:rsidR="00FD3295" w:rsidRDefault="00FD3295" w:rsidP="00FD3295">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="98A7BD" w:themeColor="text2" w:themeTint="80"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="40025465" w14:textId="77777777" w:rsidR="00FD3295" w:rsidRDefault="00FD3295" w:rsidP="00FD3295">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="98A7BD" w:themeColor="text2" w:themeTint="80"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="40919E54" w14:textId="77777777" w:rsidR="00FD3295" w:rsidRDefault="00FD3295" w:rsidP="00FD3295">
-[...9 lines deleted...]
-                          </w:p>
                           <w:p w14:paraId="51DEBC9D" w14:textId="77777777" w:rsidR="00FD3295" w:rsidRDefault="00FD3295" w:rsidP="00FD3295">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="98A7BD" w:themeColor="text2" w:themeTint="80"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="1FB7BC80" w14:textId="70FB4161" w:rsidR="00FD3295" w:rsidRDefault="00FD3295" w:rsidP="00FD3295">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="98A7BD" w:themeColor="text2" w:themeTint="80"/>
                                 <w:sz w:val="40"/>
                                 <w:szCs w:val="40"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
@@ -1027,83 +1122,71 @@
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="4FF0C003" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
               <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:31.05pt;margin-top:1.85pt;width:477.6pt;height:502.5pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDzGtZiFQIAACEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06SlN6Kmq6VLEdJy&#10;kRY+wHWcxsLxmLHbpHw9Y6fbLYt4QfjBGnvGZ2bOHK9u+tawo0KvwZZ8PMo5U1ZCpe2+5N++bl8t&#10;OfNB2EoYsKrkJ+X5zfrli1XnCjWBBkylkBGI9UXnSt6E4Ios87JRrfAjcMqSswZsRaAj7rMKRUfo&#10;rckmeT7POsDKIUjlPd3eDU6+Tvh1rWT4XNdeBWZKTrWFtGPad3HP1itR7FG4RstzGeIfqmiFtpT0&#10;AnUngmAH1H9AtVoieKjDSEKbQV1rqVIP1M04f9bNQyOcSr0QOd5daPL/D1Z+Oj64L8hC/xZ6GmBq&#10;wrt7kN89s7BphN2rW0ToGiUqSjyOlGWd88X5aaTaFz6C7LqPUNGQxSFAAuprbCMr1CcjdBrA6UK6&#10;6gOTdDnP57PZhFySfPPXy/FilsaSieLxuUMf3itoWTRKjjTVBC+O9z7EckTxGBKzeTC62mpj0gH3&#10;u41BdhSkgG1aqYNnYcayruSUPc8HCv6KkeeLfPNY4W+pWh1Iy0a3JV/mcQ3qisS9s1VSWhDaDDbV&#10;bOyZyUjeQGPodz0FRkZ3UJ2IU4RBs/THyGgAf3LWkV5L7n8cBCrOzAdLc3kznk6jwNNhOltERvHa&#10;s7v2CCsJquSBs8HchPQpImMWbml+tU7MPlVyrpV0mAg//5ko9Otzinr62etfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAyO/vWN0AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3Kid&#10;VDRViFMBojdE1ZQPcOIliYjXke0m4e9xTnCb1Yxm3haHxQxsQud7SxKSjQCG1FjdUyvh83J82APz&#10;QZFWgyWU8IMeDuXtTaFybWc641SFlsUS8rmS0IUw5pz7pkOj/MaOSNH7ss6oEE/Xcu3UHMvNwFMh&#10;dtyonuJCp0Z87bD5rq5Gwsdb/TL7tH18d25Oj6fTMlX6LOX93fL8BCzgEv7CsOJHdCgjU22vpD0b&#10;JOzSJCYlbDNgqy2SbAusXpXYZ8DLgv9/ofwFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;8xrWYhUCAAAhBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAyO/vWN0AAAAKAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" strokecolor="#0070c0" strokeweight="3pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="53801EC7" w14:textId="77777777" w:rsidR="00FD3295" w:rsidRDefault="00FD3295" w:rsidP="00FD3295">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="98A7BD" w:themeColor="text2" w:themeTint="80"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="75299FFE" w14:textId="77777777" w:rsidR="00FD3295" w:rsidRDefault="00FD3295" w:rsidP="00FD3295">
+                    <w:p w14:paraId="7A0269C1" w14:textId="7CC533ED" w:rsidR="003B5B4D" w:rsidRPr="003B5B4D" w:rsidRDefault="003277FF" w:rsidP="00FD3295">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="32"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:bCs/>
-                          <w:color w:val="98A7BD" w:themeColor="text2" w:themeTint="80"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
-                      </w:pPr>
-[...18 lines deleted...]
-                        <w:t>Absence and Attendance</w:t>
+                        <w:t>Attendance and Absence Policy</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="669BE96A" w14:textId="61ADF23F" w:rsidR="00FD3295" w:rsidRPr="006D01A7" w:rsidRDefault="00FD3295" w:rsidP="00FD3295">
+                    <w:p w14:paraId="669BE96A" w14:textId="57768CBF" w:rsidR="00FD3295" w:rsidRPr="006D01A7" w:rsidRDefault="00FD3295" w:rsidP="00FD3295">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="0070C0"/>
                           <w:sz w:val="32"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="006D01A7">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="0070C0"/>
                           <w:sz w:val="32"/>
                         </w:rPr>
                         <w:t>(</w:t>
                       </w:r>
                       <w:r w:rsidR="004F6AFA" w:rsidRPr="006D01A7">
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:b/>
                           <w:color w:val="0070C0"/>
                           <w:sz w:val="32"/>
                         </w:rPr>
@@ -1271,61 +1354,50 @@
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="04857D46" w14:textId="77777777" w:rsidR="00FD3295" w:rsidRDefault="00FD3295" w:rsidP="00FD3295">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="98A7BD" w:themeColor="text2" w:themeTint="80"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="40025465" w14:textId="77777777" w:rsidR="00FD3295" w:rsidRDefault="00FD3295" w:rsidP="00FD3295">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="98A7BD" w:themeColor="text2" w:themeTint="80"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="40919E54" w14:textId="77777777" w:rsidR="00FD3295" w:rsidRDefault="00FD3295" w:rsidP="00FD3295">
-[...9 lines deleted...]
-                    </w:p>
                     <w:p w14:paraId="51DEBC9D" w14:textId="77777777" w:rsidR="00FD3295" w:rsidRDefault="00FD3295" w:rsidP="00FD3295">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="98A7BD" w:themeColor="text2" w:themeTint="80"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="1FB7BC80" w14:textId="70FB4161" w:rsidR="00FD3295" w:rsidRDefault="00FD3295" w:rsidP="00FD3295">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="98A7BD" w:themeColor="text2" w:themeTint="80"/>
                           <w:sz w:val="40"/>
                           <w:szCs w:val="40"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
@@ -2096,196 +2168,196 @@
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009530D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">following </w:t>
       </w:r>
       <w:r w:rsidRPr="009530D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>circumstances:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1908164C" w14:textId="77777777" w:rsidR="009530D5" w:rsidRPr="009530D5" w:rsidRDefault="009530D5" w:rsidP="009530D5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="677"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="5"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009530D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Illness of the child</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="664C2904" w14:textId="77777777" w:rsidR="009530D5" w:rsidRPr="009530D5" w:rsidRDefault="009530D5" w:rsidP="009530D5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="677"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="42"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009530D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Illness of siblings or parents</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12CE5C44" w14:textId="77777777" w:rsidR="009530D5" w:rsidRPr="009530D5" w:rsidRDefault="009530D5" w:rsidP="009530D5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="677"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="37"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009530D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Health Services Appointments</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11B66011" w14:textId="77777777" w:rsidR="009530D5" w:rsidRPr="009530D5" w:rsidRDefault="009530D5" w:rsidP="009530D5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="677"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="42"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009530D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Holidays</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C902AF8" w14:textId="77777777" w:rsidR="009530D5" w:rsidRPr="009530D5" w:rsidRDefault="009530D5" w:rsidP="009530D5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="677"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="38"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009530D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Religious observance</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61CD27CF" w14:textId="77777777" w:rsidR="009530D5" w:rsidRPr="009530D5" w:rsidRDefault="009530D5" w:rsidP="009530D5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="677"/>
         </w:tabs>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="42"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009530D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Emergency circumstances</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="167D277D" w14:textId="77777777" w:rsidR="009530D5" w:rsidRPr="009530D5" w:rsidRDefault="009530D5" w:rsidP="009530D5">
       <w:pPr>
@@ -2692,137 +2764,119 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16299FBD" w14:textId="6C31408B" w:rsidR="0087435F" w:rsidRPr="0087435F" w:rsidRDefault="0087435F" w:rsidP="0087435F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="1" w:line="273" w:lineRule="auto"/>
         <w:ind w:right="282"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087435F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Attendance expectations are shared with families in </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> ways including: </w:t>
+        <w:t xml:space="preserve">Attendance expectations are shared with families in a number of ways including: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55E1D98B" w14:textId="77777777" w:rsidR="0087435F" w:rsidRPr="0087435F" w:rsidRDefault="0087435F" w:rsidP="0087435F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="35"/>
         </w:numPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="1" w:line="273" w:lineRule="auto"/>
         <w:ind w:right="282"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087435F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>During induction and settling-in meetings</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54639910" w14:textId="77777777" w:rsidR="0087435F" w:rsidRPr="0087435F" w:rsidRDefault="0087435F" w:rsidP="0087435F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="35"/>
         </w:numPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="1" w:line="273" w:lineRule="auto"/>
         <w:ind w:right="282"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087435F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Through documentation and our website</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BF3E66A" w14:textId="77777777" w:rsidR="0087435F" w:rsidRPr="0087435F" w:rsidRDefault="0087435F" w:rsidP="0087435F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="35"/>
         </w:numPr>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="1" w:line="273" w:lineRule="auto"/>
         <w:ind w:right="282"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0087435F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>During key person discussions and parent meetings</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F0ED715" w14:textId="77777777" w:rsidR="0087435F" w:rsidRPr="0087435F" w:rsidRDefault="0087435F" w:rsidP="0087435F">
@@ -2902,68 +2956,50 @@
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>The systems and procedures in place to promote children’s attendance and punctuality will be shared with parents at a universal level through parents’ newsletters, online apps, and emails.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0087435F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-2"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>(add to or delete as appropriate)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="303B7E7E" w14:textId="71957A48" w:rsidR="0087435F" w:rsidRPr="0087435F" w:rsidRDefault="0087435F" w:rsidP="0087435F">
-      <w:pPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="32810923" w14:textId="77777777" w:rsidR="007D52BB" w:rsidRPr="009530D5" w:rsidRDefault="007D52BB" w:rsidP="008C6009">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:kinsoku w:val="0"/>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="1" w:line="273" w:lineRule="auto"/>
         <w:ind w:right="282"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3CE64FCC" w14:textId="77777777" w:rsidR="004D7C6A" w:rsidRPr="004D7C6A" w:rsidRDefault="004D7C6A" w:rsidP="004D7C6A">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
@@ -3316,152 +3352,152 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0001236E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Recording Attendance</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FF39D71" w14:textId="614C4F9B" w:rsidR="004208FC" w:rsidRPr="008C12A2" w:rsidRDefault="00EF33A2" w:rsidP="0098751C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Accurate daily attendance records are maintained for all children, clearly noting their arrival and departure times.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40D860FA" w14:textId="77777777" w:rsidR="004208FC" w:rsidRPr="008C12A2" w:rsidRDefault="00EF33A2" w:rsidP="0098751C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Registers are completed promptly at the time of each child’s arrival and departure to support real-time safeguarding practices.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41E2491D" w14:textId="60BCAA26" w:rsidR="00EF33A2" w:rsidRPr="008C12A2" w:rsidRDefault="00EF33A2" w:rsidP="0098751C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>All attendance records are stored securely and are available for inspection by Ofsted and other relevant local authorities, in line with statutory requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D679CC7" w14:textId="77777777" w:rsidR="003C7508" w:rsidRPr="0001236E" w:rsidRDefault="003C7508" w:rsidP="003C7508">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0001236E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Parent and Guardian Responsibilities</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AF66339" w14:textId="53F66D26" w:rsidR="003C7508" w:rsidRPr="008C12A2" w:rsidRDefault="003C7508" w:rsidP="003C7508">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Parents or legal guardians must inform us as soon as possible if their child is going to be absent from the setting for any reason.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AB57424" w14:textId="3DB1D5B8" w:rsidR="00BF7067" w:rsidRPr="008C12A2" w:rsidRDefault="003C7508" w:rsidP="003C7508">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">We request that parents notify us </w:t>
       </w:r>
       <w:r w:rsidR="0038679C" w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">in advance of </w:t>
       </w:r>
       <w:r w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
@@ -3479,51 +3515,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>day of absence</w:t>
       </w:r>
       <w:r w:rsidR="000279B7" w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00915C0E" w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C641164" w14:textId="2D09EC47" w:rsidR="003C7508" w:rsidRPr="008C12A2" w:rsidRDefault="00BF7067" w:rsidP="003C7508">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">We request notice </w:t>
       </w:r>
       <w:r w:rsidR="00915C0E" w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">prior to the session start </w:t>
       </w:r>
       <w:r w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
@@ -3660,72 +3696,72 @@
           <w:color w:val="0070C0"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">name </w:t>
       </w:r>
       <w:r w:rsidR="00066785" w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">or setting name] </w:t>
       </w:r>
       <w:r w:rsidR="003C7508" w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>have established a clear procedure for identifying and following up on prolonged or unexplained absences.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EA59C87" w14:textId="77777777" w:rsidR="003C7508" w:rsidRPr="008C12A2" w:rsidRDefault="003C7508" w:rsidP="003C7508">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>If a child is absent without notification, we will take the following steps:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DA3A163" w14:textId="7CD958AF" w:rsidR="00216ABE" w:rsidRPr="00216ABE" w:rsidRDefault="00216ABE" w:rsidP="00216ABE">
+    <w:p w14:paraId="6DA3A163" w14:textId="4D71DF7D" w:rsidR="00216ABE" w:rsidRPr="00216ABE" w:rsidRDefault="00216ABE" w:rsidP="00216ABE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00216ABE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">A telephone call to </w:t>
       </w:r>
       <w:r w:rsidR="00C77305">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00777C87">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
@@ -3749,120 +3785,120 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> will be made and an email</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>/message</w:t>
       </w:r>
       <w:r w:rsidRPr="00216ABE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> to parents</w:t>
       </w:r>
       <w:r w:rsidR="0010425D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> / carers</w:t>
+        <w:t>/carers</w:t>
       </w:r>
       <w:r w:rsidRPr="00216ABE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> will </w:t>
       </w:r>
       <w:r w:rsidR="00777C87">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>be left</w:t>
       </w:r>
       <w:r w:rsidRPr="00216ABE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="730247B6" w14:textId="65B7F2B4" w:rsidR="00216ABE" w:rsidRPr="00D60F56" w:rsidRDefault="00216ABE" w:rsidP="00D60F56">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00216ABE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">If no response is received, we will try the second (or any other additional) emergency </w:t>
       </w:r>
       <w:r w:rsidR="00996123">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">contacts </w:t>
       </w:r>
       <w:r w:rsidR="00D60F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidRPr="00216ABE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>try to establish why the child is absent.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="227AE641" w14:textId="77777777" w:rsidR="000A1D03" w:rsidRDefault="000A1D03" w:rsidP="000A1D03">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00216ABE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">If no response is received, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidR="009E2477" w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
@@ -3897,55 +3933,55 @@
         </w:rPr>
         <w:t xml:space="preserve">siblings’ schools, nurseries or childminders </w:t>
       </w:r>
       <w:r w:rsidR="00D60F56">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>will be made</w:t>
       </w:r>
       <w:r w:rsidR="009E2477" w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> to confirm if older children are present</w:t>
       </w:r>
       <w:r w:rsidR="00A964E3" w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AD5E4BD" w14:textId="77777777" w:rsidR="001B7B59" w:rsidRPr="001B7B59" w:rsidRDefault="000A1D03" w:rsidP="001B7B59">
+    <w:p w14:paraId="4AD5E4BD" w14:textId="6C78D8FF" w:rsidR="001B7B59" w:rsidRPr="001B7B59" w:rsidRDefault="000A1D03" w:rsidP="001B7B59">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A1D03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>If</w:t>
       </w:r>
       <w:r w:rsidRPr="000A1D03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000A1D03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>contact</w:t>
@@ -4079,55 +4115,55 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>be</w:t>
       </w:r>
       <w:r w:rsidRPr="000A1D03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000A1D03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>carried</w:t>
       </w:r>
       <w:r w:rsidRPr="000A1D03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000A1D03">
+      <w:r w:rsidR="00AC2328" w:rsidRPr="000A1D03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>out</w:t>
+        <w:t>out,</w:t>
       </w:r>
       <w:r w:rsidRPr="000A1D03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000A1D03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>and a</w:t>
       </w:r>
       <w:r w:rsidRPr="000A1D03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000A1D03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -4137,95 +4173,95 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000A1D03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>post</w:t>
       </w:r>
       <w:r w:rsidRPr="000A1D03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000A1D03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>card</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A1D03">
+      <w:r w:rsidR="000F064F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">/letter </w:t>
       </w:r>
       <w:r w:rsidRPr="000A1D03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>will</w:t>
       </w:r>
       <w:r w:rsidRPr="000A1D03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000A1D03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>be</w:t>
       </w:r>
       <w:r w:rsidRPr="000A1D03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000A1D03">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>posted through your door.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73A3E987" w14:textId="04B202DE" w:rsidR="00334B52" w:rsidRPr="001B7B59" w:rsidRDefault="003C7508" w:rsidP="001B7B59">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B7B59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">If the absence continues </w:t>
       </w:r>
       <w:r w:rsidR="00FB6968">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">to be </w:t>
       </w:r>
       <w:r w:rsidRPr="001B7B59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
@@ -4403,92 +4439,92 @@
       </w:r>
       <w:r w:rsidR="001B7B59" w:rsidRPr="001B7B59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>family</w:t>
       </w:r>
       <w:r w:rsidR="001B7B59" w:rsidRPr="001B7B59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001B7B59" w:rsidRPr="001B7B59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">support’ may be needed. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BD6ECC7" w14:textId="7B449430" w:rsidR="006A0F5B" w:rsidRPr="008C12A2" w:rsidRDefault="00334B52" w:rsidP="006A0F5B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="003C7508" w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">e may escalate the concern to local safeguarding </w:t>
       </w:r>
       <w:r w:rsidR="00DC339C" w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>partners</w:t>
       </w:r>
       <w:r w:rsidR="003C7508" w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> following our safeguarding procedures.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EDC9E99" w14:textId="66A4B15E" w:rsidR="00604641" w:rsidRPr="009F5B95" w:rsidRDefault="00604641" w:rsidP="00A964E3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r w:rsidR="00BE7380" w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>we</w:t>
       </w:r>
       <w:r w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> are concerned that a child is in immediate danger</w:t>
       </w:r>
@@ -4526,50 +4562,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> call 999 and ask for a ‘safe and well’ check to be carried out. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BB6F4E6" w14:textId="0A02B0FC" w:rsidR="003C7508" w:rsidRDefault="003C7508" w:rsidP="001B7B59">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B7B59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>These steps are taken to ensure the child’s</w:t>
       </w:r>
       <w:r w:rsidR="006F1A1E" w:rsidRPr="001B7B59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> ongoing</w:t>
       </w:r>
       <w:r w:rsidRPr="001B7B59">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> safety and welfare.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BDD823C" w14:textId="77777777" w:rsidR="001B7B59" w:rsidRPr="001B7B59" w:rsidRDefault="001B7B59" w:rsidP="001B7B59">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="720"/>
@@ -4582,344 +4619,343 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F838C2C" w14:textId="77777777" w:rsidR="0057568C" w:rsidRPr="0001236E" w:rsidRDefault="003C7508" w:rsidP="003C7508">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0001236E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Emergency Contact Details</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58F9F265" w14:textId="77777777" w:rsidR="0057568C" w:rsidRPr="008C12A2" w:rsidRDefault="0057568C" w:rsidP="0057568C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">[ </w:t>
       </w:r>
       <w:r w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="4472C4" w:themeColor="accent1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Insert Childminder Name or Setting Name] </w:t>
       </w:r>
       <w:r w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>maintains a minimum of two up-to-date emergency contacts for each child to ensure effective communication in the event of an unexplained absence or emergency.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DDFA44" w14:textId="44CFE4E7" w:rsidR="003C7508" w:rsidRPr="008C12A2" w:rsidRDefault="0057568C" w:rsidP="003C7508">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Parents and carers are requested to review and update their emergency contact information at least once per term, or immediately if any changes occur.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D3BF823" w14:textId="77777777" w:rsidR="003C7508" w:rsidRPr="0001236E" w:rsidRDefault="003C7508" w:rsidP="003C7508">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0001236E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Prolonged or Repeated Absences</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00AB4C6E" w14:textId="77777777" w:rsidR="003C7508" w:rsidRPr="008C12A2" w:rsidRDefault="003C7508" w:rsidP="003C7508">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>In cases of regular non-attendance or repeated absences, we will:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="469FD939" w14:textId="5B07116C" w:rsidR="003C7508" w:rsidRPr="008C12A2" w:rsidRDefault="003C7508" w:rsidP="003C7508">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Discuss concerns with parents to understand any underlying reasons</w:t>
       </w:r>
       <w:r w:rsidR="000A235B" w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> for irregular attendance</w:t>
       </w:r>
       <w:r w:rsidR="00F1664D" w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="784ACCDB" w14:textId="393453D2" w:rsidR="00751186" w:rsidRPr="008C12A2" w:rsidRDefault="00751186" w:rsidP="003C7508">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Discuss alternative </w:t>
       </w:r>
       <w:r w:rsidR="000A235B" w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>days or sessions to support regular attendance</w:t>
       </w:r>
       <w:r w:rsidR="00F1664D" w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00AD059B" w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D5D4190" w14:textId="2780753C" w:rsidR="003C7508" w:rsidRPr="008C12A2" w:rsidRDefault="003C7508" w:rsidP="003C7508">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Offer support or signpost to services if there are barriers to regular attendance</w:t>
       </w:r>
       <w:r w:rsidR="00F1664D" w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AF04782" w14:textId="061E3F64" w:rsidR="009D4111" w:rsidRPr="008C12A2" w:rsidRDefault="003C7508" w:rsidP="003C7508">
+    <w:p w14:paraId="1AF04782" w14:textId="08406916" w:rsidR="009D4111" w:rsidRPr="008C12A2" w:rsidRDefault="003C7508" w:rsidP="003C7508">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Monitor patterns that may raise safeguarding concerns and </w:t>
       </w:r>
       <w:r w:rsidR="009D4111" w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>discuss with the setting D</w:t>
       </w:r>
       <w:r w:rsidR="00815737" w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">esignated </w:t>
       </w:r>
-      <w:r w:rsidR="009D4111" w:rsidRPr="008C12A2">
-[...4 lines deleted...]
-        <w:t>S</w:t>
+      <w:r w:rsidR="00773A61" w:rsidRPr="008C12A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Safeguarding</w:t>
       </w:r>
       <w:r w:rsidR="00815737" w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">afegurding </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009D4111" w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="00815737" w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>ead</w:t>
       </w:r>
       <w:r w:rsidR="00F1664D" w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="009D4111" w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C1D2675" w14:textId="51728278" w:rsidR="003C7508" w:rsidRPr="008C12A2" w:rsidRDefault="00815737" w:rsidP="003C7508">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="003C7508" w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="0079505E" w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
@@ -4962,51 +4998,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0001236E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Holidays and Planned Absences</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D7D4527" w14:textId="0D213DA7" w:rsidR="003C7508" w:rsidRPr="008C12A2" w:rsidRDefault="003C7508" w:rsidP="003C7508">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Parents are </w:t>
       </w:r>
       <w:r w:rsidR="0091533B" w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">strongly </w:t>
       </w:r>
       <w:r w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
@@ -5017,51 +5053,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">doctor/ hospital </w:t>
       </w:r>
       <w:r w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>appointments) in advance</w:t>
       </w:r>
       <w:r w:rsidR="00505B41" w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58735199" w14:textId="4F46ED1C" w:rsidR="00237E11" w:rsidRPr="008C12A2" w:rsidRDefault="00396DD7" w:rsidP="003C7508">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Parents </w:t>
       </w:r>
       <w:r w:rsidR="00237E11" w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">can inform </w:t>
       </w:r>
       <w:r w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
@@ -5072,51 +5108,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> child’s key person </w:t>
       </w:r>
       <w:r w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>or the manager verbally</w:t>
       </w:r>
       <w:r w:rsidR="00505B41" w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65C3B312" w14:textId="0425F074" w:rsidR="003C7508" w:rsidRPr="008C12A2" w:rsidRDefault="003C7508" w:rsidP="003C7508">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">These </w:t>
       </w:r>
       <w:r w:rsidR="00396DD7" w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">absences </w:t>
       </w:r>
       <w:r w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
@@ -5215,80 +5251,108 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00606536" w:rsidRPr="0001236E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00225427" w:rsidRPr="0001236E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>ntitlement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DA854A3" w14:textId="77777777" w:rsidR="00817F3C" w:rsidRPr="008C12A2" w:rsidRDefault="00817F3C" w:rsidP="008C12A2">
+    <w:p w14:paraId="7DA854A3" w14:textId="03AF4591" w:rsidR="00817F3C" w:rsidRPr="008C12A2" w:rsidRDefault="00817F3C" w:rsidP="008C12A2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>For children accessing Funded Early Education Entitlement (FEEE), we are required to monitor attendance to ensure funding is used appropriately.</w:t>
+        <w:t>For children accessing Early Education Entitlement</w:t>
+      </w:r>
+      <w:r w:rsidR="0002011F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Funding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C12A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (EEE</w:t>
+      </w:r>
+      <w:r w:rsidR="0002011F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C12A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>), we are required to monitor attendance to ensure funding is used appropriately.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A6A75F9" w14:textId="70FFBDE1" w:rsidR="003C7508" w:rsidRDefault="003C7508" w:rsidP="008C12A2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Frequent or extended absences without valid reason </w:t>
       </w:r>
       <w:r w:rsidR="00DB67FD" w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>will</w:t>
       </w:r>
       <w:r w:rsidR="00847813" w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5448,290 +5512,327 @@
     </w:p>
     <w:p w14:paraId="3E6727AC" w14:textId="77777777" w:rsidR="00410F25" w:rsidRPr="00410F25" w:rsidRDefault="00410F25" w:rsidP="00CE6538">
       <w:pPr>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00410F25">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00410F25">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t>Safeguarding concerns will be addressed in line with our Safeguarding Policy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67D64C57" w14:textId="77777777" w:rsidR="00410F25" w:rsidRPr="00CE6538" w:rsidRDefault="00410F25" w:rsidP="00410F25">
+    <w:p w14:paraId="36D81234" w14:textId="77777777" w:rsidR="00A54BAD" w:rsidRDefault="00A54BAD" w:rsidP="00410F25">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE6538">
+    </w:p>
+    <w:p w14:paraId="01055ABF" w14:textId="77777777" w:rsidR="00A54BAD" w:rsidRDefault="00A54BAD" w:rsidP="00410F25">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Safeguarding and Professional Curiosity</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="00F58D1E" w14:textId="4F37B2E7" w:rsidR="00410F25" w:rsidRPr="00410F25" w:rsidRDefault="00410F25" w:rsidP="00410F25">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F02E67C" w14:textId="77777777" w:rsidR="00A54BAD" w:rsidRDefault="00A54BAD" w:rsidP="00410F25">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:outlineLvl w:val="2"/>
-        <w:rPr>
-[...122 lines deleted...]
-        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0001236E">
+    </w:p>
+    <w:p w14:paraId="67D64C57" w14:textId="4576F0DB" w:rsidR="00410F25" w:rsidRPr="00CE6538" w:rsidRDefault="00410F25" w:rsidP="00410F25">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE6538">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>This policy reflects the EYFS 2025 requirement for early years settings to:</w:t>
+        <w:t>Safeguarding and Professional Curiosity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00F58D1E" w14:textId="4F37B2E7" w:rsidR="00410F25" w:rsidRPr="00410F25" w:rsidRDefault="00410F25" w:rsidP="00410F25">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00410F25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Poor or irregular attendance may indicate a safeguarding concern. Staff are trained to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67336FCB" w14:textId="77777777" w:rsidR="00410F25" w:rsidRPr="00410F25" w:rsidRDefault="00410F25" w:rsidP="00CE6538">
+      <w:pPr>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00410F25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00410F25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Be professionally curious</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B54ABEB" w14:textId="77777777" w:rsidR="00410F25" w:rsidRPr="00410F25" w:rsidRDefault="00410F25" w:rsidP="00CE6538">
+      <w:pPr>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00410F25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00410F25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Notice patterns or changes in behaviour</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A3FA1C0" w14:textId="3A542E43" w:rsidR="00410F25" w:rsidRDefault="00410F25" w:rsidP="00CE6538">
+      <w:pPr>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00410F25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>•</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00410F25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Take timely action, in line with safeguarding procedures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="692D560E" w14:textId="77777777" w:rsidR="00CE6538" w:rsidRDefault="00CE6538" w:rsidP="00CE6538">
+      <w:pPr>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C81F330" w14:textId="2748423E" w:rsidR="003C7508" w:rsidRPr="0001236E" w:rsidRDefault="003C7508" w:rsidP="003C7508">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0001236E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>This policy reflects the EYFS requirement</w:t>
+      </w:r>
+      <w:r w:rsidR="00A54BAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0001236E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for early years settings to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="605B410B" w14:textId="77777777" w:rsidR="003C7508" w:rsidRPr="008C12A2" w:rsidRDefault="003C7508" w:rsidP="003C7508">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Establish a clear protocol for monitoring and following up on prolonged or unexplained child absences</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27DB1D36" w14:textId="77777777" w:rsidR="003C7508" w:rsidRPr="008C12A2" w:rsidRDefault="003C7508" w:rsidP="003C7508">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Maintain at least two emergency contact details per child</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BFC6EC5" w14:textId="77777777" w:rsidR="003C7508" w:rsidRPr="008C12A2" w:rsidRDefault="003C7508" w:rsidP="003C7508">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Take prompt action when a child is absent without notification</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E32405A" w14:textId="77777777" w:rsidR="003C7508" w:rsidRPr="008C12A2" w:rsidRDefault="003C7508" w:rsidP="003C7508">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Strengthen safeguarding measures to identify potential risks to children who are not attending expected sessions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28DB8CCC" w14:textId="1992D7A0" w:rsidR="003C7508" w:rsidRPr="008C12A2" w:rsidRDefault="002B26BC" w:rsidP="003C7508">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C12A2">
         <w:rPr>
@@ -5885,167 +5986,305 @@
       <w:r w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Date:</w:t>
       </w:r>
       <w:r w:rsidRPr="008C12A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="0086255E" w:rsidRPr="008C12A2" w:rsidSect="00FD3295">
+    <w:sectPr w:rsidR="0086255E" w:rsidRPr="008C12A2" w:rsidSect="0068212B">
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11900" w:h="16840"/>
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="78" w:gutter="0"/>
       <w:pgBorders w:display="firstPage" w:offsetFrom="page">
         <w:top w:val="single" w:sz="24" w:space="24" w:color="0070C0"/>
         <w:left w:val="single" w:sz="24" w:space="24" w:color="0070C0"/>
         <w:bottom w:val="single" w:sz="24" w:space="24" w:color="0070C0"/>
         <w:right w:val="single" w:sz="24" w:space="24" w:color="0070C0"/>
       </w:pgBorders>
       <w:cols w:space="708"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="48660515" w14:textId="77777777" w:rsidR="00265137" w:rsidRDefault="00265137" w:rsidP="00461B71">
+    <w:p w14:paraId="3884A690" w14:textId="77777777" w:rsidR="00053D6C" w:rsidRDefault="00053D6C" w:rsidP="00461B71">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="37595D53" w14:textId="77777777" w:rsidR="00265137" w:rsidRDefault="00265137" w:rsidP="00461B71">
+    <w:p w14:paraId="37DFC0E8" w14:textId="77777777" w:rsidR="00053D6C" w:rsidRDefault="00053D6C" w:rsidP="00461B71">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="09437CA8" w14:textId="26932BBF" w:rsidR="00847970" w:rsidRDefault="00E21AB2" w:rsidP="00847970">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B010632" wp14:editId="53C88E85">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-223578</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>63326</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1620000" cy="917599"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="790243966" name="Picture 2" descr="A logo with a horse head&#10;&#10;AI-generated content may be incorrect.">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BECC67C-4F91-451B-B0F7-4D0666B85761}"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="842778600" name="Picture 2" descr="A logo with a horse head&#10;&#10;AI-generated content may be incorrect."/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1620000" cy="917599"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00847970">
+      <w:t>Coventry City Council</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="7D11DF51" w14:textId="2D015128" w:rsidR="00847970" w:rsidRDefault="00847970" w:rsidP="00847970">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:t>Early Years: Quality, Improvement and Standards Team</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="31B11FA9" w14:textId="4CD96A4F" w:rsidR="00847970" w:rsidRDefault="00847970" w:rsidP="00847970">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:t xml:space="preserve">August </w:t>
+    </w:r>
+    <w:r>
+      <w:t>2026</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="17ACA0AF" w14:textId="5821D0BE" w:rsidR="00AD3E30" w:rsidRDefault="00AD3E30" w:rsidP="00AD3E30">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="3240B62B" w14:textId="77777777" w:rsidR="00AD3E30" w:rsidRDefault="00AD3E30">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6419B743" w14:textId="77777777" w:rsidR="00265137" w:rsidRDefault="00265137" w:rsidP="00461B71">
+    <w:p w14:paraId="1759C8D5" w14:textId="77777777" w:rsidR="00053D6C" w:rsidRDefault="00053D6C" w:rsidP="00461B71">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7648D0B7" w14:textId="77777777" w:rsidR="00265137" w:rsidRDefault="00265137" w:rsidP="00461B71">
+    <w:p w14:paraId="739207F9" w14:textId="77777777" w:rsidR="00053D6C" w:rsidRDefault="00053D6C" w:rsidP="00461B71">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="00000001"/>
     <w:lvl w:ilvl="0" w:tplc="00000001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
@@ -10069,373 +10308,422 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="894663349">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="1" w16cid:durableId="1122847276">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="808980420">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="2" w16cid:durableId="1224290820">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1390378110">
+  <w:num w:numId="3" w16cid:durableId="1254705577">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1328284430">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1348867118">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1390378110">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1542086822">
+  <w:num w:numId="7" w16cid:durableId="1454787575">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1461605065">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="148444870">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="150758426">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1542086822">
     <w:abstractNumId w:val="3"/>
-  </w:num>
-[...19 lines deleted...]
-    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1644240040">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="786657454">
+  <w:num w:numId="13" w16cid:durableId="1654676171">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1743716805">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="179973292">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1886522246">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="2043432890">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="208804397">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="2111121829">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="281612430">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="293870834">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="33894755">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="355347401">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="50662035">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="66192332">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="682321395">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="713165598">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="749667008">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="786657454">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="66192332">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="30" w16cid:durableId="8068646">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="208804397">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="31" w16cid:durableId="808980420">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="50662035">
-    <w:abstractNumId w:val="32"/>
+  <w:num w:numId="32" w16cid:durableId="824660496">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="682321395">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="33" w16cid:durableId="853953983">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="179973292">
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="34" w16cid:durableId="894663349">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1122847276">
-[...41 lines deleted...]
-  <w:num w:numId="33" w16cid:durableId="963542202">
+  <w:num w:numId="35" w16cid:durableId="963542202">
     <w:abstractNumId w:val="25"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:val="bestFit" w:percent="148"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001E480E"/>
     <w:rsid w:val="0001236E"/>
+    <w:rsid w:val="0002011F"/>
     <w:rsid w:val="000279B7"/>
+    <w:rsid w:val="00053D6C"/>
     <w:rsid w:val="00066785"/>
+    <w:rsid w:val="00081BBE"/>
     <w:rsid w:val="0008737B"/>
     <w:rsid w:val="000933A9"/>
     <w:rsid w:val="000A1CF6"/>
     <w:rsid w:val="000A1D03"/>
     <w:rsid w:val="000A235B"/>
+    <w:rsid w:val="000F064F"/>
     <w:rsid w:val="000F1A9D"/>
     <w:rsid w:val="000F7CCC"/>
     <w:rsid w:val="0010425D"/>
     <w:rsid w:val="00150DD0"/>
+    <w:rsid w:val="00152F77"/>
     <w:rsid w:val="001846CE"/>
+    <w:rsid w:val="001A3321"/>
+    <w:rsid w:val="001A408D"/>
+    <w:rsid w:val="001B2439"/>
     <w:rsid w:val="001B7B59"/>
     <w:rsid w:val="001D0B7D"/>
+    <w:rsid w:val="001D180D"/>
     <w:rsid w:val="001D1865"/>
+    <w:rsid w:val="001D19A8"/>
+    <w:rsid w:val="001D43C0"/>
     <w:rsid w:val="001E1F32"/>
     <w:rsid w:val="001E480E"/>
+    <w:rsid w:val="0020484A"/>
     <w:rsid w:val="00215803"/>
     <w:rsid w:val="00216ABE"/>
     <w:rsid w:val="00217F70"/>
     <w:rsid w:val="00225427"/>
+    <w:rsid w:val="002273B0"/>
     <w:rsid w:val="00237047"/>
     <w:rsid w:val="00237E11"/>
     <w:rsid w:val="00251211"/>
     <w:rsid w:val="00265137"/>
     <w:rsid w:val="002947DE"/>
     <w:rsid w:val="002B26BC"/>
+    <w:rsid w:val="0031450E"/>
+    <w:rsid w:val="003277FF"/>
     <w:rsid w:val="00333C9C"/>
     <w:rsid w:val="00334B52"/>
     <w:rsid w:val="00351E5E"/>
     <w:rsid w:val="00367097"/>
     <w:rsid w:val="00380092"/>
     <w:rsid w:val="00380699"/>
     <w:rsid w:val="0038679C"/>
     <w:rsid w:val="003875AE"/>
     <w:rsid w:val="00396DD7"/>
+    <w:rsid w:val="003B5B4D"/>
     <w:rsid w:val="003B63A7"/>
     <w:rsid w:val="003C7508"/>
     <w:rsid w:val="003D005B"/>
     <w:rsid w:val="003F2387"/>
     <w:rsid w:val="003F7380"/>
     <w:rsid w:val="00410F25"/>
     <w:rsid w:val="004208FC"/>
     <w:rsid w:val="00461B71"/>
     <w:rsid w:val="00477E7D"/>
     <w:rsid w:val="00491DFE"/>
     <w:rsid w:val="00491FF9"/>
     <w:rsid w:val="004D7C6A"/>
     <w:rsid w:val="004F3181"/>
     <w:rsid w:val="004F6AFA"/>
     <w:rsid w:val="00503F08"/>
     <w:rsid w:val="00505B41"/>
+    <w:rsid w:val="00513634"/>
     <w:rsid w:val="005161AA"/>
+    <w:rsid w:val="00520851"/>
+    <w:rsid w:val="00547CB4"/>
     <w:rsid w:val="0057568C"/>
-    <w:rsid w:val="005875EF"/>
+    <w:rsid w:val="005A32A1"/>
     <w:rsid w:val="005C4427"/>
     <w:rsid w:val="005D75D1"/>
     <w:rsid w:val="005E7BCB"/>
     <w:rsid w:val="005F4155"/>
     <w:rsid w:val="005F4277"/>
     <w:rsid w:val="00604641"/>
     <w:rsid w:val="00606536"/>
     <w:rsid w:val="0064046C"/>
+    <w:rsid w:val="00644FF5"/>
     <w:rsid w:val="00664235"/>
+    <w:rsid w:val="0068212B"/>
     <w:rsid w:val="006A0F5B"/>
     <w:rsid w:val="006B7992"/>
     <w:rsid w:val="006D0EC3"/>
     <w:rsid w:val="006F1A1E"/>
     <w:rsid w:val="00702F15"/>
+    <w:rsid w:val="00713862"/>
     <w:rsid w:val="00715D0E"/>
     <w:rsid w:val="00751186"/>
+    <w:rsid w:val="00773A61"/>
+    <w:rsid w:val="00776317"/>
     <w:rsid w:val="00777C87"/>
     <w:rsid w:val="007911A6"/>
     <w:rsid w:val="00793235"/>
     <w:rsid w:val="0079505E"/>
     <w:rsid w:val="00797386"/>
     <w:rsid w:val="007B6E73"/>
     <w:rsid w:val="007B752E"/>
     <w:rsid w:val="007C29E6"/>
+    <w:rsid w:val="007D3B2D"/>
     <w:rsid w:val="007D46FD"/>
     <w:rsid w:val="007D52BB"/>
+    <w:rsid w:val="007E5AF5"/>
     <w:rsid w:val="00802EA2"/>
     <w:rsid w:val="00805C8D"/>
     <w:rsid w:val="00807743"/>
+    <w:rsid w:val="00813246"/>
     <w:rsid w:val="00815737"/>
     <w:rsid w:val="00817F3C"/>
+    <w:rsid w:val="00826803"/>
     <w:rsid w:val="00840FAE"/>
     <w:rsid w:val="00847813"/>
+    <w:rsid w:val="00847970"/>
     <w:rsid w:val="0086255E"/>
     <w:rsid w:val="0087435F"/>
     <w:rsid w:val="008A3176"/>
+    <w:rsid w:val="008B17DA"/>
     <w:rsid w:val="008C12A2"/>
     <w:rsid w:val="008C2854"/>
     <w:rsid w:val="008C6009"/>
     <w:rsid w:val="008F73ED"/>
     <w:rsid w:val="0091533B"/>
     <w:rsid w:val="00915C0E"/>
     <w:rsid w:val="00922C90"/>
     <w:rsid w:val="009530D5"/>
     <w:rsid w:val="00955D89"/>
     <w:rsid w:val="0098751C"/>
     <w:rsid w:val="00996123"/>
+    <w:rsid w:val="009C2806"/>
     <w:rsid w:val="009D4111"/>
     <w:rsid w:val="009D629D"/>
     <w:rsid w:val="009E2477"/>
+    <w:rsid w:val="009E70DF"/>
     <w:rsid w:val="009F5B95"/>
-    <w:rsid w:val="00A16A68"/>
+    <w:rsid w:val="009F71A1"/>
+    <w:rsid w:val="00A14F57"/>
     <w:rsid w:val="00A2232D"/>
     <w:rsid w:val="00A25000"/>
+    <w:rsid w:val="00A54BAD"/>
     <w:rsid w:val="00A76215"/>
     <w:rsid w:val="00A964E3"/>
+    <w:rsid w:val="00A9736D"/>
+    <w:rsid w:val="00AA12B4"/>
+    <w:rsid w:val="00AC2328"/>
     <w:rsid w:val="00AD059B"/>
+    <w:rsid w:val="00AD3E30"/>
     <w:rsid w:val="00AD5D90"/>
+    <w:rsid w:val="00AE28CA"/>
     <w:rsid w:val="00AE6930"/>
     <w:rsid w:val="00AF2E3D"/>
+    <w:rsid w:val="00B42483"/>
     <w:rsid w:val="00B8052A"/>
     <w:rsid w:val="00BB1A0E"/>
     <w:rsid w:val="00BD6B06"/>
     <w:rsid w:val="00BD7CC4"/>
     <w:rsid w:val="00BE7380"/>
     <w:rsid w:val="00BF7067"/>
     <w:rsid w:val="00C11B73"/>
     <w:rsid w:val="00C4346A"/>
     <w:rsid w:val="00C77305"/>
     <w:rsid w:val="00C953D1"/>
     <w:rsid w:val="00CA163D"/>
+    <w:rsid w:val="00CB1F19"/>
     <w:rsid w:val="00CB7027"/>
     <w:rsid w:val="00CC0B2F"/>
     <w:rsid w:val="00CE6538"/>
     <w:rsid w:val="00CF649D"/>
     <w:rsid w:val="00D01C9E"/>
+    <w:rsid w:val="00D036CA"/>
     <w:rsid w:val="00D15DC3"/>
     <w:rsid w:val="00D34A11"/>
     <w:rsid w:val="00D34D51"/>
     <w:rsid w:val="00D60F56"/>
     <w:rsid w:val="00D62325"/>
     <w:rsid w:val="00D84D52"/>
     <w:rsid w:val="00D97FA8"/>
     <w:rsid w:val="00DA5A81"/>
+    <w:rsid w:val="00DB59C8"/>
     <w:rsid w:val="00DB67FD"/>
     <w:rsid w:val="00DC339C"/>
     <w:rsid w:val="00E04154"/>
     <w:rsid w:val="00E11A82"/>
+    <w:rsid w:val="00E21AB2"/>
+    <w:rsid w:val="00E225C2"/>
     <w:rsid w:val="00E3239C"/>
     <w:rsid w:val="00E61776"/>
     <w:rsid w:val="00E75A70"/>
     <w:rsid w:val="00EA0C16"/>
-    <w:rsid w:val="00EA4B39"/>
     <w:rsid w:val="00EB3316"/>
+    <w:rsid w:val="00EC595F"/>
     <w:rsid w:val="00EF33A2"/>
     <w:rsid w:val="00EF7BBE"/>
-    <w:rsid w:val="00F0257F"/>
     <w:rsid w:val="00F1664D"/>
+    <w:rsid w:val="00F2591D"/>
+    <w:rsid w:val="00F276FB"/>
     <w:rsid w:val="00F31C21"/>
     <w:rsid w:val="00F33E77"/>
     <w:rsid w:val="00F36514"/>
     <w:rsid w:val="00F63E8D"/>
     <w:rsid w:val="00F6543A"/>
     <w:rsid w:val="00F90A70"/>
+    <w:rsid w:val="00FA1116"/>
     <w:rsid w:val="00FB6968"/>
     <w:rsid w:val="00FC6E93"/>
     <w:rsid w:val="00FD3295"/>
     <w:rsid w:val="00FE5E28"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7CA51C6C"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{CF05144D-ACC3-E64A-8561-6E354A11BDF2}"/>
+  <w15:docId w15:val="{BE057332-F746-4439-9C80-7E0E7F9CCB82}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -11170,51 +11458,55 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1879312828">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -11481,72 +11773,72 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="3d9c917f-d8cd-4504-b094-15ea605748a2" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="2379766f-f1c0-4510-971d-dce740ebef53">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C387C2D279EDC74990A660132316008D" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0f4136550f66abccf640d795920a5b26">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2379766f-f1c0-4510-971d-dce740ebef53" xmlns:ns3="3d9c917f-d8cd-4504-b094-15ea605748a2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cce8dacb47bff623b620c15e71b75ab2" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C387C2D279EDC74990A660132316008D" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="edc5155d096cbfc62252f4491a894fa4">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2379766f-f1c0-4510-971d-dce740ebef53" xmlns:ns3="3d9c917f-d8cd-4504-b094-15ea605748a2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3d4f35d5bd7b3a3dbfb1a6346db111b3" ns2:_="" ns3:_="">
     <xsd:import namespace="2379766f-f1c0-4510-971d-dce740ebef53"/>
     <xsd:import namespace="3d9c917f-d8cd-4504-b094-15ea605748a2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -11742,130 +12034,123 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{719E8547-8FA4-4CE2-BC2E-0D84D5F12DCB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="3d9c917f-d8cd-4504-b094-15ea605748a2"/>
+    <ds:schemaRef ds:uri="2379766f-f1c0-4510-971d-dce740ebef53"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{656BAB9A-DF18-4ABD-8508-AA59FBDB1495}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44E57FD3-C296-45B3-BD88-FEB5DE7C83E6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{554DC4C5-1811-4E75-9507-6C75008F7954}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/2000/xmlns/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="2379766f-f1c0-4510-971d-dce740ebef53"/>
     <ds:schemaRef ds:uri="3d9c917f-d8cd-4504-b094-15ea605748a2"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{71fcfa65-0746-4ec8-9b16-ad92fb2de102}" enabled="0" method="" siteId="{71fcfa65-0746-4ec8-9b16-ad92fb2de102}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1340</Words>
-  <Characters>7639</Characters>
+  <Words>1341</Words>
+  <Characters>7650</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>63</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8962</CharactersWithSpaces>
+  <CharactersWithSpaces>8974</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C387C2D279EDC74990A660132316008D</vt:lpwstr>
   </property>