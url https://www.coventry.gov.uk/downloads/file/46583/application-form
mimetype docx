--- v0 (2026-03-14)
+++ v1 (2026-07-12)
@@ -329,207 +329,275 @@
           <w:szCs w:val="36"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="02F311E4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Closing Date:</w:t>
       </w:r>
       <w:r w:rsidRPr="02F311E4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50487A64" w14:textId="493F5361" w:rsidR="4C910534" w:rsidRPr="00944E52" w:rsidRDefault="00944E52" w:rsidP="02F311E4">
-[...45 lines deleted...]
-    <w:p w14:paraId="0E41FB35" w14:textId="317593F0" w:rsidR="003C6736" w:rsidRDefault="4C910534" w:rsidP="02F311E4">
+    <w:p w14:paraId="50487A64" w14:textId="06153087" w:rsidR="4C910534" w:rsidRPr="005F2476" w:rsidRDefault="002312FA" w:rsidP="02F311E4">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="794" w:right="794"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="02F311E4">
+      <w:r w:rsidRPr="005F2476">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">(all site visit requests </w:t>
+        <w:t xml:space="preserve">Friday </w:t>
       </w:r>
-      <w:r w:rsidR="003C6736">
+      <w:r w:rsidR="005314C1" w:rsidRPr="005F2476">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>must be requested by Friday 27</w:t>
+        <w:t>28</w:t>
       </w:r>
-      <w:r w:rsidR="003C6736" w:rsidRPr="003C6736">
+      <w:r w:rsidR="005314C1" w:rsidRPr="005F2476">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidR="003C6736">
+      <w:r w:rsidR="005314C1" w:rsidRPr="005F2476">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> March)</w:t>
+        <w:t xml:space="preserve"> August</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F2476">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005314C1" w:rsidRPr="005F2476">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>9a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F2476">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>m</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E4FD1A0" w14:textId="5A85630A" w:rsidR="4C910534" w:rsidRDefault="003C6736" w:rsidP="02F311E4">
+    <w:p w14:paraId="0E41FB35" w14:textId="769EEC26" w:rsidR="003C6736" w:rsidRPr="005F2476" w:rsidRDefault="4C910534" w:rsidP="02F311E4">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="794" w:right="794"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005F2476">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(all site visit requests </w:t>
+      </w:r>
+      <w:r w:rsidR="003C6736" w:rsidRPr="005F2476">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">must be requested by Friday </w:t>
+      </w:r>
+      <w:r w:rsidR="005314C1" w:rsidRPr="005F2476">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidR="003C6736" w:rsidRPr="005F2476">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="003C6736" w:rsidRPr="005F2476">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005314C1" w:rsidRPr="005F2476">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>August</w:t>
+      </w:r>
+      <w:r w:rsidR="003C6736" w:rsidRPr="005F2476">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E4FD1A0" w14:textId="277CD5CF" w:rsidR="4C910534" w:rsidRDefault="003C6736" w:rsidP="02F311E4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="794" w:right="794"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F2476">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">(All </w:t>
       </w:r>
-      <w:r w:rsidR="4C910534" w:rsidRPr="02F311E4">
+      <w:r w:rsidR="4C910534" w:rsidRPr="005F2476">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">clarifications must be submitted by </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="005F2476">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Friday 3</w:t>
+        <w:t xml:space="preserve">Friday </w:t>
       </w:r>
-      <w:r w:rsidRPr="003C6736">
+      <w:r w:rsidR="005314C1" w:rsidRPr="005F2476">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidR="005314C1" w:rsidRPr="005F2476">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>rd</w:t>
+        <w:t>st</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="005314C1" w:rsidRPr="005F2476">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> April</w:t>
+        <w:t xml:space="preserve"> August</w:t>
       </w:r>
-      <w:r w:rsidR="4C910534" w:rsidRPr="02F311E4">
+      <w:r w:rsidR="4C910534" w:rsidRPr="005F2476">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B234A53" w14:textId="2473E2F2" w:rsidR="02F311E4" w:rsidRDefault="009C5141" w:rsidP="02F311E4">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="794" w:right="794"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
@@ -2318,471 +2386,486 @@
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="02F311E4">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Y/N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008C49C8" w14:paraId="1CEFA9FC" w14:textId="77777777" w:rsidTr="08EA4D05">
         <w:trPr>
           <w:trHeight w:val="342"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9743" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E1B9B52" w14:textId="45166CC3" w:rsidR="008C49C8" w:rsidRPr="00FA4BDE" w:rsidRDefault="4B6BFB21">
+          <w:p w14:paraId="5E1B9B52" w14:textId="45EFBF8B" w:rsidR="008C49C8" w:rsidRPr="005F2476" w:rsidRDefault="4B6BFB21">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="45"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005F2476">
               <w:t xml:space="preserve">Arranged site visit </w:t>
             </w:r>
-            <w:r w:rsidR="00014F39">
+            <w:r w:rsidR="00014F39" w:rsidRPr="005F2476">
               <w:t>(</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r w:rsidR="004E03CF" w:rsidRPr="00763D73">
+              <w:r w:rsidR="004E03CF" w:rsidRPr="005F2476">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>SALCentreEOI@coventry.gov.uk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="004E03CF">
+            <w:r w:rsidR="004E03CF" w:rsidRPr="005F2476">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00014F39">
+            <w:r w:rsidR="00014F39" w:rsidRPr="005F2476">
               <w:t xml:space="preserve">) </w:t>
             </w:r>
-            <w:r w:rsidR="2A294DBA">
+            <w:r w:rsidR="2A294DBA" w:rsidRPr="005F2476">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="005F2476">
               <w:t xml:space="preserve">by </w:t>
             </w:r>
-            <w:r w:rsidR="00EE6991">
-[...2 lines deleted...]
-            <w:r w:rsidR="00EE6991" w:rsidRPr="00EE6991">
+            <w:r w:rsidR="00EE6991" w:rsidRPr="005F2476">
+              <w:t xml:space="preserve">Friday </w:t>
+            </w:r>
+            <w:r w:rsidR="00C652DD" w:rsidRPr="005F2476">
+              <w:t>14</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE6991" w:rsidRPr="005F2476">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
-            <w:r w:rsidR="00EE6991">
-[...2 lines deleted...]
-            <w:r w:rsidR="1A4870CB">
+            <w:r w:rsidR="00EE6991" w:rsidRPr="005F2476">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C652DD" w:rsidRPr="005F2476">
+              <w:t>August</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE6991" w:rsidRPr="005F2476">
+              <w:t xml:space="preserve"> 2026</w:t>
+            </w:r>
+            <w:r w:rsidR="1A4870CB" w:rsidRPr="005F2476">
               <w:t xml:space="preserve"> if</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="005F2476">
               <w:t xml:space="preserve"> required</w:t>
             </w:r>
-            <w:r w:rsidRPr="2A2577C9">
+            <w:r w:rsidRPr="005F2476">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1244" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64228FB3" w14:textId="6537FCBC" w:rsidR="008C49C8" w:rsidRDefault="008C49C8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008C49C8" w14:paraId="04F91650" w14:textId="77777777" w:rsidTr="08EA4D05">
         <w:trPr>
           <w:trHeight w:val="342"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9743" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3158E7DD" w14:textId="02A92BF1" w:rsidR="008C49C8" w:rsidRPr="00FA4BDE" w:rsidRDefault="007D2C2B">
+          <w:p w14:paraId="3158E7DD" w14:textId="0E4A3895" w:rsidR="008C49C8" w:rsidRPr="005F2476" w:rsidRDefault="007D2C2B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="45"/>
               <w:ind w:left="107"/>
             </w:pPr>
-            <w:r w:rsidRPr="00FA4BDE">
+            <w:r w:rsidRPr="005F2476">
               <w:t xml:space="preserve">Submitted any clarification questions by </w:t>
             </w:r>
-            <w:r w:rsidR="00EE6991">
-[...2 lines deleted...]
-            <w:r w:rsidR="00EE6991" w:rsidRPr="00EE6991">
+            <w:r w:rsidR="00EE6991" w:rsidRPr="005F2476">
+              <w:t xml:space="preserve">Friday </w:t>
+            </w:r>
+            <w:r w:rsidR="00C652DD" w:rsidRPr="005F2476">
+              <w:t>21</w:t>
+            </w:r>
+            <w:r w:rsidR="00C652DD" w:rsidRPr="005F2476">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>rd</w:t>
-[...4 lines deleted...]
-            <w:r w:rsidR="00014F39" w:rsidRPr="00014F39">
+              <w:t>st</w:t>
+            </w:r>
+            <w:r w:rsidR="00C652DD" w:rsidRPr="005F2476">
+              <w:t xml:space="preserve"> August</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE6991" w:rsidRPr="005F2476">
+              <w:t xml:space="preserve"> 2026</w:t>
+            </w:r>
+            <w:r w:rsidR="00014F39" w:rsidRPr="005F2476">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FA4BDE">
+            <w:r w:rsidRPr="005F2476">
               <w:t>if required </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FA4BDE">
+            <w:r w:rsidRPr="005F2476">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1244" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3AC3CF6B" w14:textId="77777777" w:rsidR="008C49C8" w:rsidRDefault="008C49C8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BA5556" w14:paraId="0F6559C8" w14:textId="77777777" w:rsidTr="08EA4D05">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9743" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62D9B7C1" w14:textId="45EC3CA8" w:rsidR="00BA5556" w:rsidRPr="00FA4BDE" w:rsidRDefault="00BA5556" w:rsidP="00BA5556">
+          <w:p w14:paraId="62D9B7C1" w14:textId="45EC3CA8" w:rsidR="00BA5556" w:rsidRPr="005F2476" w:rsidRDefault="00BA5556" w:rsidP="00BA5556">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="43"/>
               <w:ind w:left="107"/>
             </w:pPr>
-            <w:r w:rsidRPr="00FA4BDE">
+            <w:r w:rsidRPr="005F2476">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
               </w:rPr>
               <w:t>Completed application form (sections 1-4) </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FA4BDE">
+            <w:r w:rsidRPr="005F2476">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1244" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="556B45E6" w14:textId="77777777" w:rsidR="00BA5556" w:rsidRDefault="00BA5556" w:rsidP="00BA5556">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BA5556" w14:paraId="31FE0841" w14:textId="77777777" w:rsidTr="08EA4D05">
         <w:trPr>
           <w:trHeight w:val="342"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9743" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E31FD3C" w14:textId="4C458C54" w:rsidR="00BA5556" w:rsidRPr="00FA4BDE" w:rsidRDefault="2050F93D" w:rsidP="1512CF33">
+          <w:p w14:paraId="3E31FD3C" w14:textId="4C458C54" w:rsidR="00BA5556" w:rsidRPr="005F2476" w:rsidRDefault="2050F93D" w:rsidP="1512CF33">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="45"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1512CF33">
+            <w:r w:rsidRPr="005F2476">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
               </w:rPr>
               <w:t xml:space="preserve">Financial plan for proposal </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1244" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1ECCCDC0" w14:textId="77777777" w:rsidR="00BA5556" w:rsidRDefault="00BA5556" w:rsidP="00BA5556">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BA5556" w14:paraId="5CD2626B" w14:textId="77777777" w:rsidTr="08EA4D05">
         <w:trPr>
           <w:trHeight w:val="276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9743" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="798F86B8" w14:textId="0E9A213D" w:rsidR="00FA4BDE" w:rsidRPr="00FA4BDE" w:rsidRDefault="00BA5556" w:rsidP="00FA4BDE">
+          <w:p w14:paraId="798F86B8" w14:textId="0E9A213D" w:rsidR="00FA4BDE" w:rsidRPr="005F2476" w:rsidRDefault="00BA5556" w:rsidP="00FA4BDE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="252" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FA4BDE">
+            <w:r w:rsidRPr="005F2476">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
               </w:rPr>
               <w:t>Financial management accounts for the past three years</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1244" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12302A45" w14:textId="77777777" w:rsidR="00BA5556" w:rsidRDefault="00BA5556" w:rsidP="00BA5556">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008C49C8" w14:paraId="4FB1CD86" w14:textId="77777777" w:rsidTr="08EA4D05">
         <w:trPr>
           <w:trHeight w:val="342"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9743" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4AA3A8E9" w14:textId="5EFBA9AC" w:rsidR="00BA5556" w:rsidRPr="00BA5556" w:rsidRDefault="00BA5556" w:rsidP="00BA5556">
+          <w:p w14:paraId="4AA3A8E9" w14:textId="5EFBA9AC" w:rsidR="00BA5556" w:rsidRPr="005F2476" w:rsidRDefault="00BA5556" w:rsidP="00BA5556">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="45"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BA5556">
+            <w:r w:rsidRPr="005F2476">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Any supplementary documentation for your </w:t>
             </w:r>
-            <w:r w:rsidR="00FA4BDE" w:rsidRPr="00FA4BDE">
+            <w:r w:rsidR="00FA4BDE" w:rsidRPr="005F2476">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>proposal:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BA5556">
+            <w:r w:rsidRPr="005F2476">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BA5556">
+            <w:r w:rsidRPr="005F2476">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E169C68" w14:textId="646822C2" w:rsidR="008C49C8" w:rsidRPr="006F57AB" w:rsidRDefault="2D4BE9EF" w:rsidP="006F57AB">
+          <w:p w14:paraId="0E169C68" w14:textId="646822C2" w:rsidR="008C49C8" w:rsidRPr="005F2476" w:rsidRDefault="2D4BE9EF" w:rsidP="006F57AB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="45"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="08EA4D05">
+            <w:r w:rsidRPr="005F2476">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Please list any documents you are submitting</w:t>
             </w:r>
-            <w:r w:rsidRPr="08EA4D05">
+            <w:r w:rsidRPr="005F2476">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1244" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="147B0D16" w14:textId="77777777" w:rsidR="008C49C8" w:rsidRDefault="008C49C8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008C49C8" w14:paraId="066F9F13" w14:textId="77777777" w:rsidTr="08EA4D05">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9743" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="432FE8C9" w14:textId="77777777" w:rsidR="0008633E" w:rsidRPr="0008633E" w:rsidRDefault="0008633E" w:rsidP="0008633E">
+          <w:p w14:paraId="432FE8C9" w14:textId="77777777" w:rsidR="0008633E" w:rsidRPr="005F2476" w:rsidRDefault="0008633E" w:rsidP="0008633E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="43"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0008633E">
+            <w:r w:rsidRPr="005F2476">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Submission of proposals:</w:t>
             </w:r>
-            <w:r w:rsidRPr="0008633E">
+            <w:r w:rsidRPr="005F2476">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="732660EC" w14:textId="4035E058" w:rsidR="008C49C8" w:rsidRPr="00FA4BDE" w:rsidRDefault="14C882D0" w:rsidP="00FA4BDE">
+          <w:p w14:paraId="732660EC" w14:textId="759FD0A5" w:rsidR="008C49C8" w:rsidRPr="005F2476" w:rsidRDefault="14C882D0" w:rsidP="00FA4BDE">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="43"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005F2476">
               <w:t>Proposals must be received no later than</w:t>
             </w:r>
-            <w:r w:rsidRPr="02F311E4">
+            <w:r w:rsidRPr="005F2476">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00620442">
-[...6 lines deleted...]
-            <w:r w:rsidR="00620442" w:rsidRPr="00620442">
+            <w:r w:rsidR="00C652DD" w:rsidRPr="005F2476">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>9am on Friday 28</w:t>
+            </w:r>
+            <w:r w:rsidR="00C652DD" w:rsidRPr="005F2476">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
-            <w:r w:rsidR="00620442">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> April 2026</w:t>
+            <w:r w:rsidR="00C652DD" w:rsidRPr="005F2476">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> August 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1244" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2261365F" w14:textId="77777777" w:rsidR="008C49C8" w:rsidRDefault="008C49C8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="00E9E39C" w14:textId="77777777" w:rsidR="003B37E0" w:rsidRDefault="003B37E0" w:rsidP="003B37E0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5" w:after="1"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="14"/>
@@ -3088,75 +3171,63 @@
               <w:t>centre</w:t>
             </w:r>
             <w:r w:rsidRPr="00EE3E2B">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">; please do not include business plan information in this question, this is required in Section 4.  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33D51070" w14:textId="41E3621A" w:rsidR="00EE3E2B" w:rsidRPr="00EE3E2B" w:rsidRDefault="00EE3E2B" w:rsidP="00EE3E2B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="26" w:line="232" w:lineRule="exact"/>
               <w:ind w:left="1329"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE3E2B">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07F1EA86" w14:textId="7C087EA2" w:rsidR="00EE3E2B" w:rsidRPr="00EE3E2B" w:rsidRDefault="00EE3E2B" w:rsidP="00EE3E2B">
+          <w:p w14:paraId="07F1EA86" w14:textId="77777777" w:rsidR="00EE3E2B" w:rsidRPr="00EE3E2B" w:rsidRDefault="00EE3E2B" w:rsidP="00EE3E2B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="26" w:line="232" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EE3E2B">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Details should include information to demonstrate how the </w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> will be sustainable in the long term.</w:t>
+              <w:t>Details should include information to demonstrate how the project will be sustainable in the long term.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="214D8898" w14:textId="0FE47407" w:rsidR="00EE3E2B" w:rsidRPr="00EE3E2B" w:rsidRDefault="00EE3E2B" w:rsidP="00EE3E2B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="26" w:line="232" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B37E0" w14:paraId="6F0B8C69" w14:textId="77777777" w:rsidTr="08EA4D05">
         <w:trPr>
           <w:trHeight w:val="760"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="855" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8F5F8"/>
           </w:tcPr>
           <w:p w14:paraId="1879C0CD" w14:textId="77777777" w:rsidR="003B37E0" w:rsidRDefault="003B37E0" w:rsidP="00131F51">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
@@ -3873,186 +3944,170 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="35E8F382" w14:textId="77777777" w:rsidR="003B37E0" w:rsidRPr="00261E95" w:rsidRDefault="003B37E0" w:rsidP="00131F51">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="43"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B37E0" w:rsidRPr="00261E95" w14:paraId="5F299811" w14:textId="77777777" w:rsidTr="08EA4D05">
         <w:trPr>
           <w:trHeight w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="855" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8F5F8"/>
           </w:tcPr>
-          <w:p w14:paraId="14C71C94" w14:textId="3C0A5DE2" w:rsidR="1512CF33" w:rsidRDefault="1512CF33" w:rsidP="1512CF33">
+          <w:p w14:paraId="14C71C94" w14:textId="3C0A5DE2" w:rsidR="1512CF33" w:rsidRPr="006F2C4E" w:rsidRDefault="1512CF33" w:rsidP="1512CF33">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="43"/>
               <w:ind w:left="11" w:right="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="1512CF33">
+            <w:r w:rsidRPr="006F2C4E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>2.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10137" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8F5F8"/>
           </w:tcPr>
-          <w:p w14:paraId="29F26DB1" w14:textId="7A38057C" w:rsidR="003B37E0" w:rsidRPr="00E769F3" w:rsidRDefault="005A34A2" w:rsidP="00131F51">
+          <w:p w14:paraId="6312C861" w14:textId="0FA4D734" w:rsidR="006F2C4E" w:rsidRPr="008D17A3" w:rsidRDefault="006217F9" w:rsidP="006F2C4E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="43"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>How do you propose</w:t>
-[...10 lines deleted...]
-          <w:p w14:paraId="5466F2C5" w14:textId="480E41BA" w:rsidR="003B37E0" w:rsidRPr="00E769F3" w:rsidRDefault="005A34A2" w:rsidP="00131F51">
+              <w:t>Re-establishing</w:t>
+            </w:r>
+            <w:r w:rsidR="006F2C4E" w:rsidRPr="008D17A3">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Community Group</w:t>
+            </w:r>
+            <w:r w:rsidR="0019688E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">s </w:t>
+            </w:r>
+            <w:r w:rsidR="006F2C4E" w:rsidRPr="008D17A3">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">to the Centre </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="629E163D" w14:textId="77777777" w:rsidR="006F2C4E" w:rsidRPr="006F2C4E" w:rsidRDefault="006F2C4E" w:rsidP="006F2C4E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="43"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...36 lines deleted...]
-          <w:p w14:paraId="0C7C56BF" w14:textId="77777777" w:rsidR="003B37E0" w:rsidRDefault="003B37E0" w:rsidP="00131F51">
+          </w:p>
+          <w:p w14:paraId="65C6AF16" w14:textId="77777777" w:rsidR="003B37E0" w:rsidRDefault="006F2C4E" w:rsidP="006F2C4E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="43"/>
               <w:ind w:left="107"/>
               <w:rPr>
-                <w:b/>
-[...7 lines deleted...]
-          <w:p w14:paraId="19189570" w14:textId="77777777" w:rsidR="003B37E0" w:rsidRPr="00EE3E2B" w:rsidRDefault="003B37E0" w:rsidP="00131F51">
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006F2C4E">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>As the centre is currently closed and has no existing community group users, please outline how you will ensure that the centre is a vibrant, inclusive, and sustainable community hub, attracting a broad range of users and fostering long-term community engagement</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0038E3DB" w14:textId="77777777" w:rsidR="005F2476" w:rsidRDefault="005F2476" w:rsidP="006F2C4E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="43"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE3E2B">
-[...2 lines deleted...]
-                <w:iCs/>
+          </w:p>
+          <w:p w14:paraId="19189570" w14:textId="1312CB28" w:rsidR="005F2476" w:rsidRPr="006F2C4E" w:rsidRDefault="005F2476" w:rsidP="006F2C4E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="43"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>250 words max</w:t>
-            </w:r>
-[...4 lines deleted...]
-              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="1512CF33" w14:paraId="2ED267AF" w14:textId="77777777" w:rsidTr="08EA4D05">
         <w:trPr>
           <w:trHeight w:val="2107"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10992" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="7D65F0CE" w14:textId="0A971E40" w:rsidR="1512CF33" w:rsidRDefault="1512CF33" w:rsidP="08EA4D05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="43"/>
               <w:ind w:right="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -4675,114 +4730,125 @@
           </w:p>
           <w:p w14:paraId="04714F35" w14:textId="6A2A85E0" w:rsidR="1512CF33" w:rsidRDefault="1512CF33" w:rsidP="08EA4D05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="65CCBD96" w14:textId="77777777" w:rsidR="00022EF8" w:rsidRDefault="00022EF8" w:rsidP="08EA4D05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
+          <w:p w14:paraId="31957947" w14:textId="77777777" w:rsidR="002726E9" w:rsidRDefault="002726E9" w:rsidP="08EA4D05">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:p w14:paraId="2596D161" w14:textId="5856C439" w:rsidR="1512CF33" w:rsidRDefault="1512CF33" w:rsidP="1512CF33">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7A2609FD" w14:textId="30FE6E7D" w:rsidR="003B37E0" w:rsidRPr="003B37E0" w:rsidRDefault="003B37E0" w:rsidP="21EE8049"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10997" w:type="dxa"/>
+        <w:tblW w:w="11002" w:type="dxa"/>
         <w:tblInd w:w="470" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="855"/>
-        <w:gridCol w:w="10142"/>
+        <w:gridCol w:w="10147"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003B37E0" w14:paraId="75898FC4" w14:textId="77777777" w:rsidTr="08EA4D05">
+      <w:tr w:rsidR="003B37E0" w14:paraId="75898FC4" w14:textId="77777777" w:rsidTr="002B46CD">
         <w:trPr>
           <w:trHeight w:val="736"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10997" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="09500DBB" w14:textId="2981532F" w:rsidR="003B37E0" w:rsidRDefault="00EE3E2B" w:rsidP="00393FC6">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="006FC0"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
             <w:r w:rsidR="003B37E0">
               <w:t>SECTION</w:t>
             </w:r>
             <w:r w:rsidR="003B37E0">
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="003B37E0">
               <w:t>3:</w:t>
             </w:r>
             <w:r w:rsidR="003B37E0">
               <w:rPr>
                 <w:spacing w:val="-9"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0076025D">
               <w:t>About your organi</w:t>
             </w:r>
             <w:r w:rsidR="00C70C4E">
               <w:t>s</w:t>
@@ -5692,51 +5758,51 @@
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B4CFC">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2DCB9115" w14:textId="77777777" w:rsidR="003B37E0" w:rsidRDefault="003B37E0" w:rsidP="00131F51">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="253" w:lineRule="exact"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B37E0" w14:paraId="1F53BC2E" w14:textId="77777777" w:rsidTr="08EA4D05">
+      <w:tr w:rsidR="003B37E0" w14:paraId="1F53BC2E" w14:textId="77777777" w:rsidTr="002B46CD">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="855" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8F5F8"/>
           </w:tcPr>
           <w:p w14:paraId="395D5ACC" w14:textId="2DAE3306" w:rsidR="003B37E0" w:rsidRDefault="003B37E0" w:rsidP="00131F51">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="127"/>
               <w:ind w:left="11" w:right="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
@@ -5851,51 +5917,51 @@
               <w:spacing w:line="252" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E51616">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Additional commentary optional – 150 words max</w:t>
             </w:r>
             <w:r w:rsidRPr="00E51616">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B37E0" w14:paraId="08F66F7C" w14:textId="77777777" w:rsidTr="08EA4D05">
+      <w:tr w:rsidR="003B37E0" w14:paraId="08F66F7C" w14:textId="77777777" w:rsidTr="002B46CD">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="505"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10997" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="4F20440A" w14:textId="77777777" w:rsidR="003B37E0" w:rsidRDefault="003B37E0" w:rsidP="00131F51">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3DB8DC47" w14:textId="77777777" w:rsidR="008D54CF" w:rsidRDefault="008D54CF" w:rsidP="00131F51">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -5959,51 +6025,51 @@
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="018A979B" w14:textId="77777777" w:rsidR="005E2A95" w:rsidRDefault="005E2A95" w:rsidP="00131F51">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6A66E89B" w14:textId="77777777" w:rsidR="005E2A95" w:rsidRDefault="005E2A95" w:rsidP="00131F51">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B37E0" w14:paraId="424503F0" w14:textId="77777777" w:rsidTr="08EA4D05">
+      <w:tr w:rsidR="003B37E0" w14:paraId="424503F0" w14:textId="77777777" w:rsidTr="002B46CD">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="855" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E8F5F8"/>
           </w:tcPr>
           <w:p w14:paraId="711F8E1C" w14:textId="77777777" w:rsidR="003B37E0" w:rsidRDefault="003B37E0" w:rsidP="00131F51">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="127"/>
               <w:ind w:left="11" w:right="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>3.2</w:t>
@@ -6068,51 +6134,51 @@
               <w:spacing w:line="252" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D59A5">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>150 words max</w:t>
             </w:r>
             <w:r w:rsidRPr="001D59A5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B37E0" w14:paraId="7202940D" w14:textId="77777777" w:rsidTr="08EA4D05">
+      <w:tr w:rsidR="003B37E0" w14:paraId="7202940D" w14:textId="77777777" w:rsidTr="002B46CD">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="2381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10997" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="7A3A71F9" w14:textId="5E35896D" w:rsidR="003B37E0" w:rsidRDefault="003B37E0" w:rsidP="08EA4D05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="69C32D7F" w14:textId="4659760E" w:rsidR="003B37E0" w:rsidRDefault="003B37E0" w:rsidP="08EA4D05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -6200,237 +6266,285 @@
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="067D4683" w14:textId="77777777" w:rsidR="00CE3EC3" w:rsidRDefault="00CE3EC3" w:rsidP="00131F51">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6CB4E002" w14:textId="19AD9A85" w:rsidR="00CE3EC3" w:rsidRDefault="00CE3EC3" w:rsidP="00131F51">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B37E0" w14:paraId="06EAE624" w14:textId="77777777" w:rsidTr="08EA4D05">
+      <w:tr w:rsidR="003B37E0" w14:paraId="06EAE624" w14:textId="77777777" w:rsidTr="002B46CD">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="736"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="855" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEDF3"/>
           </w:tcPr>
           <w:p w14:paraId="67F6A324" w14:textId="77777777" w:rsidR="003B37E0" w:rsidRDefault="003B37E0" w:rsidP="00131F51">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="242"/>
               <w:ind w:left="11" w:right="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>3.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10142" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEDF3"/>
           </w:tcPr>
-          <w:p w14:paraId="7BDD95FC" w14:textId="1FC1FFAB" w:rsidR="003B37E0" w:rsidRPr="00B20995" w:rsidRDefault="009762B0" w:rsidP="009762B0">
+          <w:p w14:paraId="7BDD95FC" w14:textId="1510265E" w:rsidR="003B37E0" w:rsidRPr="00B20995" w:rsidRDefault="009762B0" w:rsidP="009762B0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="252" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidR="003B37E0" w:rsidRPr="00B20995">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>f you have previous experience of delivering the same or a similar type of</w:t>
             </w:r>
             <w:r w:rsidR="003B37E0" w:rsidRPr="00B20995">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="003B37E0" w:rsidRPr="00B20995">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidR="00A92FED">
-[...6 lines deleted...]
-            </w:r>
             <w:r w:rsidR="003B37E0" w:rsidRPr="00B20995">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>, please provide details.</w:t>
+              <w:t>project, please provide details.</w:t>
             </w:r>
             <w:r w:rsidR="003B37E0" w:rsidRPr="00B20995">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DECF7C9" w14:textId="0A685307" w:rsidR="003B37E0" w:rsidRPr="00F610AC" w:rsidRDefault="003B37E0" w:rsidP="00F610AC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="252" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F610AC">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>250 words max</w:t>
             </w:r>
             <w:r w:rsidRPr="00F610AC">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B37E0" w14:paraId="129E7CFD" w14:textId="77777777" w:rsidTr="08EA4D05">
+      <w:tr w:rsidR="003B37E0" w14:paraId="129E7CFD" w14:textId="77777777" w:rsidTr="002B46CD">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="2380"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10997" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="582A84DC" w14:textId="0B414505" w:rsidR="003B37E0" w:rsidRDefault="003B37E0" w:rsidP="08EA4D05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="74488AF2" w14:textId="72025959" w:rsidR="003B37E0" w:rsidRDefault="003B37E0" w:rsidP="08EA4D05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0FC0D21E" w14:textId="35DBB06D" w:rsidR="003B37E0" w:rsidRDefault="003B37E0" w:rsidP="08EA4D05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="124DB137" w14:textId="6CC2DD42" w:rsidR="003B37E0" w:rsidRDefault="003B37E0" w:rsidP="08EA4D05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1903F5F7" w14:textId="32EF5DE9" w:rsidR="003B37E0" w:rsidRDefault="003B37E0" w:rsidP="08EA4D05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7C8B99F6" w14:textId="5FBBB4F4" w:rsidR="003B37E0" w:rsidRDefault="003B37E0" w:rsidP="00131F51">
+          <w:p w14:paraId="7A9E94DE" w14:textId="77777777" w:rsidR="003B37E0" w:rsidRDefault="003B37E0" w:rsidP="00131F51">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1DDD7053" w14:textId="77777777" w:rsidR="00EA6C6A" w:rsidRDefault="00EA6C6A" w:rsidP="00131F51">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="309A8FE8" w14:textId="77777777" w:rsidR="00EA6C6A" w:rsidRDefault="00EA6C6A" w:rsidP="00131F51">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0124166E" w14:textId="77777777" w:rsidR="00EA6C6A" w:rsidRDefault="00EA6C6A" w:rsidP="00131F51">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F477C36" w14:textId="77777777" w:rsidR="00EA6C6A" w:rsidRDefault="00EA6C6A" w:rsidP="00131F51">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07827F4D" w14:textId="77777777" w:rsidR="00EA6C6A" w:rsidRDefault="00EA6C6A" w:rsidP="00131F51">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08D9FCF9" w14:textId="77777777" w:rsidR="00EA6C6A" w:rsidRDefault="00EA6C6A" w:rsidP="00131F51">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C8B99F6" w14:textId="5FBBB4F4" w:rsidR="00EA6C6A" w:rsidRDefault="00EA6C6A" w:rsidP="00131F51">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C0714" w:rsidRPr="00F610AC" w14:paraId="7214056D" w14:textId="77777777" w:rsidTr="08EA4D05">
+      <w:tr w:rsidR="002C0714" w:rsidRPr="00F610AC" w14:paraId="7214056D" w14:textId="77777777" w:rsidTr="002B46CD">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="736"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="855" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEDF3"/>
           </w:tcPr>
           <w:p w14:paraId="69B0B972" w14:textId="731960B3" w:rsidR="002C0714" w:rsidRDefault="002C0714" w:rsidP="00131F51">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="242"/>
               <w:ind w:left="11" w:right="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>3.4</w:t>
@@ -6500,54 +6614,54 @@
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>500</w:t>
             </w:r>
             <w:r w:rsidR="002C0714" w:rsidRPr="00F610AC">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> words max</w:t>
             </w:r>
             <w:r w:rsidR="002C0714" w:rsidRPr="00F610AC">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C0714" w14:paraId="63E8B77F" w14:textId="77777777" w:rsidTr="08EA4D05">
+      <w:tr w:rsidR="002C0714" w14:paraId="63E8B77F" w14:textId="77777777" w:rsidTr="002B46CD">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="2380"/>
+          <w:trHeight w:val="2173"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10997" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="7B2386C6" w14:textId="0E988037" w:rsidR="002C0714" w:rsidRDefault="002C0714" w:rsidP="08EA4D05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3FB50436" w14:textId="18B02988" w:rsidR="002C0714" w:rsidRDefault="002C0714" w:rsidP="08EA4D05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2876DA91" w14:textId="5F049457" w:rsidR="002C0714" w:rsidRDefault="002C0714" w:rsidP="08EA4D05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
@@ -6558,99 +6672,147 @@
           </w:p>
           <w:p w14:paraId="057991BB" w14:textId="51D845C8" w:rsidR="002C0714" w:rsidRDefault="002C0714" w:rsidP="08EA4D05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="413673B8" w14:textId="27628C97" w:rsidR="002C0714" w:rsidRDefault="002C0714" w:rsidP="08EA4D05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="53FA622D" w14:textId="6B25FFA5" w:rsidR="002C0714" w:rsidRDefault="002C0714" w:rsidP="08EA4D05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
+          <w:p w14:paraId="4E4E5D84" w14:textId="77777777" w:rsidR="00EA6C6A" w:rsidRDefault="00EA6C6A" w:rsidP="08EA4D05">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="051656B3" w14:textId="77777777" w:rsidR="00EA6C6A" w:rsidRDefault="00EA6C6A" w:rsidP="08EA4D05">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E448510" w14:textId="77777777" w:rsidR="00EA6C6A" w:rsidRDefault="00EA6C6A" w:rsidP="08EA4D05">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4EC6EB4C" w14:textId="77777777" w:rsidR="002B46CD" w:rsidRDefault="002B46CD" w:rsidP="08EA4D05">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19AA16CB" w14:textId="77777777" w:rsidR="002B46CD" w:rsidRDefault="002B46CD" w:rsidP="08EA4D05">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="04481831" w14:textId="77777777" w:rsidR="002B46CD" w:rsidRDefault="002B46CD" w:rsidP="08EA4D05">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:p w14:paraId="0521272E" w14:textId="6A484771" w:rsidR="002C0714" w:rsidRDefault="002C0714" w:rsidP="00131F51">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C0714" w:rsidRPr="00F610AC" w14:paraId="420FB742" w14:textId="77777777" w:rsidTr="08EA4D05">
+      <w:tr w:rsidR="002C0714" w:rsidRPr="00F610AC" w14:paraId="420FB742" w14:textId="77777777" w:rsidTr="002B46CD">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="736"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="855" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEDF3"/>
           </w:tcPr>
           <w:p w14:paraId="2D57CFFB" w14:textId="6FB2AE32" w:rsidR="002C0714" w:rsidRDefault="002C0714" w:rsidP="00131F51">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="242"/>
               <w:ind w:left="11" w:right="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
             <w:r w:rsidR="00023607">
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10137" w:type="dxa"/>
+            <w:tcW w:w="10142" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DAEDF3"/>
           </w:tcPr>
           <w:p w14:paraId="21BE9071" w14:textId="77777777" w:rsidR="00023607" w:rsidRPr="00023607" w:rsidRDefault="00023607" w:rsidP="00023607">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="252" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00023607">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">If you have no previous experience in delivering the same or similar </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="26B8075C" w14:textId="77777777" w:rsidR="00023607" w:rsidRPr="00023607" w:rsidRDefault="00023607" w:rsidP="00023607">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="252" w:lineRule="exact"/>
@@ -6687,162 +6849,618 @@
               </w:rPr>
               <w:t>organisation/group will be using to deliver the project.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58DA1976" w14:textId="425517F2" w:rsidR="00023607" w:rsidRPr="003C2AAF" w:rsidRDefault="003C2AAF" w:rsidP="00023607">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="252" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>250 words max</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C0714" w14:paraId="525C0DB4" w14:textId="77777777" w:rsidTr="08EA4D05">
+      <w:tr w:rsidR="002C0714" w14:paraId="525C0DB4" w14:textId="77777777" w:rsidTr="002B46CD">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="2380"/>
+          <w:trHeight w:val="1794"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10992" w:type="dxa"/>
+            <w:tcW w:w="10997" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="4B160F1E" w14:textId="4A4649ED" w:rsidR="002C0714" w:rsidRDefault="002C0714" w:rsidP="08EA4D05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="53E7C294" w14:textId="43C1C078" w:rsidR="002C0714" w:rsidRDefault="002C0714" w:rsidP="08EA4D05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2C7929EB" w14:textId="368D2661" w:rsidR="002C0714" w:rsidRDefault="002C0714" w:rsidP="08EA4D05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="69A7C9B2" w14:textId="40CF03FE" w:rsidR="002C0714" w:rsidRDefault="002C0714" w:rsidP="08EA4D05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0A63844B" w14:textId="06FA1385" w:rsidR="002C0714" w:rsidRDefault="002C0714" w:rsidP="08EA4D05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="096D3E60" w14:textId="03095F69" w:rsidR="002C0714" w:rsidRDefault="002C0714" w:rsidP="08EA4D05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2EB636EF" w14:textId="3EC82540" w:rsidR="002C0714" w:rsidRDefault="002C0714" w:rsidP="08EA4D05">
+          <w:p w14:paraId="35AF5E88" w14:textId="507D72A3" w:rsidR="002C0714" w:rsidRDefault="002C0714" w:rsidP="08EA4D05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="41D2C5E5" w14:textId="48CCE591" w:rsidR="002C0714" w:rsidRDefault="002C0714" w:rsidP="08EA4D05">
+          <w:p w14:paraId="69824A65" w14:textId="77777777" w:rsidR="002B46CD" w:rsidRDefault="002B46CD" w:rsidP="08EA4D05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="216FA4D6" w14:textId="7BB5D64E" w:rsidR="002C0714" w:rsidRDefault="002C0714" w:rsidP="08EA4D05">
+          <w:p w14:paraId="2EACDBDB" w14:textId="77777777" w:rsidR="00EA6C6A" w:rsidRDefault="00EA6C6A" w:rsidP="08EA4D05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="35AF5E88" w14:textId="507D72A3" w:rsidR="002C0714" w:rsidRDefault="002C0714" w:rsidP="08EA4D05">
+          <w:p w14:paraId="680C68CA" w14:textId="77777777" w:rsidR="00EA6C6A" w:rsidRDefault="00EA6C6A" w:rsidP="08EA4D05">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
+          <w:p w14:paraId="54971397" w14:textId="77777777" w:rsidR="00EA6C6A" w:rsidRDefault="00EA6C6A" w:rsidP="08EA4D05">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5EF936BC" w14:textId="77777777" w:rsidR="00EA6C6A" w:rsidRDefault="00EA6C6A" w:rsidP="08EA4D05">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6BC7DD75" w14:textId="77777777" w:rsidR="00EA6C6A" w:rsidRDefault="00EA6C6A" w:rsidP="08EA4D05">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:p w14:paraId="6FF62E53" w14:textId="34B6E272" w:rsidR="002C0714" w:rsidRDefault="002C0714" w:rsidP="00131F51">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B46CD" w:rsidRPr="003C2AAF" w14:paraId="348ACBAA" w14:textId="77777777" w:rsidTr="002B46CD">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="736"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="855" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAEDF3"/>
+          </w:tcPr>
+          <w:p w14:paraId="373AF072" w14:textId="6DD2EACA" w:rsidR="002B46CD" w:rsidRDefault="002B46CD" w:rsidP="00DE45A5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="242"/>
+              <w:ind w:left="11" w:right="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10142" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAEDF3"/>
+          </w:tcPr>
+          <w:p w14:paraId="64CC0D2F" w14:textId="77777777" w:rsidR="001D12C9" w:rsidRPr="001D12C9" w:rsidRDefault="001D12C9" w:rsidP="001D12C9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="252" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D12C9">
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Safeguarding Declaration</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0322C2A2" w14:textId="77777777" w:rsidR="001D12C9" w:rsidRPr="001D12C9" w:rsidRDefault="001D12C9" w:rsidP="001D12C9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="252" w:lineRule="exact"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D12C9">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67916C4F" w14:textId="580720EE" w:rsidR="001D12C9" w:rsidRPr="001D12C9" w:rsidRDefault="001D12C9" w:rsidP="001D12C9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="252" w:lineRule="exact"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D12C9">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>The Council takes safeguarding extremely seriously and operates robust safeguarding policies and procedures. To ensure due diligence in the EOI process, please complete the following section, please note, you should only make the safeguarding confirmation if it is factually true and can be evidenced by your organisation's records.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30367748" w14:textId="185BA499" w:rsidR="002B46CD" w:rsidRPr="001D12C9" w:rsidRDefault="001D12C9" w:rsidP="001D12C9">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="252" w:lineRule="exact"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D12C9">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B46CD" w14:paraId="4B5A2B17" w14:textId="77777777" w:rsidTr="002B46CD">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1550"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10997" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BB40FAD" w14:textId="77777777" w:rsidR="002B46CD" w:rsidRDefault="002B46CD" w:rsidP="00DE45A5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="31E52E89" w14:textId="77777777" w:rsidR="00EA6C6A" w:rsidRPr="001D12C9" w:rsidRDefault="00EA6C6A" w:rsidP="00EA6C6A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="252" w:lineRule="exact"/>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D12C9">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>The trustees and senior management staff of our organisation are listed below:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EA4FBE5" w14:textId="77777777" w:rsidR="00EA6C6A" w:rsidRDefault="00EA6C6A" w:rsidP="00EA6C6A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="252" w:lineRule="exact"/>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40370DB8" w14:textId="5BAC5E28" w:rsidR="00EA6C6A" w:rsidRPr="00EA6C6A" w:rsidRDefault="00EA6C6A" w:rsidP="00EA6C6A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="252" w:lineRule="exact"/>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA6C6A">
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Trustees</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="205E9A18" w14:textId="77777777" w:rsidR="00EA6C6A" w:rsidRPr="001D12C9" w:rsidRDefault="00EA6C6A" w:rsidP="00EA6C6A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="252" w:lineRule="exact"/>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B161E6B" w14:textId="77777777" w:rsidR="00EA6C6A" w:rsidRPr="001D12C9" w:rsidRDefault="00EA6C6A" w:rsidP="00EA6C6A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="252" w:lineRule="exact"/>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D12C9">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>[Trustee Name]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A99A8CB" w14:textId="77777777" w:rsidR="00EA6C6A" w:rsidRPr="001D12C9" w:rsidRDefault="00EA6C6A" w:rsidP="00EA6C6A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="252" w:lineRule="exact"/>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D12C9">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>[Trustee Name]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33ED36E2" w14:textId="77777777" w:rsidR="00EA6C6A" w:rsidRDefault="00EA6C6A" w:rsidP="00EA6C6A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="252" w:lineRule="exact"/>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D12C9">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>[Trustee Name]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06153540" w14:textId="77777777" w:rsidR="00EA6C6A" w:rsidRPr="001D12C9" w:rsidRDefault="00EA6C6A" w:rsidP="00EA6C6A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="252" w:lineRule="exact"/>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E5F4C5A" w14:textId="77777777" w:rsidR="00EA6C6A" w:rsidRPr="00EA6C6A" w:rsidRDefault="00EA6C6A" w:rsidP="00EA6C6A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="252" w:lineRule="exact"/>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA6C6A">
+              <w:rPr>
+                <w:b/>
+                <w:iCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Management Staff</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A8C75AD" w14:textId="77777777" w:rsidR="00EA6C6A" w:rsidRPr="001D12C9" w:rsidRDefault="00EA6C6A" w:rsidP="00EA6C6A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="252" w:lineRule="exact"/>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1900E0C7" w14:textId="77777777" w:rsidR="00EA6C6A" w:rsidRPr="001D12C9" w:rsidRDefault="00EA6C6A" w:rsidP="00EA6C6A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="252" w:lineRule="exact"/>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D12C9">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>[Manager Name and Position]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51BC0217" w14:textId="77777777" w:rsidR="00EA6C6A" w:rsidRPr="001D12C9" w:rsidRDefault="00EA6C6A" w:rsidP="00EA6C6A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="252" w:lineRule="exact"/>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D12C9">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>[Manager Name and Position]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34A9175B" w14:textId="77777777" w:rsidR="00EA6C6A" w:rsidRDefault="00EA6C6A" w:rsidP="00EA6C6A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="252" w:lineRule="exact"/>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D12C9">
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>[Manager Name and Position]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C6A1DB8" w14:textId="77777777" w:rsidR="00EA6C6A" w:rsidRPr="001D12C9" w:rsidRDefault="00EA6C6A" w:rsidP="00EA6C6A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="252" w:lineRule="exact"/>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:iCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="55CA2E4C" w14:textId="55F1C038" w:rsidR="002B46CD" w:rsidRPr="00EA6C6A" w:rsidRDefault="00EA6C6A" w:rsidP="00EA6C6A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA6C6A">
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Please confirm, to the best of your knowledge, and based on your recruitment, vetting, supervision, and governance processes, none of your current trustees or management staff are currently subject to any safeguarding investigations, restrictions, sanctions, or known safeguarding concerns that would affect their suitability to serve in their respective roles.  All trustees and management personnel are expected to comply with your safeguarding policies, code of conduct, and relevant legal and regulatory requirements. Any safeguarding concerns that arise are managed promptly and appropriately in accordance with your safeguarding procedures.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47BBF6B0" w14:textId="77777777" w:rsidR="002B46CD" w:rsidRDefault="002B46CD" w:rsidP="00DE45A5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="69ED1AD7" w14:textId="77777777" w:rsidR="002B46CD" w:rsidRDefault="002B46CD" w:rsidP="00DE45A5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="482B975A" w14:textId="77777777" w:rsidR="002B46CD" w:rsidRDefault="002B46CD" w:rsidP="00DE45A5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0F2F6820" w14:textId="5682FCB8" w:rsidR="003B37E0" w:rsidRPr="003B37E0" w:rsidRDefault="003B37E0" w:rsidP="003B37E0">
+    <w:p w14:paraId="4AB732F2" w14:textId="31127B40" w:rsidR="002B46CD" w:rsidRDefault="002B46CD" w:rsidP="002B46CD">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="3178"/>
+          <w:tab w:val="left" w:pos="10310"/>
         </w:tabs>
-        <w:sectPr w:rsidR="003B37E0" w:rsidRPr="003B37E0">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F2F6820" w14:textId="712A473A" w:rsidR="002B46CD" w:rsidRPr="002B46CD" w:rsidRDefault="002B46CD" w:rsidP="002B46CD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="10310"/>
+        </w:tabs>
+        <w:sectPr w:rsidR="002B46CD" w:rsidRPr="002B46CD">
           <w:pgSz w:w="11920" w:h="16850"/>
           <w:pgMar w:top="1900" w:right="0" w:bottom="1240" w:left="0" w:header="226" w:footer="978" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="28BA4B99" w14:textId="77777777" w:rsidR="008C49C8" w:rsidRDefault="008C49C8">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5" w:after="1"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10992" w:type="dxa"/>
         <w:tblInd w:w="470" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
@@ -7044,65 +7662,65 @@
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="253" w:lineRule="exact"/>
               <w:ind w:left="7"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="210A1921" w14:textId="77777777" w:rsidR="0051068B" w:rsidRDefault="0051068B"/>
     <w:sectPr w:rsidR="0051068B">
       <w:pgSz w:w="11920" w:h="16850"/>
       <w:pgMar w:top="1900" w:right="0" w:bottom="1240" w:left="0" w:header="226" w:footer="978" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="551362C2" w14:textId="77777777" w:rsidR="00605ECD" w:rsidRDefault="00605ECD">
+    <w:p w14:paraId="311B4CD3" w14:textId="77777777" w:rsidR="004F4FBC" w:rsidRDefault="004F4FBC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6AF66E38" w14:textId="77777777" w:rsidR="00605ECD" w:rsidRDefault="00605ECD">
+    <w:p w14:paraId="7A85BB44" w14:textId="77777777" w:rsidR="004F4FBC" w:rsidRDefault="004F4FBC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="16FF31D2" w14:textId="77777777" w:rsidR="00605ECD" w:rsidRDefault="00605ECD"/>
+    <w:p w14:paraId="555529D7" w14:textId="77777777" w:rsidR="004F4FBC" w:rsidRDefault="004F4FBC"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -7143,51 +7761,50 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Emoji">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="08000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="05AB93FB" w14:textId="2AB306C7" w:rsidR="10C9FF2C" w:rsidRDefault="10C9FF2C" w:rsidP="10C9FF2C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
@@ -7195,65 +7812,65 @@
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="058584E9" w14:textId="77777777" w:rsidR="008C49C8" w:rsidRDefault="008C49C8">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="37EEB0E0" w14:textId="77777777" w:rsidR="00605ECD" w:rsidRDefault="00605ECD">
+    <w:p w14:paraId="25027750" w14:textId="77777777" w:rsidR="004F4FBC" w:rsidRDefault="004F4FBC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4ECABA12" w14:textId="77777777" w:rsidR="00605ECD" w:rsidRDefault="00605ECD">
+    <w:p w14:paraId="48B02B89" w14:textId="77777777" w:rsidR="004F4FBC" w:rsidRDefault="004F4FBC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0BA890B1" w14:textId="77777777" w:rsidR="00605ECD" w:rsidRDefault="00605ECD"/>
+    <w:p w14:paraId="21A15383" w14:textId="77777777" w:rsidR="004F4FBC" w:rsidRDefault="004F4FBC"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7142BFC5" w14:textId="303A4B47" w:rsidR="00E63F91" w:rsidRDefault="00B46874">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="532EF6EE" wp14:editId="7B05B5C0">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>685800</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>184150</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2395855" cy="641985"/>
           <wp:effectExtent l="0" t="0" r="4445" b="5715"/>
@@ -10201,347 +10818,366 @@
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1358504234">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1668626833">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1719358037">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="379016662">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="684214565">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1423722461">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="108"/>
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008C49C8"/>
     <w:rsid w:val="00000675"/>
     <w:rsid w:val="00014F39"/>
     <w:rsid w:val="00022EF8"/>
     <w:rsid w:val="00023607"/>
     <w:rsid w:val="0008633E"/>
     <w:rsid w:val="00093E68"/>
     <w:rsid w:val="000966FF"/>
     <w:rsid w:val="000A05D5"/>
     <w:rsid w:val="000C046A"/>
     <w:rsid w:val="000E5549"/>
     <w:rsid w:val="000F1EEE"/>
     <w:rsid w:val="000F6E76"/>
     <w:rsid w:val="00120CB1"/>
     <w:rsid w:val="00124E87"/>
     <w:rsid w:val="00131F51"/>
     <w:rsid w:val="0017309D"/>
     <w:rsid w:val="00182468"/>
     <w:rsid w:val="00192389"/>
+    <w:rsid w:val="0019688E"/>
     <w:rsid w:val="001A0CB7"/>
     <w:rsid w:val="001C7427"/>
+    <w:rsid w:val="001D12C9"/>
     <w:rsid w:val="001D243F"/>
     <w:rsid w:val="001D2BE6"/>
+    <w:rsid w:val="001D45E4"/>
     <w:rsid w:val="001D59A5"/>
     <w:rsid w:val="001E53D4"/>
     <w:rsid w:val="001F54BB"/>
     <w:rsid w:val="00200E63"/>
     <w:rsid w:val="00216641"/>
     <w:rsid w:val="002312FA"/>
     <w:rsid w:val="00241B9D"/>
     <w:rsid w:val="00252455"/>
     <w:rsid w:val="00253E7D"/>
     <w:rsid w:val="00261E95"/>
     <w:rsid w:val="002639A3"/>
+    <w:rsid w:val="002726E9"/>
     <w:rsid w:val="0027315B"/>
     <w:rsid w:val="00274C1C"/>
+    <w:rsid w:val="00276E17"/>
     <w:rsid w:val="002901D3"/>
     <w:rsid w:val="002B40C5"/>
+    <w:rsid w:val="002B46CD"/>
     <w:rsid w:val="002B4887"/>
     <w:rsid w:val="002C0714"/>
     <w:rsid w:val="002C7AF1"/>
     <w:rsid w:val="002D07A3"/>
     <w:rsid w:val="002D5B72"/>
     <w:rsid w:val="002E37AD"/>
     <w:rsid w:val="002E4DB7"/>
     <w:rsid w:val="002E77DC"/>
     <w:rsid w:val="00313E17"/>
+    <w:rsid w:val="003373EA"/>
     <w:rsid w:val="00342E21"/>
     <w:rsid w:val="0034411C"/>
     <w:rsid w:val="00344917"/>
     <w:rsid w:val="0037360C"/>
     <w:rsid w:val="00373C35"/>
     <w:rsid w:val="00377F78"/>
     <w:rsid w:val="00380796"/>
     <w:rsid w:val="0038627B"/>
+    <w:rsid w:val="00386CC7"/>
     <w:rsid w:val="0039225B"/>
     <w:rsid w:val="00393FC6"/>
     <w:rsid w:val="003956D8"/>
     <w:rsid w:val="003B37E0"/>
     <w:rsid w:val="003B4CFC"/>
+    <w:rsid w:val="003C189B"/>
     <w:rsid w:val="003C1D88"/>
     <w:rsid w:val="003C2AAF"/>
     <w:rsid w:val="003C6736"/>
     <w:rsid w:val="003E49B9"/>
     <w:rsid w:val="003E4DC2"/>
     <w:rsid w:val="003F6396"/>
     <w:rsid w:val="003F6F29"/>
     <w:rsid w:val="00413B1D"/>
     <w:rsid w:val="00416BEC"/>
     <w:rsid w:val="00442883"/>
     <w:rsid w:val="0045425C"/>
     <w:rsid w:val="00462CDF"/>
     <w:rsid w:val="00483D05"/>
     <w:rsid w:val="0048732E"/>
     <w:rsid w:val="0049161B"/>
     <w:rsid w:val="004924C5"/>
+    <w:rsid w:val="004954A0"/>
     <w:rsid w:val="00497DE1"/>
     <w:rsid w:val="004A176C"/>
     <w:rsid w:val="004E03CF"/>
     <w:rsid w:val="004E421B"/>
     <w:rsid w:val="004E4889"/>
     <w:rsid w:val="004E57DC"/>
     <w:rsid w:val="004F0080"/>
+    <w:rsid w:val="004F4FBC"/>
     <w:rsid w:val="00505E56"/>
     <w:rsid w:val="0051068B"/>
     <w:rsid w:val="00530BC4"/>
+    <w:rsid w:val="005314C1"/>
     <w:rsid w:val="00531ADE"/>
     <w:rsid w:val="00532D69"/>
     <w:rsid w:val="00537FC0"/>
     <w:rsid w:val="005429DA"/>
     <w:rsid w:val="00550728"/>
     <w:rsid w:val="00564592"/>
     <w:rsid w:val="00564EF8"/>
     <w:rsid w:val="00573C2C"/>
     <w:rsid w:val="005822F0"/>
     <w:rsid w:val="0059597B"/>
     <w:rsid w:val="00596864"/>
     <w:rsid w:val="005A34A2"/>
     <w:rsid w:val="005A3FFE"/>
     <w:rsid w:val="005C48F8"/>
     <w:rsid w:val="005C500F"/>
     <w:rsid w:val="005C6266"/>
+    <w:rsid w:val="005D1493"/>
     <w:rsid w:val="005E2A95"/>
     <w:rsid w:val="005E5F47"/>
     <w:rsid w:val="005E7E39"/>
-    <w:rsid w:val="00605ECD"/>
+    <w:rsid w:val="005F2476"/>
     <w:rsid w:val="006101F9"/>
     <w:rsid w:val="00615A26"/>
-    <w:rsid w:val="00620442"/>
     <w:rsid w:val="00621099"/>
+    <w:rsid w:val="006217F9"/>
     <w:rsid w:val="00626159"/>
     <w:rsid w:val="00632C7C"/>
     <w:rsid w:val="00643D68"/>
     <w:rsid w:val="006633F9"/>
     <w:rsid w:val="00673A39"/>
     <w:rsid w:val="00674E90"/>
     <w:rsid w:val="006905CE"/>
     <w:rsid w:val="006A420D"/>
     <w:rsid w:val="006B7322"/>
     <w:rsid w:val="006E4984"/>
     <w:rsid w:val="006F1C2C"/>
+    <w:rsid w:val="006F2C4E"/>
     <w:rsid w:val="006F2E8C"/>
     <w:rsid w:val="006F57AB"/>
     <w:rsid w:val="00704350"/>
     <w:rsid w:val="0072111D"/>
     <w:rsid w:val="00727872"/>
     <w:rsid w:val="0076025D"/>
     <w:rsid w:val="00761492"/>
+    <w:rsid w:val="007622D9"/>
     <w:rsid w:val="00764093"/>
     <w:rsid w:val="00775953"/>
     <w:rsid w:val="007938B3"/>
     <w:rsid w:val="007C4FCF"/>
     <w:rsid w:val="007C7989"/>
     <w:rsid w:val="007D2C2B"/>
     <w:rsid w:val="007D50B3"/>
     <w:rsid w:val="007D751D"/>
     <w:rsid w:val="007E0883"/>
     <w:rsid w:val="00813027"/>
     <w:rsid w:val="00822D8C"/>
     <w:rsid w:val="008353A1"/>
     <w:rsid w:val="0083603C"/>
     <w:rsid w:val="00837871"/>
     <w:rsid w:val="00837DA8"/>
     <w:rsid w:val="00857221"/>
     <w:rsid w:val="008648C6"/>
     <w:rsid w:val="008813B4"/>
-    <w:rsid w:val="008857C2"/>
     <w:rsid w:val="0089330C"/>
     <w:rsid w:val="0089333A"/>
     <w:rsid w:val="008A3D59"/>
     <w:rsid w:val="008B0BAB"/>
     <w:rsid w:val="008B6D39"/>
     <w:rsid w:val="008C49C8"/>
     <w:rsid w:val="008C71AC"/>
     <w:rsid w:val="008C7358"/>
+    <w:rsid w:val="008D17A3"/>
     <w:rsid w:val="008D54CF"/>
     <w:rsid w:val="008F04AF"/>
     <w:rsid w:val="00904C51"/>
     <w:rsid w:val="009149C2"/>
     <w:rsid w:val="0091595C"/>
     <w:rsid w:val="00933BEA"/>
     <w:rsid w:val="009425ED"/>
-    <w:rsid w:val="00944E52"/>
     <w:rsid w:val="00955EA2"/>
     <w:rsid w:val="009726AA"/>
     <w:rsid w:val="009762B0"/>
     <w:rsid w:val="009857F7"/>
     <w:rsid w:val="00986887"/>
     <w:rsid w:val="009914F2"/>
     <w:rsid w:val="009B26C8"/>
     <w:rsid w:val="009BDD94"/>
     <w:rsid w:val="009C1985"/>
     <w:rsid w:val="009C22B1"/>
     <w:rsid w:val="009C5141"/>
     <w:rsid w:val="009C6614"/>
     <w:rsid w:val="009C70A5"/>
     <w:rsid w:val="009E0ACF"/>
+    <w:rsid w:val="009F4D60"/>
     <w:rsid w:val="00A16064"/>
     <w:rsid w:val="00A178FF"/>
     <w:rsid w:val="00A65750"/>
-    <w:rsid w:val="00A92FED"/>
     <w:rsid w:val="00AB453E"/>
+    <w:rsid w:val="00AB58CC"/>
     <w:rsid w:val="00AB7EC8"/>
     <w:rsid w:val="00AC4E64"/>
+    <w:rsid w:val="00AF22BD"/>
     <w:rsid w:val="00AF25AE"/>
     <w:rsid w:val="00B05AB5"/>
     <w:rsid w:val="00B066B5"/>
     <w:rsid w:val="00B12759"/>
+    <w:rsid w:val="00B15640"/>
     <w:rsid w:val="00B20995"/>
     <w:rsid w:val="00B25FD6"/>
     <w:rsid w:val="00B26F0D"/>
     <w:rsid w:val="00B42A6B"/>
     <w:rsid w:val="00B4607A"/>
     <w:rsid w:val="00B46874"/>
     <w:rsid w:val="00B5135A"/>
     <w:rsid w:val="00B743C7"/>
     <w:rsid w:val="00B92722"/>
     <w:rsid w:val="00BA5556"/>
     <w:rsid w:val="00BB1C85"/>
     <w:rsid w:val="00BD314F"/>
     <w:rsid w:val="00BF2CD9"/>
     <w:rsid w:val="00BF2EF3"/>
     <w:rsid w:val="00C06E81"/>
     <w:rsid w:val="00C07230"/>
     <w:rsid w:val="00C279C0"/>
     <w:rsid w:val="00C35632"/>
     <w:rsid w:val="00C44F1C"/>
+    <w:rsid w:val="00C652DD"/>
     <w:rsid w:val="00C70C4E"/>
     <w:rsid w:val="00C811CD"/>
     <w:rsid w:val="00C8419D"/>
     <w:rsid w:val="00C86F2F"/>
     <w:rsid w:val="00C95AB6"/>
     <w:rsid w:val="00C97DC2"/>
     <w:rsid w:val="00CC5F7F"/>
     <w:rsid w:val="00CD2501"/>
-    <w:rsid w:val="00CE13CF"/>
     <w:rsid w:val="00CE3EC3"/>
     <w:rsid w:val="00CE494C"/>
     <w:rsid w:val="00CF117F"/>
     <w:rsid w:val="00CF4135"/>
     <w:rsid w:val="00CF49FC"/>
     <w:rsid w:val="00D010F4"/>
+    <w:rsid w:val="00D01169"/>
     <w:rsid w:val="00D039C1"/>
     <w:rsid w:val="00D30CCC"/>
     <w:rsid w:val="00D467B9"/>
     <w:rsid w:val="00D545C8"/>
     <w:rsid w:val="00D61BFA"/>
+    <w:rsid w:val="00D61FBD"/>
     <w:rsid w:val="00D62997"/>
     <w:rsid w:val="00D63C6D"/>
     <w:rsid w:val="00D64169"/>
     <w:rsid w:val="00D64411"/>
     <w:rsid w:val="00D6516D"/>
     <w:rsid w:val="00D76C03"/>
     <w:rsid w:val="00D8368B"/>
     <w:rsid w:val="00D83862"/>
     <w:rsid w:val="00D91462"/>
     <w:rsid w:val="00DB502F"/>
+    <w:rsid w:val="00E018D6"/>
     <w:rsid w:val="00E10C7F"/>
     <w:rsid w:val="00E17EB1"/>
-    <w:rsid w:val="00E50B6C"/>
     <w:rsid w:val="00E51616"/>
     <w:rsid w:val="00E63F91"/>
     <w:rsid w:val="00E769F3"/>
     <w:rsid w:val="00E9532A"/>
     <w:rsid w:val="00E9725F"/>
+    <w:rsid w:val="00EA6C6A"/>
     <w:rsid w:val="00EB4F01"/>
     <w:rsid w:val="00EC7F28"/>
     <w:rsid w:val="00ED3F0B"/>
     <w:rsid w:val="00EE0773"/>
     <w:rsid w:val="00EE3E2B"/>
     <w:rsid w:val="00EE6991"/>
     <w:rsid w:val="00F0339A"/>
     <w:rsid w:val="00F068E4"/>
     <w:rsid w:val="00F123A7"/>
     <w:rsid w:val="00F13380"/>
     <w:rsid w:val="00F16968"/>
     <w:rsid w:val="00F21F1E"/>
     <w:rsid w:val="00F252D7"/>
     <w:rsid w:val="00F41464"/>
     <w:rsid w:val="00F41A13"/>
     <w:rsid w:val="00F46799"/>
     <w:rsid w:val="00F54DC8"/>
     <w:rsid w:val="00F610AC"/>
     <w:rsid w:val="00F70FE8"/>
     <w:rsid w:val="00F92641"/>
     <w:rsid w:val="00FA2643"/>
     <w:rsid w:val="00FA4BDE"/>
-    <w:rsid w:val="00FB0995"/>
     <w:rsid w:val="00FB15F6"/>
     <w:rsid w:val="00FB3E20"/>
     <w:rsid w:val="00FB3EF9"/>
     <w:rsid w:val="00FD245E"/>
     <w:rsid w:val="00FD5DD4"/>
     <w:rsid w:val="00FF14EB"/>
     <w:rsid w:val="010D86D5"/>
     <w:rsid w:val="023B7408"/>
     <w:rsid w:val="02F311E4"/>
     <w:rsid w:val="03324298"/>
     <w:rsid w:val="053D3EDD"/>
     <w:rsid w:val="056E80E5"/>
     <w:rsid w:val="06862114"/>
     <w:rsid w:val="06B83976"/>
     <w:rsid w:val="08EA4D05"/>
     <w:rsid w:val="09078918"/>
     <w:rsid w:val="09701D10"/>
     <w:rsid w:val="09886C01"/>
     <w:rsid w:val="0A9061FB"/>
     <w:rsid w:val="0C07956D"/>
     <w:rsid w:val="0C477985"/>
     <w:rsid w:val="0CAD80E0"/>
     <w:rsid w:val="0D486F7F"/>
     <w:rsid w:val="0D53DB52"/>
     <w:rsid w:val="0FFFEBC0"/>
@@ -14840,80 +15476,50 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...28 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006B3D05E29F7894478553AEF64482B20A" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="7a2c4dd65c46d398b6838ad79e450c4c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f030db69-1d5c-4c1f-887a-00e75fed0d5c" xmlns:ns3="71957A62-7B38-4078-9ECA-859AD9BAB629" xmlns:ns4="6a450456-32e7-4803-8a72-663c77b3cefc" xmlns:ns5="71957a62-7b38-4078-9eca-859ad9bab629" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8151912bcfe3272164261886d77c9f4e" ns2:_="" ns3:_="" ns4:_="" ns5:_="">
     <xsd:import namespace="f030db69-1d5c-4c1f-887a-00e75fed0d5c"/>
     <xsd:import namespace="71957A62-7B38-4078-9ECA-859AD9BAB629"/>
     <xsd:import namespace="6a450456-32e7-4803-8a72-663c77b3cefc"/>
     <xsd:import namespace="71957a62-7b38-4078-9eca-859ad9bab629"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:e57398683bf347c4b52c2d09df65a3f7" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxKeywordTaxHTField" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns5:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns5:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns5:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns5:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns5:MediaServiceAutoTags" minOccurs="0"/>
@@ -15162,114 +15768,144 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxKeywordTaxHTField xmlns="f030db69-1d5c-4c1f-887a-00e75fed0d5c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </TaxKeywordTaxHTField>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="71957a62-7b38-4078-9eca-859ad9bab629">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <e57398683bf347c4b52c2d09df65a3f7 xmlns="71957A62-7B38-4078-9ECA-859AD9BAB629">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </e57398683bf347c4b52c2d09df65a3f7>
+    <TaxCatchAll xmlns="f030db69-1d5c-4c1f-887a-00e75fed0d5c" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A94B031F-1161-4364-BB97-9D05631BD459}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f030db69-1d5c-4c1f-887a-00e75fed0d5c"/>
     <ds:schemaRef ds:uri="71957A62-7B38-4078-9ECA-859AD9BAB629"/>
     <ds:schemaRef ds:uri="6a450456-32e7-4803-8a72-663c77b3cefc"/>
     <ds:schemaRef ds:uri="71957a62-7b38-4078-9eca-859ad9bab629"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E1CC17E4-6F0F-4DAC-A579-117DB5FD531F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0220696F-CF5C-4D47-B2CC-D8762D0283C5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D3D600D-D0F5-488D-8D78-CE242E08C43B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="f030db69-1d5c-4c1f-887a-00e75fed0d5c"/>
+    <ds:schemaRef ds:uri="71957a62-7b38-4078-9eca-859ad9bab629"/>
+    <ds:schemaRef ds:uri="71957A62-7B38-4078-9ECA-859AD9BAB629"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>6079</Characters>
+  <Pages>9</Pages>
+  <Words>1259</Words>
+  <Characters>7177</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>50</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>59</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Coventry City Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7131</CharactersWithSpaces>
+  <CharactersWithSpaces>8420</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Karen Williams</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2024-04-15T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">