--- v0 (2026-04-18)
+++ v1 (2026-05-29)
@@ -1392,91 +1392,91 @@
       <w:r w:rsidRPr="00A52935">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> first</w:t>
       </w:r>
       <w:r w:rsidR="00723112">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B5364EA" w14:textId="09348054" w:rsidR="00457DFB" w:rsidRPr="00457DFB" w:rsidRDefault="00FD24EB" w:rsidP="00457DFB">
+    <w:p w14:paraId="3B5364EA" w14:textId="09348054" w:rsidR="00457DFB" w:rsidRPr="00457DFB" w:rsidRDefault="00C17C9C" w:rsidP="00457DFB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:pict w14:anchorId="05871ACF">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="Small tick box" style="width:15.6pt;height:14.4pt">
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="Small tick box" style="width:15.75pt;height:14.25pt">
             <v:imagedata r:id="rId11" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidR="00F93F9F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Early learning for</w:t>
       </w:r>
       <w:r w:rsidR="00457DFB" w:rsidRPr="00457DFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2</w:t>
       </w:r>
@@ -1582,123 +1582,123 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-US" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="21C56C8D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>If a child is looked after by a local authority, has an EHC plan, gets Disability Living Allowance or has left care under an adoption order, special guardianship order or a child arrangements order.</w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Hlk190334625"/>
     </w:p>
-    <w:p w14:paraId="795F88C5" w14:textId="6D70F893" w:rsidR="00457DFB" w:rsidRPr="00457DFB" w:rsidRDefault="00FD24EB" w:rsidP="00457DFB">
+    <w:p w14:paraId="795F88C5" w14:textId="6D70F893" w:rsidR="00457DFB" w:rsidRPr="00457DFB" w:rsidRDefault="00C17C9C" w:rsidP="00457DFB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Hlk190334610"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:pict w14:anchorId="2B1C1F96">
-          <v:shape id="_x0000_i1026" type="#_x0000_t75" alt="Small tick box" style="width:15.6pt;height:14.4pt">
+          <v:shape id="_x0000_i1026" type="#_x0000_t75" alt="Small tick box" style="width:15.75pt;height:14.25pt">
             <v:imagedata r:id="rId11" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidR="00AA78FF" w:rsidRPr="00AA78FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AA78FF" w:rsidRPr="00457DFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Universal entitlement for 3- and 4-year-olds.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
-    <w:p w14:paraId="610EE321" w14:textId="285DBAE6" w:rsidR="00457DFB" w:rsidRPr="00457DFB" w:rsidRDefault="00FD24EB" w:rsidP="00457DFB">
+    <w:p w14:paraId="610EE321" w14:textId="285DBAE6" w:rsidR="00457DFB" w:rsidRPr="00457DFB" w:rsidRDefault="00C17C9C" w:rsidP="00457DFB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:pict w14:anchorId="70F493A8">
-          <v:shape id="_x0000_i1027" type="#_x0000_t75" alt="Small tick box" style="width:15.6pt;height:14.4pt">
+          <v:shape id="_x0000_i1027" type="#_x0000_t75" alt="Small tick box" style="width:15.75pt;height:14.25pt">
             <v:imagedata r:id="rId11" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidR="00AA78FF" w:rsidRPr="00AA78FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AA78FF" w:rsidRPr="00457DFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Working parent entitlement for children from 9 months old</w:t>
@@ -1803,97 +1803,97 @@
         <w:t xml:space="preserve">The Disability Access Fund (DAF) is used to help providers to make reasonable adjustments in their settings, either to support an individual child, or for the benefit of all children attending the setting. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48638956" w14:textId="77777777" w:rsidR="00457DFB" w:rsidRPr="00457DFB" w:rsidRDefault="00457DFB" w:rsidP="00457DFB">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00457DFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Is your child entitled to the Disability Living Allowance? Ticking yes will enable your chosen provider to receive the DAF.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D987B0A" w14:textId="41D0DEBF" w:rsidR="00457DFB" w:rsidRPr="00457DFB" w:rsidRDefault="00FD24EB" w:rsidP="00457DFB">
+    <w:p w14:paraId="2D987B0A" w14:textId="41D0DEBF" w:rsidR="00457DFB" w:rsidRPr="00457DFB" w:rsidRDefault="00C17C9C" w:rsidP="00457DFB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:pict w14:anchorId="71D18FE3">
-          <v:shape id="_x0000_i1028" type="#_x0000_t75" alt="Small tick box" style="width:15.6pt;height:14.4pt">
+          <v:shape id="_x0000_i1028" type="#_x0000_t75" alt="Small tick box" style="width:15.75pt;height:14.25pt">
             <v:imagedata r:id="rId11" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidR="00457DFB" w:rsidRPr="00457DFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:pict w14:anchorId="0F89DB0C">
-          <v:shape id="_x0000_i1029" type="#_x0000_t75" alt="Small tick box" style="width:15.6pt;height:14.4pt">
+          <v:shape id="_x0000_i1029" type="#_x0000_t75" alt="Small tick box" style="width:15.75pt;height:14.25pt">
             <v:imagedata r:id="rId11" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidR="00457DFB" w:rsidRPr="00457DFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DB4FD75" w14:textId="77777777" w:rsidR="00457DFB" w:rsidRPr="00457DFB" w:rsidRDefault="00457DFB" w:rsidP="00457DFB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
@@ -1938,289 +1938,289 @@
     </w:p>
     <w:p w14:paraId="0C3DE029" w14:textId="77777777" w:rsidR="00457DFB" w:rsidRPr="00457DFB" w:rsidRDefault="00457DFB" w:rsidP="00457DFB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00457DFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Are you in receipt of Universal Credit?  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CCD3D3E" w14:textId="093752FE" w:rsidR="00457DFB" w:rsidRPr="00457DFB" w:rsidRDefault="00FD24EB" w:rsidP="00457DFB">
+    <w:p w14:paraId="3CCD3D3E" w14:textId="093752FE" w:rsidR="00457DFB" w:rsidRPr="00457DFB" w:rsidRDefault="00C17C9C" w:rsidP="00457DFB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:pict w14:anchorId="36A51E45">
-          <v:shape id="_x0000_i1030" type="#_x0000_t75" alt="Small tick box" style="width:15.6pt;height:14.4pt">
+          <v:shape id="_x0000_i1030" type="#_x0000_t75" alt="Small tick box" style="width:15.75pt;height:14.25pt">
             <v:imagedata r:id="rId11" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidR="00457DFB" w:rsidRPr="00457DFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:pict w14:anchorId="77871EC5">
-          <v:shape id="_x0000_i1031" type="#_x0000_t75" alt="Small tick box" style="width:15.6pt;height:14.4pt">
+          <v:shape id="_x0000_i1031" type="#_x0000_t75" alt="Small tick box" style="width:15.75pt;height:14.25pt">
             <v:imagedata r:id="rId11" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidR="00457DFB" w:rsidRPr="00457DFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
       <w:r w:rsidR="00457DFB" w:rsidRPr="00457DFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="28B33DC7" w14:textId="77777777" w:rsidR="00457DFB" w:rsidRPr="00457DFB" w:rsidRDefault="00457DFB" w:rsidP="00457DFB">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00457DFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Is your child currently looked after by a local authority/have they ever been looked after by a local authority in England or Wales?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F55D55A" w14:textId="0707FC19" w:rsidR="00457DFB" w:rsidRPr="00457DFB" w:rsidRDefault="00FD24EB" w:rsidP="00457DFB">
+    <w:p w14:paraId="7F55D55A" w14:textId="0707FC19" w:rsidR="00457DFB" w:rsidRPr="00457DFB" w:rsidRDefault="00C17C9C" w:rsidP="00457DFB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:pict w14:anchorId="15B46660">
-          <v:shape id="_x0000_i1032" type="#_x0000_t75" alt="Small tick box" style="width:15.6pt;height:14.4pt">
+          <v:shape id="_x0000_i1032" type="#_x0000_t75" alt="Small tick box" style="width:15.75pt;height:14.25pt">
             <v:imagedata r:id="rId11" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidR="00457DFB" w:rsidRPr="00457DFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:pict w14:anchorId="44C83FA0">
-          <v:shape id="_x0000_i1033" type="#_x0000_t75" alt="Small tick box" style="width:15.6pt;height:14.4pt">
+          <v:shape id="_x0000_i1033" type="#_x0000_t75" alt="Small tick box" style="width:15.75pt;height:14.25pt">
             <v:imagedata r:id="rId11" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidR="00457DFB" w:rsidRPr="00457DFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
       <w:r w:rsidR="00457DFB" w:rsidRPr="00457DFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AE6EAA3" w14:textId="77777777" w:rsidR="00457DFB" w:rsidRPr="00457DFB" w:rsidRDefault="00457DFB" w:rsidP="00457DFB">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00457DFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Are you an asylum seeker receiving support under Part Six of the Immigration and Asylum Act 1999?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27C43C51" w14:textId="25EA0765" w:rsidR="00457DFB" w:rsidRPr="00457DFB" w:rsidRDefault="00FD24EB" w:rsidP="00457DFB">
+    <w:p w14:paraId="27C43C51" w14:textId="25EA0765" w:rsidR="00457DFB" w:rsidRPr="00457DFB" w:rsidRDefault="00C17C9C" w:rsidP="00457DFB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:pict w14:anchorId="513DB34B">
-          <v:shape id="_x0000_i1034" type="#_x0000_t75" alt="Small tick box" style="width:15.6pt;height:14.4pt">
+          <v:shape id="_x0000_i1034" type="#_x0000_t75" alt="Small tick box" style="width:15.75pt;height:14.25pt">
             <v:imagedata r:id="rId11" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidR="00457DFB" w:rsidRPr="00457DFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en" w:eastAsia="en-GB"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:kern w:val="0"/>
           <w:lang w:val="en"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:pict w14:anchorId="471419BD">
-          <v:shape id="_x0000_i1035" type="#_x0000_t75" alt="Small tick box" style="width:15.6pt;height:14.4pt">
+          <v:shape id="_x0000_i1035" type="#_x0000_t75" alt="Small tick box" style="width:15.75pt;height:14.25pt">
             <v:imagedata r:id="rId11" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r w:rsidR="00457DFB" w:rsidRPr="00457DFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E4AC5BF" w14:textId="77777777" w:rsidR="00457DFB" w:rsidRPr="00457DFB" w:rsidRDefault="00457DFB" w:rsidP="00457DFB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en"/>
@@ -10424,87 +10424,87 @@
     </w:p>
     <w:p w14:paraId="44A4FFFE" w14:textId="77777777" w:rsidR="00C22243" w:rsidRPr="00B31273" w:rsidRDefault="00C22243" w:rsidP="00457DFB">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C22243" w:rsidRPr="00B31273" w:rsidSect="00457DFB">
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="1077" w:bottom="992" w:left="1077" w:header="425" w:footer="397" w:gutter="0"/>
       <w:cols w:space="1134"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A939C51" w14:textId="77777777" w:rsidR="00FD24EB" w:rsidRDefault="00FD24EB">
+    <w:p w14:paraId="3DA92453" w14:textId="77777777" w:rsidR="00C17C9C" w:rsidRDefault="00C17C9C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="70148DA0" w14:textId="77777777" w:rsidR="00FD24EB" w:rsidRDefault="00FD24EB">
+    <w:p w14:paraId="565250B5" w14:textId="77777777" w:rsidR="00C17C9C" w:rsidRDefault="00C17C9C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
@@ -10640,61 +10640,61 @@
       <w:spacing w:before="240"/>
       <w:rPr>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006E6ADB">
       <w:rPr>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Published: </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>[Month] 2025</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="011EC1EA" w14:textId="77777777" w:rsidR="00FD24EB" w:rsidRDefault="00FD24EB">
+    <w:p w14:paraId="3BFE5228" w14:textId="77777777" w:rsidR="00C17C9C" w:rsidRDefault="00C17C9C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2628CFC0" w14:textId="77777777" w:rsidR="00FD24EB" w:rsidRDefault="00FD24EB">
+    <w:p w14:paraId="4880E514" w14:textId="77777777" w:rsidR="00C17C9C" w:rsidRDefault="00C17C9C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0237157A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A920BF2C"/>
     <w:lvl w:ilvl="0" w:tplc="A89E4FAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -12114,84 +12114,84 @@
   </w:num>
   <w:num w:numId="6" w16cid:durableId="752822215">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1455248967">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2085100775">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1264606211">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="35592315">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1546524575">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00457DFB"/>
     <w:rsid w:val="000307ED"/>
     <w:rsid w:val="00041693"/>
     <w:rsid w:val="00043699"/>
     <w:rsid w:val="00044142"/>
     <w:rsid w:val="00061989"/>
     <w:rsid w:val="000726A9"/>
     <w:rsid w:val="00077852"/>
     <w:rsid w:val="000912C1"/>
     <w:rsid w:val="00094317"/>
     <w:rsid w:val="00095068"/>
     <w:rsid w:val="000A4812"/>
     <w:rsid w:val="000A4821"/>
     <w:rsid w:val="000A669B"/>
+    <w:rsid w:val="000B523A"/>
     <w:rsid w:val="000B6785"/>
     <w:rsid w:val="000C34D9"/>
     <w:rsid w:val="000C4363"/>
     <w:rsid w:val="000F10DB"/>
     <w:rsid w:val="00115AF2"/>
     <w:rsid w:val="00125FCD"/>
     <w:rsid w:val="00131347"/>
     <w:rsid w:val="00153AC7"/>
     <w:rsid w:val="001550E9"/>
     <w:rsid w:val="00155D88"/>
     <w:rsid w:val="0016545C"/>
     <w:rsid w:val="0017512D"/>
     <w:rsid w:val="00191751"/>
     <w:rsid w:val="0019190A"/>
     <w:rsid w:val="001B49B0"/>
     <w:rsid w:val="001D2920"/>
     <w:rsid w:val="001E1A6C"/>
     <w:rsid w:val="001F4FCC"/>
     <w:rsid w:val="001F6C4F"/>
     <w:rsid w:val="001F76C1"/>
     <w:rsid w:val="00242128"/>
     <w:rsid w:val="002511E4"/>
     <w:rsid w:val="00253F84"/>
     <w:rsid w:val="00254CAC"/>
     <w:rsid w:val="00282C4C"/>
@@ -12214,147 +12214,147 @@
     <w:rsid w:val="003B05A8"/>
     <w:rsid w:val="003C065F"/>
     <w:rsid w:val="003E66D6"/>
     <w:rsid w:val="0041230E"/>
     <w:rsid w:val="0044194D"/>
     <w:rsid w:val="00445A7F"/>
     <w:rsid w:val="004561EE"/>
     <w:rsid w:val="00457DFB"/>
     <w:rsid w:val="00462B29"/>
     <w:rsid w:val="00491D92"/>
     <w:rsid w:val="004934D8"/>
     <w:rsid w:val="004948BB"/>
     <w:rsid w:val="004B34A3"/>
     <w:rsid w:val="004C4E4B"/>
     <w:rsid w:val="004D6D33"/>
     <w:rsid w:val="004D78B0"/>
     <w:rsid w:val="004E0526"/>
     <w:rsid w:val="004E429C"/>
     <w:rsid w:val="004E7DC5"/>
     <w:rsid w:val="004F599E"/>
     <w:rsid w:val="005025E2"/>
     <w:rsid w:val="00506C41"/>
     <w:rsid w:val="00507DB8"/>
     <w:rsid w:val="00514855"/>
     <w:rsid w:val="00551526"/>
-    <w:rsid w:val="00554849"/>
     <w:rsid w:val="005564BA"/>
     <w:rsid w:val="00560021"/>
     <w:rsid w:val="005A6847"/>
     <w:rsid w:val="005B0950"/>
     <w:rsid w:val="005B4B23"/>
     <w:rsid w:val="005C73F0"/>
     <w:rsid w:val="005D1114"/>
     <w:rsid w:val="005D7BB7"/>
     <w:rsid w:val="00606217"/>
     <w:rsid w:val="006108D4"/>
     <w:rsid w:val="00613F12"/>
     <w:rsid w:val="00631A05"/>
     <w:rsid w:val="006378F5"/>
     <w:rsid w:val="00640C55"/>
     <w:rsid w:val="00643157"/>
     <w:rsid w:val="00650518"/>
     <w:rsid w:val="006911A1"/>
     <w:rsid w:val="00692ADA"/>
     <w:rsid w:val="00694598"/>
     <w:rsid w:val="00694C99"/>
     <w:rsid w:val="006C4F20"/>
     <w:rsid w:val="006E0ABE"/>
     <w:rsid w:val="006E5841"/>
     <w:rsid w:val="006F65A2"/>
     <w:rsid w:val="00702202"/>
     <w:rsid w:val="007152C2"/>
     <w:rsid w:val="00715581"/>
     <w:rsid w:val="00723112"/>
     <w:rsid w:val="0072596A"/>
     <w:rsid w:val="0073444C"/>
     <w:rsid w:val="00737152"/>
     <w:rsid w:val="00737BE5"/>
     <w:rsid w:val="00786483"/>
     <w:rsid w:val="007A1F9A"/>
     <w:rsid w:val="007B19C9"/>
     <w:rsid w:val="007E613B"/>
     <w:rsid w:val="007E6F3B"/>
     <w:rsid w:val="007F0045"/>
     <w:rsid w:val="007F26ED"/>
-    <w:rsid w:val="007F78D1"/>
     <w:rsid w:val="00807397"/>
     <w:rsid w:val="00813ABA"/>
     <w:rsid w:val="008250F3"/>
     <w:rsid w:val="00872A78"/>
     <w:rsid w:val="00880A3F"/>
     <w:rsid w:val="008A146A"/>
     <w:rsid w:val="008D29CD"/>
     <w:rsid w:val="008E2BDD"/>
     <w:rsid w:val="008E37A9"/>
     <w:rsid w:val="008E7852"/>
     <w:rsid w:val="008F2F83"/>
     <w:rsid w:val="009207B3"/>
     <w:rsid w:val="00924339"/>
     <w:rsid w:val="00933B49"/>
     <w:rsid w:val="00945AC7"/>
     <w:rsid w:val="00954136"/>
     <w:rsid w:val="009549F5"/>
     <w:rsid w:val="0098291D"/>
     <w:rsid w:val="00986571"/>
     <w:rsid w:val="00995439"/>
     <w:rsid w:val="009A6BAB"/>
     <w:rsid w:val="009B04F5"/>
     <w:rsid w:val="009B7938"/>
     <w:rsid w:val="009C5EB2"/>
     <w:rsid w:val="009D58E9"/>
     <w:rsid w:val="009F350F"/>
     <w:rsid w:val="00A05B64"/>
     <w:rsid w:val="00A05D4C"/>
     <w:rsid w:val="00A14495"/>
     <w:rsid w:val="00A21653"/>
     <w:rsid w:val="00A478FA"/>
     <w:rsid w:val="00A52935"/>
     <w:rsid w:val="00A57EFB"/>
     <w:rsid w:val="00A71330"/>
+    <w:rsid w:val="00A73568"/>
     <w:rsid w:val="00A8022D"/>
     <w:rsid w:val="00A80249"/>
     <w:rsid w:val="00A863D4"/>
     <w:rsid w:val="00AA78FF"/>
     <w:rsid w:val="00AB65AF"/>
     <w:rsid w:val="00AE4BA2"/>
     <w:rsid w:val="00B000C7"/>
     <w:rsid w:val="00B10894"/>
     <w:rsid w:val="00B220D3"/>
     <w:rsid w:val="00B31273"/>
     <w:rsid w:val="00B41B10"/>
     <w:rsid w:val="00B5368A"/>
     <w:rsid w:val="00B603E5"/>
     <w:rsid w:val="00B63BF5"/>
     <w:rsid w:val="00B64C17"/>
     <w:rsid w:val="00B834AF"/>
     <w:rsid w:val="00B8722C"/>
     <w:rsid w:val="00B90C9B"/>
     <w:rsid w:val="00B9204B"/>
     <w:rsid w:val="00B92B89"/>
     <w:rsid w:val="00BE3A32"/>
     <w:rsid w:val="00C02989"/>
+    <w:rsid w:val="00C17C9C"/>
     <w:rsid w:val="00C22243"/>
     <w:rsid w:val="00C3510F"/>
     <w:rsid w:val="00C42269"/>
     <w:rsid w:val="00C57791"/>
     <w:rsid w:val="00C72026"/>
     <w:rsid w:val="00C82EA1"/>
     <w:rsid w:val="00C95480"/>
     <w:rsid w:val="00C96144"/>
     <w:rsid w:val="00CA262B"/>
     <w:rsid w:val="00CA3D19"/>
     <w:rsid w:val="00CE017C"/>
     <w:rsid w:val="00CE73A9"/>
     <w:rsid w:val="00D12C6B"/>
     <w:rsid w:val="00D22F20"/>
     <w:rsid w:val="00D26996"/>
     <w:rsid w:val="00D30FAB"/>
     <w:rsid w:val="00D43ABF"/>
     <w:rsid w:val="00DE6B4A"/>
     <w:rsid w:val="00E12BB3"/>
     <w:rsid w:val="00E15CAE"/>
     <w:rsid w:val="00E15EF2"/>
     <w:rsid w:val="00E179A0"/>
     <w:rsid w:val="00E32254"/>
     <w:rsid w:val="00E7251D"/>
     <w:rsid w:val="00E72DBD"/>
@@ -12362,51 +12362,50 @@
     <w:rsid w:val="00EA33BD"/>
     <w:rsid w:val="00EB49E3"/>
     <w:rsid w:val="00ED05F2"/>
     <w:rsid w:val="00ED3386"/>
     <w:rsid w:val="00EF32F7"/>
     <w:rsid w:val="00EF674A"/>
     <w:rsid w:val="00F178AF"/>
     <w:rsid w:val="00F211C6"/>
     <w:rsid w:val="00F30628"/>
     <w:rsid w:val="00F33C7A"/>
     <w:rsid w:val="00F35D2B"/>
     <w:rsid w:val="00F44948"/>
     <w:rsid w:val="00F44CD0"/>
     <w:rsid w:val="00F576BB"/>
     <w:rsid w:val="00F6004A"/>
     <w:rsid w:val="00F67949"/>
     <w:rsid w:val="00F76E6A"/>
     <w:rsid w:val="00F93F9F"/>
     <w:rsid w:val="00FA03C3"/>
     <w:rsid w:val="00FA2DC7"/>
     <w:rsid w:val="00FA4B90"/>
     <w:rsid w:val="00FA7781"/>
     <w:rsid w:val="00FB4818"/>
     <w:rsid w:val="00FC579D"/>
     <w:rsid w:val="00FD118E"/>
-    <w:rsid w:val="00FD24EB"/>
     <w:rsid w:val="00FD3F9A"/>
     <w:rsid w:val="00FE0F93"/>
     <w:rsid w:val="00FE7484"/>
     <w:rsid w:val="00FF5F43"/>
     <w:rsid w:val="21C56C8D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -13918,69 +13917,56 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...11 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100ED03EBBC196C6E40B1B2CCF828DA23F0" ma:contentTypeVersion="8" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f129ee41e34eb90241b7f8d2c16ae912">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1bb334bd-b121-4389-8e98-14d3623aa54f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2f77fdd28af1b88b7846406fe903c1bf" ns2:_="">
     <xsd:import namespace="1bb334bd-b121-4389-8e98-14d3623aa54f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1bb334bd-b121-4389-8e98-14d3623aa54f" elementFormDefault="qualified">
@@ -14104,89 +14090,102 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CCE4CA97-E122-439A-975E-DAA3B835E381}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{13E6ED71-196B-474B-AFDE-D87EA91DE3AB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="1bb334bd-b121-4389-8e98-14d3623aa54f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D91A1B2-F390-4E2C-B494-13607F8C6A61}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3968C1D-183C-4005-9E4F-F9C2BCE1C884}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
   <Words>2384</Words>
   <Characters>13594</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
   <Lines>113</Lines>
   <Paragraphs>31</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>