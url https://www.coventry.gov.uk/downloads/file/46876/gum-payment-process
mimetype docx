--- v0 (2026-04-18)
+++ v1 (2026-09-08)
@@ -1,4086 +1,2948 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="docx" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1B7E0F61" w14:textId="77777777" w:rsidR="00283003" w:rsidRDefault="00283003" w:rsidP="00605685">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E20C1B2" w14:textId="77777777" w:rsidR="004B3176" w:rsidRDefault="00030F83" w:rsidP="00605685">
+    <w:p w14:paraId="6D99DEA1" w14:textId="77777777" w:rsidR="00153D69" w:rsidRDefault="00153D69" w:rsidP="00605685">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E311EA3" w14:textId="04DD9A6F" w:rsidR="00153D69" w:rsidRDefault="00EE53FA" w:rsidP="00605685">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
       <w:r>
-        <w:t>Provision</w:t>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="60DAB93C" wp14:editId="447A4CEE">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>center</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>10160</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="2857500" cy="1781175"/>
+            <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="700259899" name="Picture 1" descr="Coventry City Council blue logo"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 2" descr="Coventry City Council blue logo"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2857500" cy="1781175"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B8C503A" w14:textId="77777777" w:rsidR="00153D69" w:rsidRDefault="00153D69" w:rsidP="00605685">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71263B6F" w14:textId="2813AD98" w:rsidR="00153D69" w:rsidRDefault="00153D69" w:rsidP="00605685">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FA123EE" w14:textId="77777777" w:rsidR="00153D69" w:rsidRDefault="00153D69" w:rsidP="00605685">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B664B5E" w14:textId="6764AFE1" w:rsidR="00153D69" w:rsidRDefault="00153D69" w:rsidP="00605685">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4292814F" w14:textId="77777777" w:rsidR="00153D69" w:rsidRDefault="00153D69" w:rsidP="00605685">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48D16C13" w14:textId="00B041EC" w:rsidR="00153D69" w:rsidRDefault="00153D69" w:rsidP="00605685">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="216A2116" w14:textId="77777777" w:rsidR="00153D69" w:rsidRDefault="00153D69" w:rsidP="00605685">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="074264B5" w14:textId="77777777" w:rsidR="00153D69" w:rsidRDefault="00153D69" w:rsidP="00605685">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="344F9A0E" w14:textId="77777777" w:rsidR="00153D69" w:rsidRDefault="00153D69" w:rsidP="00605685">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6454AE6C" w14:textId="77777777" w:rsidR="00153D69" w:rsidRDefault="00153D69" w:rsidP="00605685">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65D554AB" w14:textId="77777777" w:rsidR="00153D69" w:rsidRDefault="00153D69" w:rsidP="00605685">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51CC2830" w14:textId="77777777" w:rsidR="00153D69" w:rsidRDefault="00153D69" w:rsidP="00605685">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37394C6E" w14:textId="77777777" w:rsidR="00153D69" w:rsidRDefault="00153D69" w:rsidP="00605685">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AA16D22" w14:textId="77777777" w:rsidR="00153D69" w:rsidRDefault="00153D69" w:rsidP="00605685">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F6CDA23" w14:textId="77777777" w:rsidR="00153D69" w:rsidRDefault="00153D69" w:rsidP="00605685">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B4CEDB2" w14:textId="77777777" w:rsidR="00153D69" w:rsidRDefault="00153D69" w:rsidP="00605685">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0312714C" w14:textId="28D7889B" w:rsidR="00153D69" w:rsidRPr="00E51D13" w:rsidRDefault="00E51D13" w:rsidP="00605685">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E51D13">
+        <w:rPr>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>COVENTRY CITY COUNCIL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A7FB2B5" w14:textId="5CE959E8" w:rsidR="00E51D13" w:rsidRPr="00E51D13" w:rsidRDefault="00E51D13" w:rsidP="00E51D13">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E51D13">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t>SEXUAL HEALTH CROSS CHARGING</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D8FC001" w14:textId="79D923AE" w:rsidR="00E51D13" w:rsidRDefault="00E51D13" w:rsidP="00E51D13">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E51D13">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t>POLICY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E5FBF0A" w14:textId="77777777" w:rsidR="00E51D13" w:rsidRPr="00E51D13" w:rsidRDefault="00E51D13" w:rsidP="00E51D13">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AF5C787" w14:textId="3BF5A6A1" w:rsidR="00E51D13" w:rsidRDefault="00E51D13" w:rsidP="00E51D13">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E51D13">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E51D13">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2028</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AFD5CA7" w14:textId="77777777" w:rsidR="00E51D13" w:rsidRDefault="00E51D13" w:rsidP="00E51D13">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B514FDF" w14:textId="77777777" w:rsidR="00E51D13" w:rsidRDefault="00E51D13" w:rsidP="00E51D13">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66018390" w14:textId="77777777" w:rsidR="00E51D13" w:rsidRDefault="00E51D13" w:rsidP="00E51D13">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="058492B2" w14:textId="77777777" w:rsidR="00E51D13" w:rsidRDefault="00E51D13" w:rsidP="00E51D13">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74C58A22" w14:textId="77777777" w:rsidR="00E51D13" w:rsidRDefault="00E51D13" w:rsidP="00E51D13">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B62D55E" w14:textId="77777777" w:rsidR="00E51D13" w:rsidRDefault="00E51D13" w:rsidP="00E51D13">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5425048A" w14:textId="77777777" w:rsidR="00E51D13" w:rsidRDefault="00E51D13" w:rsidP="00E51D13">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55930168" w14:textId="77777777" w:rsidR="00E51D13" w:rsidRDefault="00E51D13" w:rsidP="00E51D13">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="261E4A49" w14:textId="77777777" w:rsidR="00E51D13" w:rsidRDefault="00E51D13" w:rsidP="00E51D13">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BF87FAF" w14:textId="2040FD4F" w:rsidR="00701B83" w:rsidRDefault="00701B83" w:rsidP="00701B83">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Helen Earp</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D345E60" w14:textId="70D11686" w:rsidR="00701B83" w:rsidRDefault="00701B83" w:rsidP="00701B83">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Senior Public Health Commissioning Manager – Adults</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C715B72" w14:textId="63F14B9D" w:rsidR="00701B83" w:rsidRPr="00701B83" w:rsidRDefault="00701B83" w:rsidP="00701B83">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>25 August 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E20C1B2" w14:textId="2143F90C" w:rsidR="004B3176" w:rsidRDefault="00632F1C" w:rsidP="00605685">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Payment process for the p</w:t>
+      </w:r>
+      <w:r w:rsidR="00030F83">
+        <w:t>rovision</w:t>
       </w:r>
       <w:r w:rsidR="00792AF2">
         <w:t xml:space="preserve"> of GUM services to residents of Coventry</w:t>
       </w:r>
       <w:r w:rsidR="004C17DD">
         <w:t xml:space="preserve"> by Out of Area providers</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59B3B21D" w14:textId="77777777" w:rsidR="00605685" w:rsidRDefault="00605685" w:rsidP="00605685"/>
-    <w:p w14:paraId="5DC4E451" w14:textId="3E989A7D" w:rsidR="00605685" w:rsidRDefault="00605685" w:rsidP="00605685">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00605685">
+    <w:p w14:paraId="5DC4E451" w14:textId="5F80BF0B" w:rsidR="00605685" w:rsidRPr="002A3813" w:rsidRDefault="00605685" w:rsidP="00632F1C">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A3813">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Period covered: </w:t>
+      </w:r>
+      <w:r w:rsidR="006446AB" w:rsidRPr="002A3813">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>25 August</w:t>
+      </w:r>
+      <w:r w:rsidR="00E83D96" w:rsidRPr="002A3813">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D46056" w:rsidRPr="002A3813">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00081E09" w:rsidRPr="002A3813">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00B11C49" w:rsidRPr="002A3813">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="000211D4" w:rsidRPr="002A3813">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A3813">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="006676F3" w:rsidRPr="002A3813">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidR="006676F3" w:rsidRPr="002A3813">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
-      <w:r w:rsidR="00794D29">
+      <w:r w:rsidR="00794D29" w:rsidRPr="002A3813">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> March 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00081E09" w:rsidRPr="002A3813">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="006446AB" w:rsidRPr="002A3813">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="006676F3" w:rsidRPr="002A3813">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E83D96">
-[...39 lines deleted...]
-    <w:p w14:paraId="6577D2D6" w14:textId="77777777" w:rsidR="00362495" w:rsidRPr="00605685" w:rsidRDefault="00362495" w:rsidP="00605685"/>
+    </w:p>
     <w:p w14:paraId="40E04CA9" w14:textId="77777777" w:rsidR="00792AF2" w:rsidRPr="00792AF2" w:rsidRDefault="00792AF2" w:rsidP="00792AF2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2990"/>
         <w:gridCol w:w="6026"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0049694F" w:rsidRPr="00C05D05" w14:paraId="620A2E09" w14:textId="77777777" w:rsidTr="00FF18AB">
+      <w:tr w:rsidR="009461D7" w:rsidRPr="00C05D05" w14:paraId="59E702F7" w14:textId="77777777" w:rsidTr="004A0ED5">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3085" w:type="dxa"/>
+            <w:tcW w:w="2990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77E9BEF7" w14:textId="77777777" w:rsidR="0049694F" w:rsidRPr="00C05D05" w:rsidRDefault="00CB225C" w:rsidP="00456B30">
+          <w:p w14:paraId="7B16D7CC" w14:textId="35D43659" w:rsidR="009461D7" w:rsidRDefault="009461D7" w:rsidP="009461D7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
             </w:pPr>
             <w:r>
-              <w:t>Officer c</w:t>
-[...2 lines deleted...]
-              <w:t>ontact</w:t>
+              <w:t>Backing data contact</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6157" w:type="dxa"/>
+            <w:tcW w:w="6026" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D50062F" w14:textId="77777777" w:rsidR="00605685" w:rsidRPr="00605685" w:rsidRDefault="00605685" w:rsidP="00605685">
+          <w:p w14:paraId="58810CD7" w14:textId="77777777" w:rsidR="009461D7" w:rsidRPr="009461D7" w:rsidRDefault="009461D7" w:rsidP="009461D7">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidRPr="009461D7">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                </w:rPr>
+                <w:t>fmuNCAStrategicSuppo@coventry.gov.uk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="009461D7">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36619D94" w14:textId="2935CA94" w:rsidR="009461D7" w:rsidRPr="009461D7" w:rsidRDefault="009461D7" w:rsidP="009461D7"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009461D7" w:rsidRPr="00C05D05" w14:paraId="620A2E09" w14:textId="77777777" w:rsidTr="004A0ED5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77E9BEF7" w14:textId="77777777" w:rsidR="009461D7" w:rsidRPr="00C05D05" w:rsidRDefault="009461D7" w:rsidP="009461D7">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Officer contact</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6026" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4898452E" w14:textId="77777777" w:rsidR="009461D7" w:rsidRDefault="009461D7" w:rsidP="009461D7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r w:rsidRPr="000F74BF">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:b w:val="0"/>
                 </w:rPr>
                 <w:t>michelle.pouton@coventry.gov.uk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="5D50062F" w14:textId="77777777" w:rsidR="009461D7" w:rsidRPr="009461D7" w:rsidRDefault="009461D7" w:rsidP="009461D7"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB225C" w:rsidRPr="00C05D05" w14:paraId="57EDD392" w14:textId="77777777" w:rsidTr="00FF18AB">
+      <w:tr w:rsidR="009461D7" w:rsidRPr="00C05D05" w14:paraId="57EDD392" w14:textId="77777777" w:rsidTr="004A0ED5">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3085" w:type="dxa"/>
+            <w:tcW w:w="2990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B94FDDD" w14:textId="77777777" w:rsidR="00CB225C" w:rsidRPr="008D4D94" w:rsidRDefault="00605685" w:rsidP="00456B30">
+          <w:p w14:paraId="3B94FDDD" w14:textId="77777777" w:rsidR="009461D7" w:rsidRPr="008D4D94" w:rsidRDefault="009461D7" w:rsidP="009461D7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
             </w:pPr>
             <w:r w:rsidRPr="008D4D94">
               <w:t>Commissioning Manager</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6157" w:type="dxa"/>
+            <w:tcW w:w="6026" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DDBE505" w14:textId="04F10C08" w:rsidR="00CB225C" w:rsidRPr="008D4D94" w:rsidRDefault="00123F6C" w:rsidP="00456B30">
+          <w:p w14:paraId="5DDBE505" w14:textId="124C560D" w:rsidR="009461D7" w:rsidRPr="006446AB" w:rsidRDefault="009461D7" w:rsidP="009461D7">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="006446AB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>r</w:t>
-[...86 lines deleted...]
-              <w:t>All wards</w:t>
+              <w:t>Helen.earp@coventry.gov.uk</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1245070A" w14:textId="77777777" w:rsidR="00087475" w:rsidRDefault="00087475" w:rsidP="00087475"/>
-    <w:p w14:paraId="7D2BCA05" w14:textId="77777777" w:rsidR="00614AB8" w:rsidRDefault="00614AB8" w:rsidP="00432F24">
-[...3 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7A1BD29B" w14:textId="6DC0911F" w:rsidR="00BF4297" w:rsidRDefault="00BF4297" w:rsidP="00087475">
+      <w:r w:rsidRPr="00BF4297">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1. Introduction</w:t>
+      </w:r>
       <w:r>
-        <w:t>This document sets out Coventry City Councils approach to managing non contracted sexual health activity for Coventry residents attending</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12D4AD1E" w14:textId="77777777" w:rsidR="00BF4297" w:rsidRDefault="00BF4297" w:rsidP="00087475"/>
+    <w:p w14:paraId="531F1E90" w14:textId="77777777" w:rsidR="00F54DD0" w:rsidRDefault="00F54DD0" w:rsidP="00432F24">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> out of area service.  </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00030F83">
+        <w:t>1.1 This document details the council’s policy to manage non-contracted sexual health out of area activity and provide clarity on the conditions and payment terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66C3D690" w14:textId="77777777" w:rsidR="003A5491" w:rsidRDefault="003A5491" w:rsidP="00432F24">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13F21549" w14:textId="31D23EB2" w:rsidR="00614AB8" w:rsidRDefault="003A5491" w:rsidP="00432F24">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1.2 Due to the open access requirements of sexual health services, residents can access services outside of their home</w:t>
+      </w:r>
+      <w:r w:rsidR="00A83E7A">
+        <w:t xml:space="preserve"> local authority boundary area.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D134FB9" w14:textId="77777777" w:rsidR="00A83E7A" w:rsidRDefault="00A83E7A" w:rsidP="00432F24">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51ABFC88" w14:textId="068B36C7" w:rsidR="00407989" w:rsidRDefault="00407989" w:rsidP="00432F24">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1.3 Coventry City Council currently provides GUM as part of the Integrated Sexual Health Service activity under a block contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22AFBE9A" w14:textId="77777777" w:rsidR="00525DA0" w:rsidRDefault="00525DA0" w:rsidP="00432F24">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03DCFA6D" w14:textId="0FF747C2" w:rsidR="00525DA0" w:rsidRDefault="00525DA0" w:rsidP="00432F24">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00525DA0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2. Background</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB24362" w14:textId="77777777" w:rsidR="00525DA0" w:rsidRDefault="00525DA0" w:rsidP="00432F24">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BD9559A" w14:textId="388BC214" w:rsidR="00525DA0" w:rsidRDefault="00525DA0" w:rsidP="00432F24">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2.1 Since 1 April 2013, Local Authorities are mandated to ensure that </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB10E3">
+        <w:t>comprehensive, open access, confidential sexual health services are available to all people who are present in their area (whether resident in that area or not).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="192F64D1" w14:textId="77777777" w:rsidR="00EB10E3" w:rsidRDefault="00EB10E3" w:rsidP="00432F24">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60FBA06F" w14:textId="007DAA03" w:rsidR="00EB10E3" w:rsidRDefault="00EB10E3" w:rsidP="00432F24">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2.2 Re-charging by the provider of costs back to the area where the individual is resident is recommended by Department of Health (DH) for out-of-area use of services.  There arrangements support open access integrated sexual health services and patient choice in line with DH recommendations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="239BFA9A" w14:textId="77777777" w:rsidR="00EB10E3" w:rsidRDefault="00EB10E3" w:rsidP="00432F24">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69C3B500" w14:textId="4E12D890" w:rsidR="00EB10E3" w:rsidRDefault="00EB10E3" w:rsidP="00432F24">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2.3 The Department of Health issued revised guidance on cross charging in August 2018</w:t>
+      </w:r>
+      <w:r w:rsidR="006A1886">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...98 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+      <w:r w:rsidR="006A1886">
+        <w:t>outlining the principles for Local Authorities regarding payments for residents accessing sexual health services outside the area.  No further updates have been released.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="744E33C1" w14:textId="77777777" w:rsidR="006A1886" w:rsidRDefault="006A1886" w:rsidP="00432F24">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C829AEF" w14:textId="02DB0FA4" w:rsidR="006A1886" w:rsidRDefault="006A1886" w:rsidP="00432F24">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2.4 The guidance was developed to encourage a consistent</w:t>
+      </w:r>
+      <w:r w:rsidR="007656D0">
+        <w:t>, equitable, fair and transparent approach to cross-charging and billing for out of area service users from both a commissioning and provider perspective.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DF58863" w14:textId="45803D2F" w:rsidR="00051B87" w:rsidRDefault="00144C39" w:rsidP="00432F24">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00144C39">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3. Cross-charging arrangements</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26DAFD1B" w14:textId="77777777" w:rsidR="00144C39" w:rsidRDefault="00144C39" w:rsidP="00432F24">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F3ADEF0" w14:textId="03FBFBE6" w:rsidR="00144C39" w:rsidRDefault="00144C39" w:rsidP="00432F24">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>3.1 Coventry City Council</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF2BCE">
+        <w:t xml:space="preserve"> (CCC) will maintain confidential open access services and ensure that residents can attend a sexual health service of their choice without geographical boundaries.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C435959" w14:textId="77777777" w:rsidR="00AF2BCE" w:rsidRDefault="00AF2BCE" w:rsidP="00432F24">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B630BA7" w14:textId="6191681A" w:rsidR="00AF2BCE" w:rsidRDefault="00AF2BCE" w:rsidP="00432F24">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidR="000A1DBE">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> This policy is in place and will be adopted</w:t>
+      </w:r>
+      <w:r w:rsidR="000A1DBE">
+        <w:t xml:space="preserve"> pending any regional or national agreement in relation to a mandated tariff or other cross-charging agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="299E5EFE" w14:textId="77777777" w:rsidR="000A1DBE" w:rsidRDefault="000A1DBE" w:rsidP="00432F24">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40F0F4EC" w14:textId="557E4079" w:rsidR="000A1DBE" w:rsidRDefault="000A1DBE" w:rsidP="00432F24">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3.3 </w:t>
+      </w:r>
+      <w:r w:rsidR="006060EC">
+        <w:t>Non-contracted providers of specialist sexual and reproductive health services will be reimbursed for attendances for STI related care (GUM) at a rate up to but not exceeding the tariff prices detailed below</w:t>
+      </w:r>
+      <w:r w:rsidR="00364266">
+        <w:t xml:space="preserve"> or the Pathway Analytics tariff agreed and published by the provider’s commissioners.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AD9ED04" w14:textId="77777777" w:rsidR="00407989" w:rsidRDefault="00407989" w:rsidP="00432F24">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6833F51E" w14:textId="3991B1A3" w:rsidR="002C5587" w:rsidRPr="00716395" w:rsidRDefault="002C5587" w:rsidP="00364266">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00716395">
         <w:t>First Appointment - £13</w:t>
       </w:r>
       <w:r w:rsidR="00123F6C">
         <w:t>8</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+      <w:r w:rsidR="00826591">
+        <w:t>.00</w:t>
+      </w:r>
+      <w:r w:rsidR="000D180B">
+        <w:t xml:space="preserve"> (single professional)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C4F6342" w14:textId="3AEA015B" w:rsidR="002C5587" w:rsidRPr="00716395" w:rsidRDefault="002C5587" w:rsidP="00364266">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00716395">
         <w:t>Follow up - £10</w:t>
       </w:r>
       <w:r w:rsidR="00123F6C">
         <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00826591">
+        <w:t>.00</w:t>
+      </w:r>
+      <w:r w:rsidR="000D180B">
+        <w:t xml:space="preserve"> (single professional)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C9F9FE8" w14:textId="77777777" w:rsidR="009E7893" w:rsidRDefault="009E7893" w:rsidP="00432F24">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12C68BAF" w14:textId="77777777" w:rsidR="009E7893" w:rsidRDefault="009E7893" w:rsidP="009E7893">
+    <w:p w14:paraId="109CD09C" w14:textId="77777777" w:rsidR="00780A00" w:rsidRDefault="000D180B" w:rsidP="00780A00">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Coventry City Council will reimburse charges for PrEP related attendances based on the agreed West Midlands intra-region top-up tariff. The top-up amounts are in addition to the above standard GUM tariffs and are effective from 1st October 2020 to 31st March 2021 when they will be reviewed:</w:t>
-[...9 lines deleted...]
-      </w:r>
+        <w:t>3.4 Non</w:t>
+      </w:r>
+      <w:r w:rsidR="00E57325">
+        <w:t xml:space="preserve">-contracted providers of specialist sexual and reproductive health services will be reimbursed for attendances for PrEP related care at a rate </w:t>
+      </w:r>
+      <w:r w:rsidR="00826591">
+        <w:t>up to but not exceeding the tariff prices detailed below as additional items to the above first and follow up appointments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D63D3C5" w14:textId="7430D65E" w:rsidR="00780A00" w:rsidRDefault="0021617D" w:rsidP="00780A00">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:tab/>
-        <w:t>First PrEP appointment: £70</w:t>
-[...8 lines deleted...]
-        <w:t>•</w:t>
       </w:r>
       <w:r>
         <w:tab/>
-        <w:t>Follow up PrEP appointment: £37</w:t>
-[...4 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:r>
+      <w:r w:rsidR="00502016">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00502016">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00502016">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002D7FEB">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002D7FEB">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002D7FEB">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002D7FEB">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65E96A8D" w14:textId="131A921B" w:rsidR="009E7893" w:rsidRDefault="009E7893" w:rsidP="00780A00">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="4" w:firstLine="676"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Further details can be found in the document embedded below, including the basis on which payment for PrEP attendances will be made.</w:t>
-[...11 lines deleted...]
-        </w:rPr>
+        <w:t>First appointment: £70</w:t>
+      </w:r>
+      <w:r w:rsidR="00826591">
+        <w:t>.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46A982FB" w14:textId="30765D98" w:rsidR="009E7893" w:rsidRDefault="009E7893" w:rsidP="00780A00">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="2" w:firstLine="678"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...58 lines deleted...]
-        </w:rPr>
+        <w:t>Follow up appointment: £37</w:t>
+      </w:r>
+      <w:r w:rsidR="00826591">
+        <w:t>.00</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="447BA837" w14:textId="77777777" w:rsidR="009863FB" w:rsidRDefault="009863FB" w:rsidP="00780A00">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C75229B" w14:textId="40D23C26" w:rsidR="009863FB" w:rsidRDefault="009863FB" w:rsidP="009863FB">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The maximum a</w:t>
+      </w:r>
+      <w:r w:rsidR="00647783">
+        <w:t>mount that CCC will pay for attendances that include PrEP activity is therefore:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="387334DC" w14:textId="77777777" w:rsidR="00647783" w:rsidRDefault="00647783" w:rsidP="009863FB">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7366" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3114"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="1842"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00030F83" w:rsidRPr="00C4211F" w14:paraId="2966BF3E" w14:textId="77777777" w:rsidTr="00FF4447">
+      <w:tr w:rsidR="00647783" w:rsidRPr="00C4211F" w14:paraId="42373DEB" w14:textId="77777777" w:rsidTr="00D07E79">
         <w:trPr>
           <w:trHeight w:val="580"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7CBA4AC0" w14:textId="77777777" w:rsidR="00030F83" w:rsidRPr="00C4211F" w:rsidRDefault="00030F83" w:rsidP="00F456DA">
+          <w:p w14:paraId="5D87FA15" w14:textId="77777777" w:rsidR="00647783" w:rsidRPr="0021617D" w:rsidRDefault="00647783" w:rsidP="00D07E79">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C4211F">
+            <w:r w:rsidRPr="0021617D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Activity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="11D2906E" w14:textId="77777777" w:rsidR="00030F83" w:rsidRPr="00C4211F" w:rsidRDefault="00030F83" w:rsidP="00F456DA">
+          <w:p w14:paraId="4491F236" w14:textId="77777777" w:rsidR="00647783" w:rsidRPr="0021617D" w:rsidRDefault="00647783" w:rsidP="00D07E79">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C4211F">
+            <w:r w:rsidRPr="0021617D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Standard GUM Tariff</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="55FB75FF" w14:textId="77777777" w:rsidR="00030F83" w:rsidRPr="00C4211F" w:rsidRDefault="00030F83" w:rsidP="00F456DA">
+          <w:p w14:paraId="2E05E1C0" w14:textId="77777777" w:rsidR="00647783" w:rsidRPr="0021617D" w:rsidRDefault="00647783" w:rsidP="00D07E79">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C4211F">
+            <w:r w:rsidRPr="0021617D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>PrEP Top Up</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2AEA8DA8" w14:textId="77777777" w:rsidR="00030F83" w:rsidRPr="00C4211F" w:rsidRDefault="00030F83" w:rsidP="00F456DA">
+          <w:p w14:paraId="32B25E50" w14:textId="77777777" w:rsidR="00647783" w:rsidRPr="0021617D" w:rsidRDefault="00647783" w:rsidP="00D07E79">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C4211F">
+            <w:r w:rsidRPr="0021617D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Total</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03492D98" w14:textId="77777777" w:rsidR="00030F83" w:rsidRPr="00C4211F" w:rsidRDefault="00030F83" w:rsidP="00F456DA">
+          <w:p w14:paraId="7FD8FB8D" w14:textId="77777777" w:rsidR="00647783" w:rsidRPr="0021617D" w:rsidRDefault="00647783" w:rsidP="00D07E79">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C4211F">
+            <w:r w:rsidRPr="0021617D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>PrEP Payment</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00030F83" w:rsidRPr="00C4211F" w14:paraId="09777D97" w14:textId="77777777" w:rsidTr="00FF4447">
+      <w:tr w:rsidR="00647783" w:rsidRPr="00C4211F" w14:paraId="460CE806" w14:textId="77777777" w:rsidTr="00D07E79">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="65C368A4" w14:textId="77777777" w:rsidR="00030F83" w:rsidRPr="00C4211F" w:rsidRDefault="00030F83" w:rsidP="00F456DA">
+          <w:p w14:paraId="5C4F3736" w14:textId="77777777" w:rsidR="00647783" w:rsidRPr="0021617D" w:rsidRDefault="00647783" w:rsidP="00D07E79">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C4211F">
+            <w:r w:rsidRPr="0021617D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>First PrEP appointment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1492587D" w14:textId="77777777" w:rsidR="00030F83" w:rsidRPr="00C4211F" w:rsidRDefault="00030F83" w:rsidP="00F456DA">
+          <w:p w14:paraId="66060076" w14:textId="5E99A546" w:rsidR="00647783" w:rsidRPr="0021617D" w:rsidRDefault="00647783" w:rsidP="00D07E79">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C4211F">
+            <w:r w:rsidRPr="0021617D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>£13</w:t>
-[...19 lines deleted...]
-              <w:t>.00</w:t>
+              <w:t>£138.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4D595F05" w14:textId="77777777" w:rsidR="00030F83" w:rsidRPr="00C4211F" w:rsidRDefault="00030F83" w:rsidP="00F456DA">
+          <w:p w14:paraId="0F4C93A6" w14:textId="77777777" w:rsidR="00647783" w:rsidRPr="0021617D" w:rsidRDefault="00647783" w:rsidP="00D07E79">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C4211F">
+            <w:r w:rsidRPr="0021617D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>£70.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="789F11B6" w14:textId="77777777" w:rsidR="00030F83" w:rsidRPr="00C4211F" w:rsidRDefault="00030F83" w:rsidP="00F456DA">
+          <w:p w14:paraId="07C9068C" w14:textId="094D2D6E" w:rsidR="00647783" w:rsidRPr="0021617D" w:rsidRDefault="00647783" w:rsidP="00D07E79">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C4211F">
+            <w:r w:rsidRPr="0021617D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>£20</w:t>
-[...23 lines deleted...]
-              <w:t>.00</w:t>
+              <w:t>£208.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00030F83" w:rsidRPr="00C4211F" w14:paraId="4C17BE1A" w14:textId="77777777" w:rsidTr="00FF4447">
+      <w:tr w:rsidR="00647783" w:rsidRPr="00C4211F" w14:paraId="4E1E47EB" w14:textId="77777777" w:rsidTr="00D07E79">
         <w:trPr>
           <w:trHeight w:val="290"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4819B0BE" w14:textId="77777777" w:rsidR="00030F83" w:rsidRPr="00C4211F" w:rsidRDefault="00030F83" w:rsidP="00F456DA">
+          <w:p w14:paraId="782E0CBC" w14:textId="6709F7CB" w:rsidR="00647783" w:rsidRPr="0021617D" w:rsidRDefault="00647783" w:rsidP="0021617D">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C4211F">
+            <w:r w:rsidRPr="0021617D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>Follow-up PrEP appointment</w:t>
+              <w:t>Follow-up</w:t>
+            </w:r>
+            <w:r w:rsidR="0021617D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0021617D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>PrEP appointment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1C9E4D48" w14:textId="77777777" w:rsidR="00030F83" w:rsidRPr="00C4211F" w:rsidRDefault="00030F83" w:rsidP="00F456DA">
+          <w:p w14:paraId="19AB9158" w14:textId="3D81679D" w:rsidR="00647783" w:rsidRPr="0021617D" w:rsidRDefault="00647783" w:rsidP="00D07E79">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C4211F">
+            <w:r w:rsidRPr="0021617D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>£10</w:t>
-[...19 lines deleted...]
-              <w:t>.00</w:t>
+              <w:t>£109.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="000777FC" w14:textId="77777777" w:rsidR="00030F83" w:rsidRPr="00C4211F" w:rsidRDefault="00030F83" w:rsidP="00F456DA">
+          <w:p w14:paraId="65F398FC" w14:textId="77777777" w:rsidR="00647783" w:rsidRPr="0021617D" w:rsidRDefault="00647783" w:rsidP="00D07E79">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C4211F">
+            <w:r w:rsidRPr="0021617D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>£37.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3992B432" w14:textId="77777777" w:rsidR="00030F83" w:rsidRPr="00C4211F" w:rsidRDefault="00030F83" w:rsidP="00F456DA">
+          <w:p w14:paraId="4D40E858" w14:textId="634FF203" w:rsidR="00647783" w:rsidRPr="0021617D" w:rsidRDefault="00647783" w:rsidP="00D07E79">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C4211F">
+            <w:r w:rsidRPr="0021617D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>£14</w:t>
             </w:r>
-            <w:r w:rsidR="008C0BB8">
+            <w:r w:rsidR="00DE170D" w:rsidRPr="0021617D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C4211F">
+            <w:r w:rsidRPr="0021617D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="45E4CE0D" w14:textId="77777777" w:rsidR="00030F83" w:rsidRDefault="00030F83" w:rsidP="009E7893">
+    <w:p w14:paraId="34022345" w14:textId="77777777" w:rsidR="00826591" w:rsidRDefault="00826591" w:rsidP="00826591">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18E73BCD" w14:textId="11B27AD3" w:rsidR="009E7893" w:rsidRDefault="00D24FBF" w:rsidP="009E7893">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D24FBF">
+        <w:t>Please n</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ote these are the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24FBF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>maximum</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> rates that will be accepted.  </w:t>
+      </w:r>
+      <w:r w:rsidR="008E2ED5">
+        <w:t>If a local tariff is less than this amount, we would expect to continue being invoiced at this lower tariff rate.  If the invoice is presented with tariff rates higher than that which is detailed above, we will contact the provider to adjust the invoice to ensure it meets the local tariff rate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23A3523B" w14:textId="77777777" w:rsidR="00C80EF7" w:rsidRDefault="00C80EF7" w:rsidP="009E7893">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6607097B" w14:textId="47BDAA78" w:rsidR="00C80EF7" w:rsidRPr="004C0D95" w:rsidRDefault="00C80EF7" w:rsidP="009E7893">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>CCC will only reimburse contraception activity as a secondary reason for attending the GUM clinic, when the primary reason for clinic attendance</w:t>
+      </w:r>
+      <w:r w:rsidR="004C0D95">
+        <w:t xml:space="preserve"> is for a GUM purpose and at the maximum rates listed above.  </w:t>
+      </w:r>
+      <w:r w:rsidR="004C0D95" w:rsidRPr="004C0D95">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Charges for standalone contraception activity will not be reimbursed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79EDECEE" w14:textId="77777777" w:rsidR="00030F83" w:rsidRPr="00D24FBF" w:rsidRDefault="00030F83" w:rsidP="009E7893">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="288B2294" w14:textId="77777777" w:rsidR="00030F83" w:rsidRDefault="00030F83" w:rsidP="009E7893">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75C1A40F" w14:textId="77777777" w:rsidR="009E7893" w:rsidRDefault="009E7893" w:rsidP="009E7893">
+    <w:p w14:paraId="45E4CE0D" w14:textId="77777777" w:rsidR="00030F83" w:rsidRDefault="00030F83" w:rsidP="009E7893">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20BFBD66" w14:textId="77777777" w:rsidR="002C5587" w:rsidRDefault="00614AB8" w:rsidP="00432F24">
-[...3 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="75C1A40F" w14:textId="77777777" w:rsidR="009E7893" w:rsidRDefault="009E7893" w:rsidP="009E7893">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76D1C5E5" w14:textId="6BAE6154" w:rsidR="001168B4" w:rsidRDefault="00A4160E" w:rsidP="00432F24">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>3.5 CCC in line with national guidance will NOT accept invoices that include the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20BE8BAA" w14:textId="1B9CE315" w:rsidR="000125E1" w:rsidRDefault="000125E1" w:rsidP="000125E1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>CQUIN (Commissioning for Quality and Innovation)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2929E958" w14:textId="12933D47" w:rsidR="000125E1" w:rsidRDefault="000125E1" w:rsidP="000125E1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Market Forces Factor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03A479BC" w14:textId="61CED42A" w:rsidR="006C4633" w:rsidRDefault="006C4633" w:rsidP="000125E1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Standalone contraceptive activity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="729973AF" w14:textId="3F8BBFEE" w:rsidR="006C4633" w:rsidRDefault="006C4633" w:rsidP="000125E1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Psycho-sexual therapies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27898FDE" w14:textId="330751DD" w:rsidR="005101F3" w:rsidRDefault="005101F3" w:rsidP="000125E1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Self-sampling or remote testing services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E4DB28A" w14:textId="3990E2CC" w:rsidR="005101F3" w:rsidRDefault="005101F3" w:rsidP="000125E1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Telephone or virtual support</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26EF9D93" w14:textId="5C3C87E8" w:rsidR="00614AB8" w:rsidRDefault="00614AB8" w:rsidP="000125E1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>HIV treatment and care activity</w:t>
+      </w:r>
+      <w:r w:rsidR="006E409B">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:t>responsibility of NHS</w:t>
+      </w:r>
+      <w:r w:rsidR="006E409B">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21D3F11C" w14:textId="63678877" w:rsidR="006679B5" w:rsidRDefault="006679B5" w:rsidP="000125E1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Cervical cytology (responsibility of NHS</w:t>
+      </w:r>
+      <w:r w:rsidR="006E409B">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FACA2C6" w14:textId="0603CAE9" w:rsidR="006679B5" w:rsidRDefault="006679B5" w:rsidP="000125E1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">HPV (responsibility of </w:t>
+      </w:r>
+      <w:r w:rsidR="006E409B">
+        <w:t>NHS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22C3E7EE" w14:textId="3D750709" w:rsidR="00B56D82" w:rsidRDefault="00B56D82" w:rsidP="00614AB8">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70E045DD" w14:textId="2561603F" w:rsidR="00614AB8" w:rsidRDefault="00B56D82" w:rsidP="00614AB8">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B56D82">
+        <w:t>For the activities listed</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> above</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B56D82">
+        <w:t xml:space="preserve"> which will not be reimbursed</w:t>
+      </w:r>
+      <w:r w:rsidR="00D517EA">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
       <w:r>
         <w:t>Coventry</w:t>
       </w:r>
-      <w:r w:rsidRPr="00614AB8">
-[...52 lines deleted...]
-      <w:r w:rsidR="00FF4447">
+      <w:r w:rsidRPr="00B56D82">
+        <w:t xml:space="preserve"> City Council would expect providers in other areas to </w:t>
+      </w:r>
+      <w:r w:rsidR="00D517EA">
+        <w:t>direct</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B56D82">
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...71 lines deleted...]
-        <w:t xml:space="preserve"> which will not be reimbursed </w:t>
       </w:r>
       <w:r>
         <w:t>Coventry</w:t>
       </w:r>
       <w:r w:rsidRPr="00B56D82">
-        <w:t xml:space="preserve"> City Council would expect providers in other areas to refer </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B56D82">
         <w:t xml:space="preserve"> residents to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="00535A67" w:rsidRPr="00C202C8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://digital.thesexualhealthhub.co.uk/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00535A67">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B56D82">
-        <w:t>where they can access further support.</w:t>
-[...14 lines deleted...]
-        <w:t>Coventry City Council in line with national guidance does not recognise CQUIN nor are Local Authorities required to pay Market Forces Factor – please ensure that all invoicing excludes any such amounts.</w:t>
+        <w:t xml:space="preserve">where they can access </w:t>
+      </w:r>
+      <w:r w:rsidR="00F07E02">
+        <w:t xml:space="preserve">a full range of support. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="194AF007" w14:textId="77777777" w:rsidR="00F07E02" w:rsidRDefault="00F07E02" w:rsidP="00614AB8">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B5021EF" w14:textId="6CE6E223" w:rsidR="00F07E02" w:rsidRDefault="00F07E02" w:rsidP="00614AB8">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3.6 </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD7722">
+        <w:t>Providers should seek information from students as to where they are currently residing, in term time this will b</w:t>
+      </w:r>
+      <w:r w:rsidR="00997F90">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD7722">
+        <w:t xml:space="preserve"> the local authority in which they are living, and payment </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD7F64">
+        <w:t>should be made by that authority.  When the student returns to their ‘home’ address area outside of term time, it is that home local authority that should be invoiced.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0089C9AD" w14:textId="77777777" w:rsidR="00030F83" w:rsidRDefault="00030F83" w:rsidP="00432F24">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="410AACBE" w14:textId="77777777" w:rsidR="00030F83" w:rsidRDefault="00030F83" w:rsidP="00432F24">
-[...38 lines deleted...]
-    <w:p w14:paraId="5C2F1E82" w14:textId="77777777" w:rsidR="00362495" w:rsidRPr="00B56D82" w:rsidRDefault="00B56D82" w:rsidP="00432F24">
+    <w:p w14:paraId="08630AFD" w14:textId="38E6EBD8" w:rsidR="00C016E5" w:rsidRDefault="00C016E5" w:rsidP="00432F24">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-          <w:u w:val="single"/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B56D82">
+      <w:r w:rsidRPr="002722D2">
         <w:rPr>
           <w:b/>
-          <w:u w:val="single"/>
+          <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...9 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">4. Information </w:t>
+      </w:r>
+      <w:r w:rsidR="002722D2" w:rsidRPr="002722D2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>requirements:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4195D701" w14:textId="77777777" w:rsidR="002722D2" w:rsidRPr="002722D2" w:rsidRDefault="002722D2" w:rsidP="00432F24">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="628ABE71" w14:textId="27A87F92" w:rsidR="002722D2" w:rsidRDefault="002722D2" w:rsidP="00432F24">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002722D2">
+        <w:t>4.1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> All invoices MUST contain the following information:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6765BEB2" w14:textId="059AEC99" w:rsidR="002722D2" w:rsidRDefault="002722D2" w:rsidP="002722D2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>All providers must be registered on the Coventry City Council</w:t>
-[...19 lines deleted...]
-      <w:pPr>
+        <w:t>Supplier company name and contact details in case of a query</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E4C9D06" w14:textId="59035689" w:rsidR="002722D2" w:rsidRDefault="002722D2" w:rsidP="002722D2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00723259">
-[...12 lines deleted...]
-    <w:p w14:paraId="53D11A3C" w14:textId="77777777" w:rsidR="00E43406" w:rsidRDefault="00E43406" w:rsidP="00E43406">
+      <w:r>
+        <w:t>Date of invoice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7105DB7A" w14:textId="054CB8A6" w:rsidR="002722D2" w:rsidRDefault="002722D2" w:rsidP="002722D2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00723259">
-[...847 lines deleted...]
-      <w:pPr>
+      <w:r>
+        <w:t>Bank details</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E8A026B" w14:textId="592615C7" w:rsidR="002722D2" w:rsidRDefault="002722D2" w:rsidP="002722D2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00723259">
-[...12 lines deleted...]
-        <w:r w:rsidR="00AB7F14" w:rsidRPr="006627AD">
+      <w:r>
+        <w:t xml:space="preserve">The agreed tariff </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA4941">
+        <w:t>rates</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A7B753F" w14:textId="04FF36ED" w:rsidR="00AA4941" w:rsidRDefault="00AA4941" w:rsidP="002722D2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Any applicable tax element e.g. VAT separately identified</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4449E2FF" w14:textId="53A3044C" w:rsidR="00AA4941" w:rsidRDefault="00AA4941" w:rsidP="002722D2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Confirmation that the services detailed have been fully performed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FF2DF1F" w14:textId="77777777" w:rsidR="00AA4941" w:rsidRDefault="00AA4941" w:rsidP="00AA4941">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="704EE4CA" w14:textId="3ABDB232" w:rsidR="00AA4941" w:rsidRDefault="009E4F41" w:rsidP="00AA4941">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4.2 Providers must submit non-identifiable backing data for each activity before invoices will be validated for payment in line with DH guidance (Sexual Health Services: Key Principles for Cross Charging – updated guidance for commissioners and providers of sexual and reproductive health services in</w:t>
+      </w:r>
+      <w:r w:rsidR="00351D49">
+        <w:t xml:space="preserve"> England, August 2018) as detailed below:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="719EFDBA" w14:textId="77777777" w:rsidR="00351D49" w:rsidRDefault="00351D49" w:rsidP="00AA4941">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64703D9A" w14:textId="36400819" w:rsidR="00351D49" w:rsidRDefault="00A01DF4" w:rsidP="00AA4941">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The backing data report MUST contain the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E517FC2" w14:textId="53D6C0DC" w:rsidR="00A01DF4" w:rsidRDefault="00A01DF4" w:rsidP="00A01DF4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Local Authority</w:t>
+      </w:r>
+      <w:r w:rsidR="009B6E61">
+        <w:t xml:space="preserve"> name and code</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B2869DB" w14:textId="6DDDD90B" w:rsidR="009B6E61" w:rsidRDefault="009B6E61" w:rsidP="00A01DF4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">LSOA of </w:t>
+      </w:r>
+      <w:r w:rsidR="0024285E">
+        <w:t>patient’s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> home address</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E979717" w14:textId="734143BA" w:rsidR="00225283" w:rsidRDefault="00225283" w:rsidP="00A01DF4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Attendance type</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="334821E3" w14:textId="0EA10324" w:rsidR="00225283" w:rsidRDefault="00225283" w:rsidP="00A01DF4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Attendance date</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39882504" w14:textId="63EEA0AD" w:rsidR="00225283" w:rsidRDefault="00225283" w:rsidP="00A01DF4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Speciality code (this will be the actual treatment code – please note that CCC will pay for First and Follow Up attendances only)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FE853E6" w14:textId="209D7567" w:rsidR="00225283" w:rsidRDefault="001169CD" w:rsidP="00A01DF4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Tariff</w:t>
+      </w:r>
+      <w:r w:rsidR="00225283">
+        <w:t>/charge per patient</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E4AF45A" w14:textId="0AB36AD9" w:rsidR="001169CD" w:rsidRDefault="001169CD" w:rsidP="00A01DF4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Total charge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="774557AB" w14:textId="77777777" w:rsidR="00CC7F92" w:rsidRDefault="00CC7F92" w:rsidP="00CC7F92">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="508E0371" w14:textId="25D48B4B" w:rsidR="001169CD" w:rsidRDefault="00E16E4C" w:rsidP="001169CD">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4.3 In the event of any discrepancy CCC will contact the provider to highlight where the backing data has not passed validation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="564DE31B" w14:textId="77777777" w:rsidR="00E16E4C" w:rsidRDefault="00E16E4C" w:rsidP="001169CD">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1757CC30" w14:textId="5A6EBC68" w:rsidR="00E16E4C" w:rsidRDefault="00E16E4C" w:rsidP="001169CD">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4.4 Incomplete data sets will result in non-payment of invoices.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="321B1B29" w14:textId="77777777" w:rsidR="00E16E4C" w:rsidRDefault="00E16E4C" w:rsidP="001169CD">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BC1B370" w14:textId="733595A1" w:rsidR="00F56C29" w:rsidRPr="002722D2" w:rsidRDefault="00E16E4C" w:rsidP="00F36F8A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4.5 The backing data report must be sent</w:t>
+      </w:r>
+      <w:r w:rsidR="00862AE0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0072214E">
+        <w:t xml:space="preserve">to: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidR="0072214E" w:rsidRPr="000E026E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>fmuNCAStrategicSuppo@coventry.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00AB7F14">
+    </w:p>
+    <w:p w14:paraId="389B3DE5" w14:textId="77777777" w:rsidR="00F56C29" w:rsidRDefault="00F56C29" w:rsidP="001169CD">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53C1ECB0" w14:textId="7898068A" w:rsidR="0072214E" w:rsidRDefault="0072214E" w:rsidP="00432F24">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4.6 </w:t>
+      </w:r>
+      <w:r w:rsidR="008F12D4">
+        <w:t>Once CCC have validated the backing data, and the tariff rate is as set out above, the invoice will be processed for payment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BCF59AC" w14:textId="77777777" w:rsidR="008F12D4" w:rsidRDefault="008F12D4" w:rsidP="00432F24">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="474BECD7" w14:textId="68B7286D" w:rsidR="008F12D4" w:rsidRDefault="008F12D4" w:rsidP="00432F24">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4.7 It is Council policy not to part pay invoices.  If the invoice is above the agreed rates the invoice will not be </w:t>
+      </w:r>
+      <w:r w:rsidR="0095349C">
+        <w:t>paid,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and you will be asked to issue a credit note for the difference. </w:t>
+      </w:r>
+      <w:r w:rsidR="0095349C">
+        <w:t xml:space="preserve"> When we have received the credit note the invoice will be paid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="500AC62F" w14:textId="77777777" w:rsidR="0072214E" w:rsidRDefault="0072214E" w:rsidP="00432F24">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E5210BE" w14:textId="15EC7D69" w:rsidR="0072214E" w:rsidRDefault="0095349C" w:rsidP="00432F24">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4.8 Requests for payment MUST follow payment mechanism and fully supply requested backing data – failure to do so will lead to the non-payment of invoices.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4325CCAE" w14:textId="77777777" w:rsidR="0095349C" w:rsidRDefault="0095349C" w:rsidP="00432F24">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10BBCB27" w14:textId="62C3FAEC" w:rsidR="0095349C" w:rsidRDefault="0095349C" w:rsidP="00432F24">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4.9 </w:t>
+      </w:r>
+      <w:r w:rsidR="008B3DBD">
+        <w:t xml:space="preserve">Any correspondence in relation to an outstanding invoice </w:t>
+      </w:r>
+      <w:r w:rsidR="008B3DBD" w:rsidRPr="008B3DBD">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-          <w:color w:val="000000"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...46 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">must </w:t>
+      </w:r>
+      <w:r w:rsidR="008B3DBD">
+        <w:t>confirm the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68C015DA" w14:textId="69AE83EA" w:rsidR="008B3DBD" w:rsidRDefault="008B3DBD" w:rsidP="008B3DBD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00723259">
-[...122 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:t xml:space="preserve">Full supporting backing data has been sent to </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="00362495" w:rsidRPr="00723259">
+        <w:r w:rsidR="00F54C49" w:rsidRPr="000E026E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...431 lines deleted...]
-            <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>fmuNCAStrategicSuppo@coventry.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00AB7F14">
+    </w:p>
+    <w:p w14:paraId="0C00FD38" w14:textId="2477FD37" w:rsidR="00F54C49" w:rsidRDefault="00F54C49" w:rsidP="008B3DBD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Prices are in accordance with the agreed tariff (see above)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63CAF09C" w14:textId="1B442C10" w:rsidR="000C5C98" w:rsidRDefault="000C5C98" w:rsidP="008B3DBD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Invoice was sent to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="000E026E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>fmuNCAStrategicSuppo@coventry.gov.uk</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="68E6A44E" w14:textId="77777777" w:rsidR="000C5C98" w:rsidRDefault="000C5C98" w:rsidP="000C5C98">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0144C65A" w14:textId="3CCC0D79" w:rsidR="000C5C98" w:rsidRDefault="000C5C98" w:rsidP="000C5C98">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Failure to confirm the above will result in a standard response requesting necessary steps are taken in relation to published terms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21A37D1F" w14:textId="77777777" w:rsidR="000C5C98" w:rsidRDefault="000C5C98" w:rsidP="000C5C98">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="674851FF" w14:textId="4D73726B" w:rsidR="000C5C98" w:rsidRDefault="000C5C98" w:rsidP="000C5C98">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4.10 Monthly invoices will  be accepted and paid for services delivered, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C5C98">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
-          <w:color w:val="000000"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>provided such invoices are provided no later than a maximum of 30 days after each quarter end</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47C7BAF9" w14:textId="77777777" w:rsidR="007666D9" w:rsidRDefault="007666D9" w:rsidP="000C5C98">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02CD9703" w14:textId="764AAF3F" w:rsidR="007666D9" w:rsidRDefault="007666D9" w:rsidP="000C5C98">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>4.11 If submitting a quarterly invoice and backing data the payment schedule will be as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D3DE7CE" w14:textId="77777777" w:rsidR="007666D9" w:rsidRDefault="007666D9" w:rsidP="000C5C98">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="441ED60B" w14:textId="1A250500" w:rsidR="0072214E" w:rsidRDefault="001413BB" w:rsidP="00432F24">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001413BB">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="193D8D52" wp14:editId="4CA808E9">
+            <wp:extent cx="5926455" cy="1043305"/>
+            <wp:effectExtent l="0" t="0" r="0" b="4445"/>
+            <wp:docPr id="300698642" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="300698642" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId18"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5926455" cy="1043305"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48176657" w14:textId="77777777" w:rsidR="001413BB" w:rsidRDefault="001413BB" w:rsidP="00432F24">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45DEB458" w14:textId="1C4C9C86" w:rsidR="001413BB" w:rsidRPr="00794066" w:rsidRDefault="001413BB" w:rsidP="00432F24">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4.12 </w:t>
+      </w:r>
+      <w:r w:rsidR="00794066">
+        <w:t xml:space="preserve">Invoices presented for payment </w:t>
+      </w:r>
+      <w:r w:rsidR="00794066" w:rsidRPr="00794066">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>outside</w:t>
+      </w:r>
+      <w:r w:rsidR="00794066">
+        <w:t xml:space="preserve"> of the deadline invoice date will </w:t>
+      </w:r>
+      <w:r w:rsidR="00794066" w:rsidRPr="00794066">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>be returned unpaid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F0C538E" w14:textId="77777777" w:rsidR="00794066" w:rsidRDefault="00794066" w:rsidP="00432F24">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5191C605" w14:textId="514FF97A" w:rsidR="0070517C" w:rsidRDefault="00932670" w:rsidP="00432F24">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4.13 Payments will be made once </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932670">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>all information</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is verified as accurate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CA681BC" w14:textId="77777777" w:rsidR="00932670" w:rsidRDefault="00932670" w:rsidP="00432F24">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="577A0E0E" w14:textId="3C9E1494" w:rsidR="00932670" w:rsidRDefault="00932670" w:rsidP="00432F24">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">4.14 Two attempts to chase incomplete invoices and/or backing data will be made.  Failure to respond to these requests will result in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932670">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>non-payment of the invoice</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.  We will provide evidence of our attempts to contact you.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61318E5B" w14:textId="77777777" w:rsidR="00932670" w:rsidRDefault="00932670" w:rsidP="00432F24">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60148A25" w14:textId="424C1863" w:rsidR="00932670" w:rsidRDefault="00932670" w:rsidP="00432F24">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009554A9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5. Exclusions to this policy</w:t>
+      </w:r>
+      <w:r w:rsidR="009554A9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="332F8112" w14:textId="77777777" w:rsidR="009554A9" w:rsidRDefault="009554A9" w:rsidP="00432F24">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6066A0AE" w14:textId="616A25F7" w:rsidR="0070517C" w:rsidRDefault="009554A9" w:rsidP="00432F24">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009554A9">
+        <w:t>5.1 There are a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...75 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidR="0070517C" w:rsidRPr="0070517C">
+        <w:t>small percentage of patients who may wish to remain anonymous and decline to provide identifiable information</w:t>
+      </w:r>
+      <w:r w:rsidR="0070517C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0070517C" w:rsidRPr="0070517C">
+        <w:t>the cost should be assigned to the Local Authority in which the provider is based</w:t>
+      </w:r>
+      <w:r w:rsidR="0070517C">
+        <w:t xml:space="preserve"> in line with current guidance</w:t>
+      </w:r>
+      <w:r w:rsidR="0070517C" w:rsidRPr="0070517C">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1809F1C0" w14:textId="77777777" w:rsidR="00BE4D26" w:rsidRDefault="00BE4D26" w:rsidP="00432F24">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25DABC20" w14:textId="6AD423FD" w:rsidR="00BE4D26" w:rsidRDefault="00BE4D26" w:rsidP="00432F24">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5.2 Coventry City Council, in line with national guidance </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B510BD">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00723259">
+        <w:t>does not</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> recognise NHS CQUIN payments nor are Local Authorities required to pay NHSE Market Forces Factor tariffs – please ensure that all invoicing excludes any such amounts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FB95301" w14:textId="77777777" w:rsidR="00B510BD" w:rsidRDefault="00B510BD" w:rsidP="00432F24">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24A806CA" w14:textId="7B723045" w:rsidR="00B510BD" w:rsidRDefault="00840CE3" w:rsidP="00432F24">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t>Failure to</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002C5587" w:rsidRPr="00723259">
+      </w:pPr>
+      <w:r w:rsidRPr="00840CE3">
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6. Review</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70AAF53B" w14:textId="77777777" w:rsidR="00840CE3" w:rsidRDefault="00840CE3" w:rsidP="00432F24">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2702E395" w14:textId="199735B5" w:rsidR="00840CE3" w:rsidRDefault="00840CE3" w:rsidP="00432F24">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00535CFD">
+        <w:t>The policy will be reviewed bi-annually to align with any regional approach for cross-charging and if required updated to reflect changes to national guidance or recognised effici</w:t>
+      </w:r>
+      <w:r w:rsidR="00535CFD" w:rsidRPr="00535CFD">
+        <w:t>encies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27798471" w14:textId="77777777" w:rsidR="00535CFD" w:rsidRDefault="00535CFD" w:rsidP="00432F24">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1059B657" w14:textId="742473D9" w:rsidR="00535CFD" w:rsidRDefault="00535CFD" w:rsidP="00432F24">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00535CFD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>7. Invoicing Address:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21AFD478" w14:textId="77777777" w:rsidR="00535CFD" w:rsidRDefault="00535CFD" w:rsidP="00432F24">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="651A493D" w14:textId="77777777" w:rsidR="00535CFD" w:rsidRDefault="00535CFD" w:rsidP="00535CFD">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00535CFD">
+        <w:t>7.1 Invoices MUST be sent to:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00535CFD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00365F08" w:rsidRPr="00723259">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="000E026E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>fmuNCAStrategicSuppo@coventry.gov.uk</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0D039793" w14:textId="77777777" w:rsidR="001A4662" w:rsidRDefault="001A4662" w:rsidP="00535CFD">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2230336F" w14:textId="483DD3FA" w:rsidR="004C17DD" w:rsidRPr="00723259" w:rsidRDefault="003874D7" w:rsidP="003874D7">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00723259">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E81C87" w:rsidRPr="00723259">
-[...918 lines deleted...]
-    <w:sectPr w:rsidR="007A398C" w:rsidRPr="008E23AD" w:rsidSect="00D71DBD">
+    </w:p>
+    <w:p w14:paraId="2E31E438" w14:textId="77777777" w:rsidR="004C17DD" w:rsidRPr="00723259" w:rsidRDefault="004C17DD" w:rsidP="00432F24">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B0D0957" w14:textId="77777777" w:rsidR="004C17DD" w:rsidRPr="00723259" w:rsidRDefault="004C17DD" w:rsidP="00432F24">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E2C3602" w14:textId="77777777" w:rsidR="004C17DD" w:rsidRPr="00723259" w:rsidRDefault="004C17DD" w:rsidP="00432F24">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70CE1182" w14:textId="77777777" w:rsidR="00D42E51" w:rsidRDefault="00D42E51" w:rsidP="00432F24">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00D42E51" w:rsidSect="0072214E">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1247" w:right="1440" w:bottom="1247" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1247" w:right="1133" w:bottom="1247" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="51D2C95F" w14:textId="77777777" w:rsidR="00663F1F" w:rsidRDefault="00663F1F">
+    <w:p w14:paraId="13810838" w14:textId="77777777" w:rsidR="00945380" w:rsidRDefault="00945380">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4CC6C11E" w14:textId="77777777" w:rsidR="00663F1F" w:rsidRDefault="00663F1F">
+    <w:p w14:paraId="222E6228" w14:textId="77777777" w:rsidR="00945380" w:rsidRDefault="00945380">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4121,71 +2983,213 @@
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3858E9A9" w14:textId="77777777" w:rsidR="00663F1F" w:rsidRDefault="00663F1F">
+    <w:p w14:paraId="17E57D35" w14:textId="77777777" w:rsidR="00945380" w:rsidRDefault="00945380">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="59D54C38" w14:textId="77777777" w:rsidR="00663F1F" w:rsidRDefault="00663F1F">
+    <w:p w14:paraId="79E51DA6" w14:textId="77777777" w:rsidR="00945380" w:rsidRDefault="00945380">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="349C0900" w14:textId="237FAC66" w:rsidR="006A1886" w:rsidRDefault="006A1886">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId1" w:history="1">
+        <w:r w:rsidRPr="000E026E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://assets.publishing.service.gov.uk/media/5b6192b040f0b635a6598568/sexual-health-services-cross-charging-guidance.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="295AE957" w14:textId="77777777" w:rsidR="006A1886" w:rsidRDefault="006A1886">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="01414EA9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D09C852A"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03546F44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B6BE3C5C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4281,51 +3285,137 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0BCB0FE0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="84F2DEA2"/>
+    <w:lvl w:ilvl="0" w:tplc="08090013">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0FF31F33"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5156C2EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="5.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4421,51 +3511,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="152324DE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A99EC3C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="3.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4563,51 +3653,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18A113E5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="ACA6F7EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="4.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4703,51 +3793,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A902BC1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3FD4115C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="10.%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="7.%2"/>
       <w:lvlJc w:val="left"/>
@@ -4847,51 +3937,164 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="283544CC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F9D87B54"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E1F0CD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D5B893C2"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4960,51 +4163,164 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="305A2927"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3C0ADF0A"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31EF5BEC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="44B66352"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="7.%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="7.%2"/>
@@ -5105,51 +4421,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="323F4796"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F9CE1A28"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5218,51 +4534,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B3E67DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FB2C83E8"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5331,51 +4647,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D187592"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7F405BC2"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5417,51 +4733,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EC830A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A3D834B4"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5530,51 +4846,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EFF7AFA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E5AEF0F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="4.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5672,51 +4988,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40484347"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="092C3114"/>
     <w:lvl w:ilvl="0" w:tplc="ACE07A4A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -5761,51 +5077,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41214614"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A99EC3C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="3.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5903,51 +5219,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="486B027F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="286AB8E4"/>
     <w:lvl w:ilvl="0" w:tplc="90F0D4B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6016,51 +5332,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49947717"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="241C9F5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="8.%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="7.%2"/>
@@ -6161,51 +5477,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B24583C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="86363F36"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6274,51 +5590,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E653DD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4E6621DA"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6387,51 +5703,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50633900"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3D0C46E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="2.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6527,51 +5843,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="553B0B84"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5456C58E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="8.%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="6.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6669,51 +5985,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55B30855"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1BFACD62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6809,51 +6125,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5699015B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="762E1DDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="3.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6949,51 +6265,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5AA838AD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F744B382"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="5.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7091,51 +6407,164 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EE410BC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="51C0C3A2"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="691D5D75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3C0057A0"/>
     <w:lvl w:ilvl="0" w:tplc="08090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7177,51 +6606,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B80575C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8F74D4F8"/>
     <w:lvl w:ilvl="0" w:tplc="025CF6F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7293,51 +6722,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DAF1DDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7A34BBAC"/>
     <w:lvl w:ilvl="0" w:tplc="0538B998">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1260" w:hanging="540"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -7382,51 +6811,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F351252"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="03344976"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7522,51 +6951,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="7920"/>
         </w:tabs>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="8640"/>
         </w:tabs>
         <w:ind w:left="8640" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="718C5136"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F7D415C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="2.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7662,51 +7091,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72AE4819"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="971A538C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="9.%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="7.%2"/>
       <w:lvlJc w:val="left"/>
@@ -7806,51 +7235,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73401BFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9FCE38E8"/>
     <w:lvl w:ilvl="0" w:tplc="0809001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0809001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7892,51 +7321,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F2F10EA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1BFACD62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8032,51 +7461,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F5375DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="571E8068"/>
     <w:lvl w:ilvl="0" w:tplc="08090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8119,472 +7548,597 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1687705747">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1297760501">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1251966763">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2015448807">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1211577019">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="2007977591">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1964992863">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="521943679">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1251966763">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="9" w16cid:durableId="1541236254">
+    <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="2015448807">
+  <w:num w:numId="10" w16cid:durableId="1277255079">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="657880094">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1740324440">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="2068069174">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1336108859">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="2129468180">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="2050379019">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1211577019">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="17" w16cid:durableId="1892037083">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="2007977591">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="18" w16cid:durableId="1783496966">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1964992863">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="19" w16cid:durableId="1601525381">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="521943679">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="20" w16cid:durableId="1996760297">
+    <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1541236254">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="21" w16cid:durableId="1006516110">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1277255079">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="22" w16cid:durableId="104889986">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="657880094">
-[...2 lines deleted...]
-  <w:num w:numId="12" w16cid:durableId="1740324440">
+  <w:num w:numId="23" w16cid:durableId="578636694">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="2068069174">
-[...31 lines deleted...]
-  </w:num>
   <w:num w:numId="24" w16cid:durableId="1967202264">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="36"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1398627369">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1598322140">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1446388543">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1370761274">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1720549134">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="1598322140">
+  <w:num w:numId="30" w16cid:durableId="355160341">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1788963956">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="1446388543">
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="32" w16cid:durableId="1552958545">
+    <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="1370761274">
+  <w:num w:numId="33" w16cid:durableId="260727143">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1967925688">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="310449904">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1409615167">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="1720549134">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="37" w16cid:durableId="724137918">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="355160341">
-[...9 lines deleted...]
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="38" w16cid:durableId="1382094879">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:defaultTabStop w:val="680"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDY2MrUwNbe0NDUysrAwNDVV0lEKTi0uzszPAykwrgUA5dEmzCwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00700519"/>
+    <w:rsid w:val="000125E1"/>
     <w:rsid w:val="000211D4"/>
     <w:rsid w:val="00022A86"/>
     <w:rsid w:val="00030F83"/>
     <w:rsid w:val="00036315"/>
     <w:rsid w:val="00036548"/>
     <w:rsid w:val="00047786"/>
     <w:rsid w:val="00050154"/>
+    <w:rsid w:val="00051B87"/>
+    <w:rsid w:val="0006021C"/>
     <w:rsid w:val="00065BFA"/>
     <w:rsid w:val="000675CC"/>
     <w:rsid w:val="00067656"/>
     <w:rsid w:val="00075AE7"/>
     <w:rsid w:val="00081E09"/>
     <w:rsid w:val="00082C3F"/>
     <w:rsid w:val="00084962"/>
     <w:rsid w:val="00087475"/>
     <w:rsid w:val="000911A6"/>
+    <w:rsid w:val="000A1DBE"/>
     <w:rsid w:val="000B07EE"/>
+    <w:rsid w:val="000C5C98"/>
+    <w:rsid w:val="000D180B"/>
     <w:rsid w:val="000D2524"/>
     <w:rsid w:val="000D45C6"/>
+    <w:rsid w:val="000F18D2"/>
+    <w:rsid w:val="00112540"/>
     <w:rsid w:val="001168B4"/>
+    <w:rsid w:val="001169CD"/>
     <w:rsid w:val="00123F6C"/>
+    <w:rsid w:val="00130FD7"/>
     <w:rsid w:val="00136EAC"/>
+    <w:rsid w:val="001413BB"/>
+    <w:rsid w:val="00144C39"/>
     <w:rsid w:val="00146B5A"/>
     <w:rsid w:val="001539E0"/>
+    <w:rsid w:val="00153D69"/>
     <w:rsid w:val="00173584"/>
     <w:rsid w:val="00190051"/>
     <w:rsid w:val="00191BE4"/>
     <w:rsid w:val="00196170"/>
     <w:rsid w:val="001A4216"/>
+    <w:rsid w:val="001A4662"/>
     <w:rsid w:val="001B40F1"/>
     <w:rsid w:val="001C37AE"/>
     <w:rsid w:val="001D4EFA"/>
     <w:rsid w:val="001D6D88"/>
     <w:rsid w:val="001E177E"/>
+    <w:rsid w:val="0021617D"/>
     <w:rsid w:val="00216D88"/>
     <w:rsid w:val="002215F6"/>
+    <w:rsid w:val="00225283"/>
     <w:rsid w:val="0023041B"/>
+    <w:rsid w:val="0024285E"/>
     <w:rsid w:val="002555E4"/>
     <w:rsid w:val="00264A40"/>
     <w:rsid w:val="002664D8"/>
     <w:rsid w:val="00266D22"/>
+    <w:rsid w:val="002722D2"/>
     <w:rsid w:val="0027451C"/>
     <w:rsid w:val="00283003"/>
     <w:rsid w:val="002A17FE"/>
+    <w:rsid w:val="002A3813"/>
     <w:rsid w:val="002A6052"/>
     <w:rsid w:val="002B02BD"/>
     <w:rsid w:val="002C2B15"/>
     <w:rsid w:val="002C5587"/>
+    <w:rsid w:val="002D7FEB"/>
     <w:rsid w:val="002F1F0D"/>
     <w:rsid w:val="003049E3"/>
     <w:rsid w:val="00327F93"/>
+    <w:rsid w:val="00351D49"/>
     <w:rsid w:val="003546E1"/>
     <w:rsid w:val="003551AC"/>
     <w:rsid w:val="00362495"/>
+    <w:rsid w:val="00364266"/>
     <w:rsid w:val="00365F08"/>
     <w:rsid w:val="00387101"/>
+    <w:rsid w:val="003874D7"/>
+    <w:rsid w:val="003A5491"/>
     <w:rsid w:val="003C0ECC"/>
     <w:rsid w:val="003C4654"/>
     <w:rsid w:val="003D5E3C"/>
+    <w:rsid w:val="003E6EDD"/>
+    <w:rsid w:val="00407989"/>
     <w:rsid w:val="00410295"/>
     <w:rsid w:val="004221C0"/>
     <w:rsid w:val="00432F24"/>
     <w:rsid w:val="0045294A"/>
     <w:rsid w:val="00456B30"/>
+    <w:rsid w:val="004713B3"/>
     <w:rsid w:val="004756DC"/>
+    <w:rsid w:val="004922E8"/>
     <w:rsid w:val="00495855"/>
     <w:rsid w:val="0049694F"/>
+    <w:rsid w:val="004A0ED5"/>
     <w:rsid w:val="004A1ED9"/>
     <w:rsid w:val="004B3176"/>
+    <w:rsid w:val="004C0D95"/>
     <w:rsid w:val="004C17DD"/>
+    <w:rsid w:val="004C6798"/>
     <w:rsid w:val="004D0551"/>
     <w:rsid w:val="004D1F09"/>
     <w:rsid w:val="004E0A37"/>
+    <w:rsid w:val="004E2324"/>
     <w:rsid w:val="004F1367"/>
     <w:rsid w:val="004F4F82"/>
     <w:rsid w:val="00500F65"/>
+    <w:rsid w:val="00502016"/>
+    <w:rsid w:val="005101F3"/>
     <w:rsid w:val="005145A3"/>
     <w:rsid w:val="005248C3"/>
+    <w:rsid w:val="00525DA0"/>
     <w:rsid w:val="00531F9D"/>
     <w:rsid w:val="00535A67"/>
+    <w:rsid w:val="00535CFD"/>
     <w:rsid w:val="005369E9"/>
     <w:rsid w:val="00544C80"/>
     <w:rsid w:val="00556063"/>
+    <w:rsid w:val="00566740"/>
     <w:rsid w:val="005829CB"/>
     <w:rsid w:val="005928C0"/>
     <w:rsid w:val="00594CAF"/>
     <w:rsid w:val="005C0086"/>
     <w:rsid w:val="005C5340"/>
     <w:rsid w:val="005D3DB4"/>
     <w:rsid w:val="005F26A9"/>
     <w:rsid w:val="00605685"/>
+    <w:rsid w:val="006060EC"/>
     <w:rsid w:val="00614AB8"/>
     <w:rsid w:val="00630C1A"/>
     <w:rsid w:val="00632BFC"/>
+    <w:rsid w:val="00632F1C"/>
     <w:rsid w:val="0063600A"/>
     <w:rsid w:val="00642BDC"/>
+    <w:rsid w:val="006446AB"/>
     <w:rsid w:val="006466D6"/>
     <w:rsid w:val="00646CA2"/>
+    <w:rsid w:val="00647783"/>
+    <w:rsid w:val="00663D34"/>
     <w:rsid w:val="00663F1F"/>
     <w:rsid w:val="006676F3"/>
+    <w:rsid w:val="006679B5"/>
     <w:rsid w:val="00677B81"/>
     <w:rsid w:val="00680EFC"/>
+    <w:rsid w:val="006A1886"/>
+    <w:rsid w:val="006A3938"/>
     <w:rsid w:val="006B55F9"/>
     <w:rsid w:val="006C0853"/>
+    <w:rsid w:val="006C4633"/>
     <w:rsid w:val="006D0AE0"/>
     <w:rsid w:val="006E194B"/>
     <w:rsid w:val="006E2021"/>
+    <w:rsid w:val="006E409B"/>
     <w:rsid w:val="00700519"/>
     <w:rsid w:val="00700551"/>
+    <w:rsid w:val="00701B83"/>
     <w:rsid w:val="00703DE8"/>
     <w:rsid w:val="0070517C"/>
     <w:rsid w:val="00716395"/>
     <w:rsid w:val="00720430"/>
+    <w:rsid w:val="0072214E"/>
     <w:rsid w:val="00723259"/>
     <w:rsid w:val="00733814"/>
     <w:rsid w:val="007355DF"/>
+    <w:rsid w:val="00737B68"/>
     <w:rsid w:val="00755C6E"/>
+    <w:rsid w:val="007656D0"/>
     <w:rsid w:val="007664D0"/>
+    <w:rsid w:val="007666D9"/>
+    <w:rsid w:val="00780A00"/>
     <w:rsid w:val="00785E0D"/>
     <w:rsid w:val="0078738F"/>
     <w:rsid w:val="007873A0"/>
     <w:rsid w:val="00792AF2"/>
+    <w:rsid w:val="00794066"/>
     <w:rsid w:val="00794D29"/>
     <w:rsid w:val="007A398C"/>
     <w:rsid w:val="007A56D7"/>
     <w:rsid w:val="007B38FD"/>
     <w:rsid w:val="007B6375"/>
     <w:rsid w:val="007D4E19"/>
     <w:rsid w:val="007D7D1D"/>
+    <w:rsid w:val="007E4815"/>
     <w:rsid w:val="007F740E"/>
     <w:rsid w:val="0080548F"/>
     <w:rsid w:val="0080634B"/>
+    <w:rsid w:val="00825A3A"/>
     <w:rsid w:val="008262BF"/>
+    <w:rsid w:val="00826591"/>
     <w:rsid w:val="00827632"/>
     <w:rsid w:val="0083033B"/>
     <w:rsid w:val="00830C20"/>
     <w:rsid w:val="00833D7E"/>
+    <w:rsid w:val="00840CE3"/>
+    <w:rsid w:val="00850EF7"/>
     <w:rsid w:val="008570E8"/>
+    <w:rsid w:val="00862AE0"/>
     <w:rsid w:val="00866219"/>
     <w:rsid w:val="00870580"/>
     <w:rsid w:val="0088672F"/>
     <w:rsid w:val="008A4F14"/>
+    <w:rsid w:val="008B3DBD"/>
     <w:rsid w:val="008B6BF8"/>
     <w:rsid w:val="008B7B84"/>
     <w:rsid w:val="008C0BB8"/>
     <w:rsid w:val="008C49AA"/>
     <w:rsid w:val="008C5710"/>
     <w:rsid w:val="008D1490"/>
     <w:rsid w:val="008D4137"/>
     <w:rsid w:val="008D47EC"/>
     <w:rsid w:val="008D4D94"/>
+    <w:rsid w:val="008D520A"/>
     <w:rsid w:val="008D5305"/>
     <w:rsid w:val="008D6E20"/>
     <w:rsid w:val="008D75CC"/>
     <w:rsid w:val="008E23AD"/>
+    <w:rsid w:val="008E2ED5"/>
     <w:rsid w:val="008E46B3"/>
+    <w:rsid w:val="008F12D4"/>
+    <w:rsid w:val="00932670"/>
     <w:rsid w:val="0093340E"/>
+    <w:rsid w:val="00945380"/>
+    <w:rsid w:val="009461D7"/>
+    <w:rsid w:val="0095349C"/>
+    <w:rsid w:val="009554A9"/>
     <w:rsid w:val="00955A39"/>
     <w:rsid w:val="009570D9"/>
+    <w:rsid w:val="009701F6"/>
+    <w:rsid w:val="009863FB"/>
     <w:rsid w:val="00986A71"/>
     <w:rsid w:val="00997F41"/>
+    <w:rsid w:val="00997F90"/>
     <w:rsid w:val="009A1845"/>
     <w:rsid w:val="009B3E9A"/>
+    <w:rsid w:val="009B6E61"/>
     <w:rsid w:val="009C56DC"/>
     <w:rsid w:val="009C7BA5"/>
     <w:rsid w:val="009D0E43"/>
     <w:rsid w:val="009D1338"/>
     <w:rsid w:val="009D1A37"/>
+    <w:rsid w:val="009E4F41"/>
     <w:rsid w:val="009E7893"/>
     <w:rsid w:val="009F5996"/>
+    <w:rsid w:val="00A01DF4"/>
     <w:rsid w:val="00A038A0"/>
     <w:rsid w:val="00A1278B"/>
     <w:rsid w:val="00A211E4"/>
     <w:rsid w:val="00A22496"/>
     <w:rsid w:val="00A2459A"/>
     <w:rsid w:val="00A30728"/>
+    <w:rsid w:val="00A34034"/>
+    <w:rsid w:val="00A4160E"/>
     <w:rsid w:val="00A75316"/>
     <w:rsid w:val="00A77C6A"/>
+    <w:rsid w:val="00A83E7A"/>
     <w:rsid w:val="00A86AF5"/>
+    <w:rsid w:val="00AA4941"/>
     <w:rsid w:val="00AB1E49"/>
     <w:rsid w:val="00AB7F14"/>
     <w:rsid w:val="00AC3620"/>
     <w:rsid w:val="00AC4611"/>
     <w:rsid w:val="00AC76C1"/>
     <w:rsid w:val="00AE3249"/>
     <w:rsid w:val="00AE3DC7"/>
     <w:rsid w:val="00AF0E2C"/>
+    <w:rsid w:val="00AF2BCE"/>
+    <w:rsid w:val="00AF6263"/>
     <w:rsid w:val="00B11C49"/>
     <w:rsid w:val="00B15ED0"/>
     <w:rsid w:val="00B27F0F"/>
     <w:rsid w:val="00B30F7F"/>
     <w:rsid w:val="00B41377"/>
     <w:rsid w:val="00B4327A"/>
+    <w:rsid w:val="00B444EE"/>
+    <w:rsid w:val="00B510BD"/>
     <w:rsid w:val="00B52E07"/>
     <w:rsid w:val="00B56D82"/>
     <w:rsid w:val="00B6267E"/>
     <w:rsid w:val="00B661FA"/>
     <w:rsid w:val="00B738F1"/>
     <w:rsid w:val="00B9676D"/>
     <w:rsid w:val="00BB13DF"/>
+    <w:rsid w:val="00BE4D26"/>
+    <w:rsid w:val="00BF4297"/>
     <w:rsid w:val="00BF774D"/>
+    <w:rsid w:val="00C016E5"/>
     <w:rsid w:val="00C0192A"/>
     <w:rsid w:val="00C05D05"/>
     <w:rsid w:val="00C32AA0"/>
     <w:rsid w:val="00C37D20"/>
     <w:rsid w:val="00C420CB"/>
     <w:rsid w:val="00C465B7"/>
     <w:rsid w:val="00C54BCC"/>
     <w:rsid w:val="00C66D5E"/>
+    <w:rsid w:val="00C80EF7"/>
     <w:rsid w:val="00C86E09"/>
     <w:rsid w:val="00C94220"/>
     <w:rsid w:val="00CB225C"/>
     <w:rsid w:val="00CB76A1"/>
+    <w:rsid w:val="00CC7F92"/>
+    <w:rsid w:val="00CD7722"/>
+    <w:rsid w:val="00CD7F64"/>
     <w:rsid w:val="00CE271C"/>
+    <w:rsid w:val="00CF0F87"/>
+    <w:rsid w:val="00D02B62"/>
     <w:rsid w:val="00D1196C"/>
     <w:rsid w:val="00D13E6A"/>
+    <w:rsid w:val="00D24FBF"/>
     <w:rsid w:val="00D35A1E"/>
     <w:rsid w:val="00D42E51"/>
     <w:rsid w:val="00D43043"/>
     <w:rsid w:val="00D46056"/>
+    <w:rsid w:val="00D517EA"/>
     <w:rsid w:val="00D65DD4"/>
     <w:rsid w:val="00D665DC"/>
     <w:rsid w:val="00D71DBD"/>
     <w:rsid w:val="00D72298"/>
     <w:rsid w:val="00D72390"/>
     <w:rsid w:val="00D759BE"/>
     <w:rsid w:val="00DA2DC2"/>
     <w:rsid w:val="00DA3229"/>
     <w:rsid w:val="00DA3CAD"/>
+    <w:rsid w:val="00DA530F"/>
     <w:rsid w:val="00DB0A02"/>
     <w:rsid w:val="00DD4EB0"/>
+    <w:rsid w:val="00DE170D"/>
+    <w:rsid w:val="00DE2BA3"/>
     <w:rsid w:val="00DE4825"/>
     <w:rsid w:val="00E00C5B"/>
     <w:rsid w:val="00E07AFE"/>
+    <w:rsid w:val="00E166CB"/>
     <w:rsid w:val="00E16D33"/>
+    <w:rsid w:val="00E16E4C"/>
     <w:rsid w:val="00E253C5"/>
     <w:rsid w:val="00E313BA"/>
     <w:rsid w:val="00E3206B"/>
     <w:rsid w:val="00E32B11"/>
     <w:rsid w:val="00E35053"/>
     <w:rsid w:val="00E36F52"/>
     <w:rsid w:val="00E43406"/>
     <w:rsid w:val="00E43656"/>
+    <w:rsid w:val="00E51D13"/>
     <w:rsid w:val="00E557AA"/>
+    <w:rsid w:val="00E57325"/>
     <w:rsid w:val="00E60AFA"/>
     <w:rsid w:val="00E65595"/>
+    <w:rsid w:val="00E65610"/>
     <w:rsid w:val="00E7328B"/>
     <w:rsid w:val="00E77061"/>
     <w:rsid w:val="00E81C87"/>
     <w:rsid w:val="00E83D96"/>
+    <w:rsid w:val="00EB10E3"/>
+    <w:rsid w:val="00EC0AD3"/>
     <w:rsid w:val="00ED31E7"/>
     <w:rsid w:val="00EE4901"/>
+    <w:rsid w:val="00EE53FA"/>
     <w:rsid w:val="00EE6642"/>
     <w:rsid w:val="00EF641E"/>
     <w:rsid w:val="00F01DBC"/>
+    <w:rsid w:val="00F07E02"/>
     <w:rsid w:val="00F104AB"/>
+    <w:rsid w:val="00F36F8A"/>
     <w:rsid w:val="00F456DA"/>
     <w:rsid w:val="00F46B27"/>
     <w:rsid w:val="00F5104C"/>
     <w:rsid w:val="00F5233B"/>
     <w:rsid w:val="00F53AB3"/>
+    <w:rsid w:val="00F54C49"/>
+    <w:rsid w:val="00F54DD0"/>
+    <w:rsid w:val="00F56C29"/>
     <w:rsid w:val="00F702FE"/>
     <w:rsid w:val="00F90A04"/>
     <w:rsid w:val="00F9149E"/>
     <w:rsid w:val="00F9448D"/>
     <w:rsid w:val="00FB10E4"/>
     <w:rsid w:val="00FB13C1"/>
     <w:rsid w:val="00FB4E2C"/>
     <w:rsid w:val="00FB66BC"/>
     <w:rsid w:val="00FC63D7"/>
     <w:rsid w:val="00FD52AD"/>
     <w:rsid w:val="00FE1816"/>
     <w:rsid w:val="00FF18AB"/>
     <w:rsid w:val="00FF4447"/>
     <w:rsid w:val="00FF5B55"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -9304,50 +8858,78 @@
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0027451C"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00535A67"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:rsid w:val="006A1886"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:rsid w:val="006A1886"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="006A1886"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="263653461">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="275985319">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -9420,51 +9002,55 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1495223586">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital.thesexualhealthhub.co.uk/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document.docx"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fmuNCAStrategicSuppo@coventry.gov.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michelle.pouton@coventry.gov.uk" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geoportal.statistics.gov.uk/geoportal/catalog/main/home.page" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fmuNCAStrategicSuppo@coventry.gov.uk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michelle.pouton@coventry.gov.uk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fmuNCAStrategicSuppo@coventry.gov.uk" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:michelle.pouton@coventry.gov.uk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fmuNCAStrategicSuppo@coventry.gov.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fmuNCAStrategicSuppo@coventry.gov.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fmuNCAStrategicSuppo@coventry.gov.uk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fmuNCAStrategicSuppo@coventry.gov.uk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fmuNCAStrategicSuppo@coventry.gov.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digital.thesexualhealthhub.co.uk/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.publishing.service.gov.uk/media/5b6192b040f0b635a6598568/sexual-health-services-cross-charging-guidance.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -9726,284 +9312,156 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010053EB9A1475ED814084E1134ABCF4EA29" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b025e174cbd22f0748975c989fbb3582">
-[...2 lines deleted...]
-    <xsd:import namespace="e8598414-b8b6-4047-aa30-65305a42929c"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A47FD68A5553A14EAC827B7AB03D4D06" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="10823efdef16ceaff27bd050055d4602">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4016f2c2-c793-4b4c-8066-4a8d859531ba" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="63cfe9b9b288c43357f7ad4d2bb6e1d8" ns2:_="">
+    <xsd:import namespace="4016f2c2-c793-4b4c-8066-4a8d859531ba"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:Document_x0020_Group" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:Year" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="eab706eb-3a74-4b1f-8235-6d9c9697fadb" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4016f2c2-c793-4b4c-8066-4a8d859531ba" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="Document_x0020_Group" ma:index="2" nillable="true" ma:displayName="Service Type" ma:format="Dropdown" ma:internalName="Document_x0020_Group">
-[...118 lines deleted...]
-    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:description="" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:description="" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="15" nillable="true" ma:displayName="MediaServiceAutoTags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="MediaServiceOCR" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceLocation" ma:index="16" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="17" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
-[...29 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="12" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -10048,107 +9506,138 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{706F81E3-F1BF-4D2D-A977-024B14689E07}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23E0F1E2-0356-4369-A89A-024CF00FE506}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{53C2455F-F269-4207-9921-50BE2A5CAF92}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6EC3097-697F-42BF-B668-0302D8FCA647}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="eab706eb-3a74-4b1f-8235-6d9c9697fadb"/>
-    <ds:schemaRef ds:uri="e8598414-b8b6-4047-aa30-65305a42929c"/>
+    <ds:schemaRef ds:uri="4016f2c2-c793-4b4c-8066-4a8d859531ba"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF4EE914-6A34-4235-B217-0E2546A9A1C1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{706F81E3-F1BF-4D2D-A977-024B14689E07}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>6422</Characters>
+  <Pages>6</Pages>
+  <Words>1359</Words>
+  <Characters>7748</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>241</Lines>
-  <Paragraphs>113</Paragraphs>
+  <Lines>64</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>LONDON BOROUGH OF TOWER HAMLETS</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>London Borough of Tower Hamlets</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7541</CharactersWithSpaces>
+  <CharactersWithSpaces>9089</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="42" baseType="variant">
       <vt:variant>
         <vt:i4>4522043</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>21</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:fmuNCAStrategicSuppo@coventry.gov.uk</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3342347</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -10267,29 +9756,53 @@
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>LONDON BOROUGH OF TOWER HAMLETS</dc:title>
   <dc:subject/>
   <dc:creator>docehud</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Year">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Document Group">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Providers/CCC">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ContentTypeId">
-    <vt:lpwstr>0x01010053EB9A1475ED814084E1134ABCF4EA29</vt:lpwstr>
+    <vt:lpwstr>0x010100A47FD68A5553A14EAC827B7AB03D4D06</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Order">
+    <vt:r8>37584000</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="TriggerFlowInfo">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>